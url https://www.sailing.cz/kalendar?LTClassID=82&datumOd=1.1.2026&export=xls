--- v0 (2026-08-02)
+++ v1 (2026-09-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="295">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="316">
   <si>
     <t>CTL</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Počet dní</t>
   </si>
   <si>
     <t>Název</t>
   </si>
   <si>
     <t>Pořadatel</t>
   </si>
   <si>
     <t>Třídy</t>
   </si>
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Poznámka</t>
   </si>
   <si>
@@ -584,51 +584,51 @@
   <si>
     <t>Hracholusky</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261407</t>
   </si>
   <si>
     <t>04.07.2026</t>
   </si>
   <si>
     <t>Modrá stuha Hracholusek</t>
   </si>
   <si>
     <t>Fin-4K, Evr-1MI, Q-1MI</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261409</t>
   </si>
   <si>
     <t>88. Warnemünder Woche 2026</t>
   </si>
   <si>
     <t>Warnemünder Segel-Club e.V</t>
   </si>
   <si>
-    <t>Fin-4</t>
+    <t>IL4-7, IL7-8, Fin-4</t>
   </si>
   <si>
     <t>Warnemünde, Německo</t>
   </si>
   <si>
     <t>10.07.2026</t>
   </si>
   <si>
     <t>THE Olympic regatta I.</t>
   </si>
   <si>
     <t>THE Sail</t>
   </si>
   <si>
     <t>Balaton Tihany</t>
   </si>
   <si>
     <t>11.07.2026</t>
   </si>
   <si>
     <t>Letní Hracholusky</t>
   </si>
   <si>
     <t>Evr-1MI, Q-1MI, Fin-1MI</t>
   </si>
@@ -647,225 +647,288 @@
   <si>
     <t>Slezská Harta</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/262414</t>
   </si>
   <si>
     <t>17.07.2026</t>
   </si>
   <si>
     <t>Polský pohár FD</t>
   </si>
   <si>
     <t>ALT Flying Dutchman, z.s.</t>
   </si>
   <si>
     <t>FD-7P, Fin-3M, Fb-1MI, OT-1MI</t>
   </si>
   <si>
     <t>Otmuchóv (POL)</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/267010</t>
   </si>
   <si>
+    <t>24.07.2026</t>
+  </si>
+  <si>
+    <t>Memoriál V. Porubského</t>
+  </si>
+  <si>
+    <t>YC Dynamo</t>
+  </si>
+  <si>
+    <t>VD Gabčíkovo</t>
+  </si>
+  <si>
     <t>25.07.2026</t>
   </si>
   <si>
     <t>Modrá stuha Hnačova</t>
   </si>
   <si>
     <t>Jachetní Klub Tělovýchovná jednota Klatovy , z.s.</t>
   </si>
   <si>
     <t>Fin-2KP, Evr-1MI</t>
   </si>
   <si>
     <t>Dračí jezero (GER)</t>
   </si>
   <si>
     <t>POZOR, změna místa konání!!!</t>
   </si>
   <si>
+    <t>Süddeutsche Meisterschaft</t>
+  </si>
+  <si>
+    <t>Yachtclub Seeshaupt e.V.</t>
+  </si>
+  <si>
+    <t>Stamberger see</t>
+  </si>
+  <si>
     <t>01.08.2026</t>
   </si>
   <si>
     <t>Letní novoroční regata</t>
   </si>
   <si>
     <t>Fin-1MI, Fb-3C, Q-1MI, Rac-1MI, IL4-1MI</t>
   </si>
   <si>
     <t>Koef. C-3 lt. Fb přesunut z CTL 261310.</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261412</t>
   </si>
   <si>
     <t>Regentský kapr</t>
   </si>
   <si>
     <t>IL4-1MI, Q-2KP, Rac-2KP, IL6-1MI, IL7-1MI, Evr-1MI, Fin-1MI, 470-1MI</t>
   </si>
   <si>
     <t>Koef. KP-2 lt. ILCA 4 přesunut na CTL 261507.</t>
   </si>
   <si>
     <t>08.08.2026</t>
   </si>
   <si>
     <t>Prázdniny v půli</t>
   </si>
   <si>
     <t>Cena Duchcova</t>
   </si>
   <si>
     <t>Vodní sporty Duchcov, z.s.</t>
   </si>
   <si>
     <t>Evr-2KP, Q-1MI, Fin-1MI, 470-1MI</t>
   </si>
   <si>
     <t>Oldřichov</t>
   </si>
   <si>
     <t>O Štít města Pardubic</t>
   </si>
   <si>
-    <t>Fin-3C, Evr-2KP, Q-2KP, RsF-2KP, IL4-2KP</t>
+    <t>RsA-1MI, Fin-3C, Evr-2KP, Q-2KP, RsF-2KP, IL4-2KP</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261903</t>
   </si>
   <si>
     <t>12.08.2026</t>
   </si>
   <si>
     <t>Dálková plavba</t>
   </si>
   <si>
     <t>Q-1MI, 470-1MI, Fin-1MI, Evr-2KP</t>
   </si>
   <si>
     <t>15.08.2026</t>
   </si>
   <si>
+    <t>Regata Petra Zouhara</t>
+  </si>
+  <si>
+    <t>Q-2KP, Evr-2KP, IL4-2KP, 470-1MI, Fin-1MI</t>
+  </si>
+  <si>
     <t>Modrá Vlajka Seče</t>
   </si>
   <si>
     <t>Yacht Club Vysoké Mýto</t>
   </si>
   <si>
     <t>Evr-4K, Fin-4K, IL4-4K, IL6-4K, IL7-4K, Pir-4K, Q-2KP, RsF-2KP</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/261904</t>
+  </si>
+  <si>
     <t>Olešná regata</t>
   </si>
   <si>
-    <t>Fin-3M, IL4-4K, Fin-2KP, Fb-2KP, RsT-2KP, Q-1MI</t>
-[...8 lines deleted...]
-    <t>Q-2KP, Evr-2KP, IL4-2KP, 470-1MI, Fin-1MI</t>
+    <t>Fin-3M, IL4-1MI, Fin-2KP, Fb-2KP, RsT-2KP, Q-1MI</t>
+  </si>
+  <si>
+    <t>koef M-3 lt. Finn přeložen z CTL 262201, koef K-4 lt. Ilca 4 přeložen na CTL 262425</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262416</t>
   </si>
   <si>
     <t>22.08.2026</t>
   </si>
   <si>
     <t>Konec na Hrachách</t>
   </si>
   <si>
     <t>Fin-2KP, Evr-1MI, Q-1MI</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/261413</t>
+  </si>
+  <si>
     <t>28.08.2026</t>
   </si>
   <si>
     <t>MČR FINN 2026, Memoriál MUDr. Miloše Lázničky, CSc.</t>
   </si>
   <si>
-    <t>FD-7P, Fin-12mr, Tor-7P</t>
-[...2 lines deleted...]
-    <t>Koef. P-7 lt. FD přesunut na CTL 261310.</t>
+    <t>Fin-12mr, FD-7P</t>
+  </si>
+  <si>
+    <t>Koef. P-7 lt. FD přesunut z CTL 261310. Závod se nekoná pro lt. Tornádo z důvodu kolize s ME Tornádo.</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261314</t>
   </si>
   <si>
+    <t>05.09.2026</t>
+  </si>
+  <si>
+    <t>Wannseepokal</t>
+  </si>
+  <si>
+    <t>SV03 Berlín</t>
+  </si>
+  <si>
+    <t>Wannsee</t>
+  </si>
+  <si>
+    <t>07.09.2026</t>
+  </si>
+  <si>
+    <t>IDM Finn Dinghy 2026</t>
+  </si>
+  <si>
     <t>12.09.2026</t>
   </si>
   <si>
     <t>Švestková regata</t>
   </si>
   <si>
     <t>IL4-2KP, IL6-7P, IL7-7P, Evr-7P, IL4-3C, IL6-3C, Fb-3C, Fin-3C, IL6-4K, IL7-4K, Q-2KP</t>
   </si>
   <si>
     <t>Koef. KP-2 lt. ILCA 4 přesunut z CTL 261505.</t>
   </si>
   <si>
-    <t>16.09.2026</t>
+    <t>https://www.sailing.cz/noticeboard/261507</t>
+  </si>
+  <si>
+    <t>19.09.2026</t>
+  </si>
+  <si>
+    <t>Veteránská regata</t>
+  </si>
+  <si>
+    <t>Fin-1MI, Evr-2KP, Q-1MI</t>
+  </si>
+  <si>
+    <t>Cena Plzeňské teplárenské</t>
+  </si>
+  <si>
+    <t>Fin-2KP, Fb-2KP, IL4-2KP, Q-2KP, Rac-2KP</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261415</t>
+  </si>
+  <si>
+    <t>23.09.2026</t>
   </si>
   <si>
     <t>Olomoucký pohár 3</t>
   </si>
   <si>
-    <t>19.09.2026</t>
-[...11 lines deleted...]
-    <t>Fin-2KP, Fb-2KP, IL4-2KP, Q-2KP, Rac-2KP</t>
+    <t>https://www.sailing.cz/noticeboard/262209</t>
   </si>
   <si>
     <t>26.09.2026</t>
   </si>
   <si>
     <t>Mistrovství středočeské flotily FINN</t>
   </si>
   <si>
     <t>Fin-4K, Q-1MI</t>
   </si>
   <si>
     <t>Burčáková regata</t>
   </si>
   <si>
-    <t>IL7-12mr, Evr-12mr, Fb-12mr, Cad-8mz, Cad-7P, 420-7P, Rs5-7P, Fb-7P, Fin-7P</t>
+    <t>Rs5-12mr, IL7-12mr, Evr-12mr, Fb-12mr, Cad-8mz, Cad-7P, 420-7P, Rs5-7P, Fb-7P, Fin-7P</t>
+  </si>
+  <si>
+    <t>MČR lt. RS 500 přesunuto z CTL 261316.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262166</t>
   </si>
   <si>
     <t>28.09.2026</t>
   </si>
   <si>
     <t>Svatováclavský závan</t>
   </si>
   <si>
     <t>03.10.2026</t>
   </si>
   <si>
     <t>Zhasnutý kahan</t>
   </si>
   <si>
     <t>Fin-1MI, Q-1MI</t>
   </si>
   <si>
     <t>10.10.2026</t>
   </si>
   <si>
     <t>Pohár ČOS - KP Evropa</t>
   </si>
   <si>
     <t>Fin-2KP, Evr-4K, Q-2KP</t>
   </si>
@@ -1244,51 +1307,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I72"/>
+  <dimension ref="A1:I76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2420,680 +2483,799 @@
       </c>
       <c r="B46" t="s">
         <v>205</v>
       </c>
       <c r="C46">
         <v>3</v>
       </c>
       <c r="D46" t="s">
         <v>206</v>
       </c>
       <c r="E46" t="s">
         <v>207</v>
       </c>
       <c r="F46" t="s">
         <v>208</v>
       </c>
       <c r="G46" t="s">
         <v>209</v>
       </c>
       <c r="I46" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47">
-        <v>261411</v>
+        <v>264104</v>
       </c>
       <c r="B47" t="s">
         <v>211</v>
       </c>
       <c r="C47">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D47" t="s">
         <v>212</v>
       </c>
       <c r="E47" t="s">
         <v>213</v>
       </c>
       <c r="F47" t="s">
+        <v>23</v>
+      </c>
+      <c r="G47" t="s">
         <v>214</v>
-      </c>
-[...4 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48">
-        <v>261412</v>
+        <v>261411</v>
       </c>
       <c r="B48" t="s">
+        <v>215</v>
+      </c>
+      <c r="C48">
+        <v>2</v>
+      </c>
+      <c r="D48" t="s">
+        <v>216</v>
+      </c>
+      <c r="E48" t="s">
         <v>217</v>
       </c>
-      <c r="C48">
-[...2 lines deleted...]
-      <c r="D48" t="s">
+      <c r="F48" t="s">
         <v>218</v>
       </c>
-      <c r="E48" t="s">
-[...2 lines deleted...]
-      <c r="F48" t="s">
+      <c r="G48" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="H48" t="s">
         <v>220</v>
       </c>
-      <c r="I48" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49">
-        <v>261505</v>
+        <v>264110</v>
       </c>
       <c r="B49" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C49">
         <v>2</v>
       </c>
       <c r="D49" t="s">
+        <v>221</v>
+      </c>
+      <c r="E49" t="s">
         <v>222</v>
       </c>
-      <c r="E49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F49" t="s">
+        <v>96</v>
+      </c>
+      <c r="G49" t="s">
         <v>223</v>
-      </c>
-[...4 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50">
-        <v>261211</v>
+        <v>261412</v>
       </c>
       <c r="B50" t="s">
+        <v>224</v>
+      </c>
+      <c r="C50">
+        <v>2</v>
+      </c>
+      <c r="D50" t="s">
         <v>225</v>
       </c>
-      <c r="C50">
-[...2 lines deleted...]
-      <c r="D50" t="s">
+      <c r="E50" t="s">
+        <v>53</v>
+      </c>
+      <c r="F50" t="s">
         <v>226</v>
       </c>
-      <c r="E50" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G50" t="s">
-        <v>82</v>
+        <v>39</v>
+      </c>
+      <c r="H50" t="s">
+        <v>227</v>
+      </c>
+      <c r="I50" t="s">
+        <v>228</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51">
-        <v>261610</v>
+        <v>261505</v>
       </c>
       <c r="B51" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="C51">
         <v>2</v>
       </c>
       <c r="D51" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="E51" t="s">
-        <v>228</v>
+        <v>129</v>
       </c>
       <c r="F51" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G51" t="s">
-        <v>230</v>
+        <v>131</v>
+      </c>
+      <c r="H51" t="s">
+        <v>231</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52">
-        <v>261903</v>
+        <v>261211</v>
       </c>
       <c r="B52" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
       <c r="C52">
         <v>2</v>
       </c>
       <c r="D52" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E52" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="F52" t="s">
-        <v>232</v>
+        <v>81</v>
       </c>
       <c r="G52" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>82</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53">
-        <v>261612</v>
+        <v>261610</v>
       </c>
       <c r="B53" t="s">
+        <v>232</v>
+      </c>
+      <c r="C53">
+        <v>2</v>
+      </c>
+      <c r="D53" t="s">
         <v>234</v>
       </c>
-      <c r="C53">
-[...2 lines deleted...]
-      <c r="D53" t="s">
+      <c r="E53" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="F53" t="s">
         <v>236</v>
       </c>
       <c r="G53" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54">
-        <v>261904</v>
+        <v>261903</v>
       </c>
       <c r="B54" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="C54">
         <v>2</v>
       </c>
       <c r="D54" t="s">
         <v>238</v>
       </c>
       <c r="E54" t="s">
+        <v>88</v>
+      </c>
+      <c r="F54" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="G54" t="s">
         <v>90</v>
       </c>
+      <c r="I54" t="s">
+        <v>240</v>
+      </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55">
-        <v>262416</v>
+        <v>261612</v>
       </c>
       <c r="B55" t="s">
+        <v>241</v>
+      </c>
+      <c r="C55">
+        <v>1</v>
+      </c>
+      <c r="D55" t="s">
+        <v>242</v>
+      </c>
+      <c r="E55" t="s">
+        <v>235</v>
+      </c>
+      <c r="F55" t="s">
+        <v>243</v>
+      </c>
+      <c r="G55" t="s">
         <v>237</v>
-      </c>
-[...16 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56">
         <v>261626</v>
       </c>
       <c r="B56" t="s">
+        <v>244</v>
+      </c>
+      <c r="C56">
+        <v>2</v>
+      </c>
+      <c r="D56" t="s">
+        <v>245</v>
+      </c>
+      <c r="E56" t="s">
+        <v>235</v>
+      </c>
+      <c r="F56" t="s">
+        <v>246</v>
+      </c>
+      <c r="G56" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57">
-        <v>261413</v>
+        <v>261904</v>
       </c>
       <c r="B57" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="C57">
         <v>2</v>
       </c>
       <c r="D57" t="s">
         <v>247</v>
       </c>
       <c r="E57" t="s">
-        <v>180</v>
+        <v>248</v>
       </c>
       <c r="F57" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="G57" t="s">
-        <v>182</v>
+        <v>90</v>
+      </c>
+      <c r="I57" t="s">
+        <v>250</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58">
-        <v>261314</v>
+        <v>262416</v>
       </c>
       <c r="B58" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="C58">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D58" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E58" t="s">
-        <v>150</v>
+        <v>57</v>
       </c>
       <c r="F58" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="G58" t="s">
-        <v>152</v>
+        <v>59</v>
       </c>
       <c r="H58" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="I58" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59">
-        <v>261507</v>
+        <v>261413</v>
       </c>
       <c r="B59" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C59">
         <v>2</v>
       </c>
       <c r="D59" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E59" t="s">
-        <v>118</v>
+        <v>180</v>
       </c>
       <c r="F59" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="G59" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>257</v>
+        <v>182</v>
+      </c>
+      <c r="I59" t="s">
+        <v>258</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60">
-        <v>262209</v>
+        <v>261314</v>
       </c>
       <c r="B60" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C60">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D60" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E60" t="s">
-        <v>46</v>
+        <v>150</v>
       </c>
       <c r="F60" t="s">
-        <v>141</v>
+        <v>261</v>
       </c>
       <c r="G60" t="s">
-        <v>48</v>
+        <v>152</v>
+      </c>
+      <c r="H60" t="s">
+        <v>262</v>
+      </c>
+      <c r="I60" t="s">
+        <v>263</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61">
-        <v>261213</v>
+        <v>264115</v>
       </c>
       <c r="B61" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="C61">
         <v>2</v>
       </c>
       <c r="D61" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="E61" t="s">
-        <v>63</v>
+        <v>266</v>
       </c>
       <c r="F61" t="s">
-        <v>262</v>
+        <v>96</v>
       </c>
       <c r="G61" t="s">
-        <v>65</v>
+        <v>267</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62">
-        <v>261415</v>
+        <v>264116</v>
       </c>
       <c r="B62" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="C62">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D62" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="E62" t="s">
-        <v>53</v>
+        <v>266</v>
       </c>
       <c r="F62" t="s">
-        <v>264</v>
+        <v>12</v>
       </c>
       <c r="G62" t="s">
-        <v>39</v>
+        <v>267</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63">
-        <v>261214</v>
+        <v>261507</v>
       </c>
       <c r="B63" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="C63">
         <v>2</v>
       </c>
       <c r="D63" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="E63" t="s">
-        <v>80</v>
+        <v>118</v>
       </c>
       <c r="F63" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="G63" t="s">
-        <v>82</v>
+        <v>120</v>
+      </c>
+      <c r="H63" t="s">
+        <v>273</v>
+      </c>
+      <c r="I63" t="s">
+        <v>274</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64">
-        <v>262166</v>
+        <v>261213</v>
       </c>
       <c r="B64" t="s">
-        <v>265</v>
+        <v>275</v>
       </c>
       <c r="C64">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D64" t="s">
-        <v>268</v>
+        <v>276</v>
       </c>
       <c r="E64" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="F64" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
       <c r="G64" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65">
-        <v>261215</v>
+        <v>261415</v>
       </c>
       <c r="B65" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="C65">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D65" t="s">
-        <v>271</v>
+        <v>278</v>
       </c>
       <c r="E65" t="s">
-        <v>80</v>
+        <v>53</v>
       </c>
       <c r="F65" t="s">
-        <v>81</v>
+        <v>279</v>
       </c>
       <c r="G65" t="s">
-        <v>82</v>
+        <v>39</v>
+      </c>
+      <c r="I65" t="s">
+        <v>280</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66">
-        <v>261216</v>
+        <v>262209</v>
       </c>
       <c r="B66" t="s">
-        <v>272</v>
+        <v>281</v>
       </c>
       <c r="C66">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D66" t="s">
-        <v>273</v>
+        <v>282</v>
       </c>
       <c r="E66" t="s">
-        <v>80</v>
+        <v>46</v>
       </c>
       <c r="F66" t="s">
-        <v>274</v>
+        <v>81</v>
       </c>
       <c r="G66" t="s">
-        <v>82</v>
+        <v>48</v>
+      </c>
+      <c r="H66" t="s">
+        <v>91</v>
+      </c>
+      <c r="I66" t="s">
+        <v>283</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67">
-        <v>261217</v>
+        <v>261214</v>
       </c>
       <c r="B67" t="s">
-        <v>275</v>
+        <v>284</v>
       </c>
       <c r="C67">
         <v>2</v>
       </c>
       <c r="D67" t="s">
-        <v>276</v>
+        <v>285</v>
       </c>
       <c r="E67" t="s">
-        <v>63</v>
+        <v>80</v>
       </c>
       <c r="F67" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="G67" t="s">
-        <v>65</v>
+        <v>82</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68">
-        <v>261417</v>
+        <v>262166</v>
       </c>
       <c r="B68" t="s">
-        <v>275</v>
+        <v>284</v>
       </c>
       <c r="C68">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D68" t="s">
-        <v>278</v>
+        <v>287</v>
       </c>
       <c r="E68" t="s">
-        <v>37</v>
+        <v>74</v>
       </c>
       <c r="F68" t="s">
-        <v>279</v>
+        <v>288</v>
       </c>
       <c r="G68" t="s">
-        <v>39</v>
+        <v>76</v>
+      </c>
+      <c r="H68" t="s">
+        <v>289</v>
       </c>
       <c r="I68" t="s">
-        <v>280</v>
+        <v>290</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69">
-        <v>261716</v>
+        <v>261215</v>
       </c>
       <c r="B69" t="s">
-        <v>275</v>
+        <v>291</v>
       </c>
       <c r="C69">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D69" t="s">
-        <v>281</v>
+        <v>292</v>
       </c>
       <c r="E69" t="s">
-        <v>27</v>
+        <v>80</v>
       </c>
       <c r="F69" t="s">
-        <v>282</v>
+        <v>81</v>
       </c>
       <c r="G69" t="s">
-        <v>29</v>
+        <v>82</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70">
-        <v>261418</v>
+        <v>261216</v>
       </c>
       <c r="B70" t="s">
-        <v>283</v>
+        <v>293</v>
       </c>
       <c r="C70">
         <v>2</v>
       </c>
       <c r="D70" t="s">
-        <v>284</v>
+        <v>294</v>
       </c>
       <c r="E70" t="s">
-        <v>37</v>
+        <v>80</v>
       </c>
       <c r="F70" t="s">
-        <v>285</v>
+        <v>295</v>
       </c>
       <c r="G70" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>82</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71">
-        <v>262211</v>
+        <v>261217</v>
       </c>
       <c r="B71" t="s">
-        <v>283</v>
+        <v>296</v>
       </c>
       <c r="C71">
         <v>2</v>
       </c>
       <c r="D71" t="s">
-        <v>287</v>
+        <v>297</v>
       </c>
       <c r="E71" t="s">
-        <v>46</v>
+        <v>63</v>
       </c>
       <c r="F71" t="s">
-        <v>288</v>
+        <v>298</v>
       </c>
       <c r="G71" t="s">
-        <v>48</v>
+        <v>65</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72">
+        <v>261417</v>
+      </c>
+      <c r="B72" t="s">
+        <v>296</v>
+      </c>
+      <c r="C72">
+        <v>1</v>
+      </c>
+      <c r="D72" t="s">
+        <v>299</v>
+      </c>
+      <c r="E72" t="s">
+        <v>37</v>
+      </c>
+      <c r="F72" t="s">
+        <v>300</v>
+      </c>
+      <c r="G72" t="s">
+        <v>39</v>
+      </c>
+      <c r="I72" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9">
+      <c r="A73">
+        <v>261716</v>
+      </c>
+      <c r="B73" t="s">
+        <v>296</v>
+      </c>
+      <c r="C73">
+        <v>2</v>
+      </c>
+      <c r="D73" t="s">
+        <v>302</v>
+      </c>
+      <c r="E73" t="s">
+        <v>27</v>
+      </c>
+      <c r="F73" t="s">
+        <v>303</v>
+      </c>
+      <c r="G73" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9">
+      <c r="A74">
+        <v>261418</v>
+      </c>
+      <c r="B74" t="s">
+        <v>304</v>
+      </c>
+      <c r="C74">
+        <v>2</v>
+      </c>
+      <c r="D74" t="s">
+        <v>305</v>
+      </c>
+      <c r="E74" t="s">
+        <v>37</v>
+      </c>
+      <c r="F74" t="s">
+        <v>306</v>
+      </c>
+      <c r="G74" t="s">
+        <v>39</v>
+      </c>
+      <c r="I74" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9">
+      <c r="A75">
+        <v>262211</v>
+      </c>
+      <c r="B75" t="s">
+        <v>304</v>
+      </c>
+      <c r="C75">
+        <v>2</v>
+      </c>
+      <c r="D75" t="s">
+        <v>308</v>
+      </c>
+      <c r="E75" t="s">
+        <v>46</v>
+      </c>
+      <c r="F75" t="s">
+        <v>309</v>
+      </c>
+      <c r="G75" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9">
+      <c r="A76">
         <v>262426</v>
       </c>
-      <c r="B72" t="s">
-[...18 lines deleted...]
-        <v>294</v>
+      <c r="B76" t="s">
+        <v>310</v>
+      </c>
+      <c r="C76">
+        <v>2</v>
+      </c>
+      <c r="D76" t="s">
+        <v>311</v>
+      </c>
+      <c r="E76" t="s">
+        <v>312</v>
+      </c>
+      <c r="F76" t="s">
+        <v>313</v>
+      </c>
+      <c r="G76" t="s">
+        <v>314</v>
+      </c>
+      <c r="H76" t="s">
+        <v>315</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">