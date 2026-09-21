--- v0 (2026-07-26)
+++ v1 (2026-09-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>CTL</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Počet dní</t>
   </si>
   <si>
     <t>Název</t>
   </si>
   <si>
     <t>Pořadatel</t>
   </si>
   <si>
     <t>Třídy</t>
   </si>
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Poznámka</t>
   </si>
   <si>
@@ -134,54 +134,63 @@
   <si>
     <t>Sluníčková regata</t>
   </si>
   <si>
     <t>18.06.2026</t>
   </si>
   <si>
     <t>Regata pod Babí horou</t>
   </si>
   <si>
     <t>29.08.2026</t>
   </si>
   <si>
     <t>Handicap Cup</t>
   </si>
   <si>
     <t>Yacht Club LODNÍ SPORTY BRNO, pobočný spolek</t>
   </si>
   <si>
     <t>OTH-4K</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
+    <t>Závod zrušen pořadatelem pro nedostatek přihlášených lodí.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262153</t>
+  </si>
+  <si>
     <t>05.09.2026</t>
   </si>
   <si>
     <t>Slezská regata</t>
+  </si>
+  <si>
+    <t>Závod z technických důvodů zrušen.</t>
   </si>
   <si>
     <t>08.09.2026</t>
   </si>
   <si>
     <t>Vesele ve škole</t>
   </si>
   <si>
     <t>22.09.2026</t>
   </si>
   <si>
     <t>O cenu mrože</t>
   </si>
   <si>
     <t>26.09.2026</t>
   </si>
   <si>
     <t>Těrlická regata</t>
   </si>
   <si>
     <t>02.10.2026</t>
   </si>
   <si>
     <t>O cenu ledního medvídka</t>
   </si>
@@ -776,184 +785,193 @@
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>262153</v>
       </c>
       <c r="B10" t="s">
         <v>35</v>
       </c>
       <c r="C10">
         <v>2</v>
       </c>
       <c r="D10" t="s">
         <v>36</v>
       </c>
       <c r="E10" t="s">
         <v>37</v>
       </c>
       <c r="F10" t="s">
         <v>38</v>
       </c>
       <c r="G10" t="s">
         <v>39</v>
       </c>
+      <c r="H10" t="s">
+        <v>40</v>
+      </c>
+      <c r="I10" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>262418</v>
       </c>
       <c r="B11" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C11">
         <v>2</v>
       </c>
       <c r="D11" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
         <v>13</v>
+      </c>
+      <c r="H11" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>262419</v>
       </c>
       <c r="B12" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="C12">
         <v>1</v>
       </c>
       <c r="D12" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
         <v>12</v>
       </c>
       <c r="G12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>262421</v>
       </c>
       <c r="B13" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C13">
         <v>1</v>
       </c>
       <c r="D13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" t="s">
         <v>12</v>
       </c>
       <c r="G13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>262422</v>
       </c>
       <c r="B14" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="C14">
         <v>2</v>
       </c>
       <c r="D14" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>262423</v>
       </c>
       <c r="B15" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C15">
         <v>1</v>
       </c>
       <c r="D15" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" t="s">
         <v>12</v>
       </c>
       <c r="G15" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>262424</v>
       </c>
       <c r="B16" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C16">
         <v>2</v>
       </c>
       <c r="D16" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G16" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>