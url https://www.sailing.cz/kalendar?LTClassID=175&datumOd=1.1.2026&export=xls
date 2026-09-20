--- v0 (2026-07-26)
+++ v1 (2026-09-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>CTL</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Počet dní</t>
   </si>
   <si>
     <t>Název</t>
   </si>
   <si>
     <t>Pořadatel</t>
   </si>
   <si>
     <t>Třídy</t>
   </si>
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Poznámka</t>
   </si>
   <si>
@@ -110,78 +110,87 @@
   <si>
     <t>18.07.2026</t>
   </si>
   <si>
     <t>61. Modrá stuha Lipna</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261323</t>
   </si>
   <si>
     <t>25.07.2026</t>
   </si>
   <si>
     <t>Retro Cup</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/262139</t>
   </si>
   <si>
     <t>15.08.2026</t>
   </si>
   <si>
     <t>Memoriál Dušana Vaculky</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/262147</t>
+  </si>
+  <si>
     <t>22.08.2026</t>
   </si>
   <si>
     <t>Velká cena YC</t>
   </si>
   <si>
     <t>KaA-4K, KaB-4K, KaC-4K, KaF-1MI</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/262149</t>
   </si>
   <si>
     <t>29.08.2026</t>
   </si>
   <si>
     <t>Lipenský vítr</t>
   </si>
   <si>
+    <t>Závod zrušen z důvodu nedostatku vody.</t>
+  </si>
+  <si>
     <t>https://www.sailing.cz/noticeboard/261324</t>
   </si>
   <si>
     <t>12.09.2026</t>
   </si>
   <si>
     <t>Grand Prix NJ</t>
   </si>
   <si>
     <t>KaA-1MI, KaB-1MI, KaC-1MI, KaF-1MI</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262159</t>
   </si>
   <si>
     <t>18.10.2026</t>
   </si>
   <si>
     <t>Poslední vítr</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -680,138 +689,147 @@
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
         <v>262147</v>
       </c>
       <c r="B7" t="s">
         <v>30</v>
       </c>
       <c r="C7">
         <v>1</v>
       </c>
       <c r="D7" t="s">
         <v>31</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
+      <c r="I7" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>262149</v>
       </c>
       <c r="B8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C8">
         <v>1</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G8" t="s">
         <v>13</v>
       </c>
       <c r="I8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>261324</v>
       </c>
       <c r="B9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C9">
         <v>1</v>
       </c>
       <c r="D9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E9" t="s">
         <v>17</v>
       </c>
       <c r="F9" t="s">
         <v>18</v>
       </c>
       <c r="G9" t="s">
         <v>19</v>
       </c>
+      <c r="H9" t="s">
+        <v>39</v>
+      </c>
       <c r="I9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>262159</v>
       </c>
       <c r="B10" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C10">
         <v>1</v>
       </c>
       <c r="D10" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G10" t="s">
         <v>13</v>
+      </c>
+      <c r="I10" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>262173</v>
       </c>
       <c r="B11" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="C11">
         <v>1</v>
       </c>
       <c r="D11" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
         <v>12</v>
       </c>
       <c r="G11" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>