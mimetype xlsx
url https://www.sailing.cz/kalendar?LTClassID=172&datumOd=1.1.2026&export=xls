--- v0 (2026-07-26)
+++ v1 (2026-09-21)
@@ -50,51 +50,51 @@
   <si>
     <t>Pořadatel</t>
   </si>
   <si>
     <t>Třídy</t>
   </si>
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Poznámka</t>
   </si>
   <si>
     <t>Noticeboard</t>
   </si>
   <si>
     <t>17.07.2026</t>
   </si>
   <si>
     <t>137. Travemünder Woche 2026</t>
   </si>
   <si>
     <t>Travemünder Woche</t>
   </si>
   <si>
-    <t>Rs5-24me, RTS-24msJ, RA7-24msJ, RA9-24msJ, RA9-24me, RS7-24me, RA7-24me</t>
+    <t>RsF-24msJ, RTS-24msJ, RA7-24me, RA6-24me, RA9-24me, RS7-24me, Rs5-24me, OT-24me</t>
   </si>
   <si>
     <t>Travemünde, Nemecko</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>