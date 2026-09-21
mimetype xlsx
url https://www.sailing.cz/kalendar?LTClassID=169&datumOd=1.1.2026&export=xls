--- v0 (2026-08-02)
+++ v1 (2026-09-21)
@@ -65,51 +65,51 @@
   <si>
     <t>22.08.2026</t>
   </si>
   <si>
     <t>Senior cup</t>
   </si>
   <si>
     <t>Tělovýchovná jednota Lokomotiva Cheb z.s.</t>
   </si>
   <si>
     <t>Rac-3C, T93-3C, IQF-4K, WSR-4K, WIF-4K</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>26.08.2026</t>
   </si>
   <si>
     <t>Division II European Championship 2026</t>
   </si>
   <si>
     <t>Česká windsurfingová asociace - ČWA z.s.</t>
   </si>
   <si>
-    <t>WSR-24me</t>
+    <t>Rac-24me, WSR-24me</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261325</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">