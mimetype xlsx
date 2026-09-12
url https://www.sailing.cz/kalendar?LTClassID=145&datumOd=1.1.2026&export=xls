--- v0 (2026-07-26)
+++ v1 (2026-09-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>CTL</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Počet dní</t>
   </si>
   <si>
     <t>Název</t>
   </si>
   <si>
     <t>Pořadatel</t>
   </si>
   <si>
     <t>Třídy</t>
   </si>
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Poznámka</t>
   </si>
   <si>
@@ -200,177 +200,189 @@
   <si>
     <t>Soustředění na Dářku</t>
   </si>
   <si>
     <t>T93-1MI, IL4-1MI, IL6-1MI</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/262007</t>
   </si>
   <si>
     <t>04.07.2026</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>Q-3M, Q-3C, T93-7P, IL4-7P</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/262005</t>
   </si>
   <si>
     <t>18.07.2026</t>
   </si>
   <si>
+    <t>2026 Techno293&amp;amp;Techno293Plus European championships</t>
+  </si>
+  <si>
+    <t>Sopocki Klub Żeglarski</t>
+  </si>
+  <si>
+    <t>T93-18meJ</t>
+  </si>
+  <si>
+    <t>Sopot, Polsko</t>
+  </si>
+  <si>
     <t>Slalom open a Wing Foil</t>
   </si>
   <si>
     <t>Česká windsurfingová asociace - ČWA z.s.</t>
   </si>
   <si>
     <t>SLF-8vc, SLW-1MI, SLT-1MI</t>
   </si>
   <si>
     <t>Viganj (CRO)</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/267011</t>
   </si>
   <si>
     <t>25.07.2026</t>
   </si>
   <si>
     <t>Sdružený krajský přebor</t>
   </si>
   <si>
     <t>CaO-1MI, Q-4K, WIF-1MI, Tor-4K, Rac-3C, T93-3C</t>
   </si>
   <si>
     <t>15.08.2026</t>
   </si>
   <si>
     <t>Mohelnická regata</t>
   </si>
   <si>
     <t>Oddíl Jachtingu při T.J. Sokol Mohelnice</t>
   </si>
   <si>
     <t>Rac-3C, T93-3C</t>
   </si>
   <si>
     <t>Moravičany</t>
   </si>
   <si>
     <t>18.08.2026</t>
   </si>
   <si>
     <t>CJN - Mistrovství České republiky mládeže</t>
   </si>
   <si>
-    <t>RsF-7P, Q-12mr, RsF-12mr, 29r-12mr, IL4-12mr, T93-8vc</t>
+    <t>Q-12mr, RsF-12mr, 29r-12mr, IL4-12mr, T93-8vc, RsF-7P</t>
   </si>
   <si>
     <t>P-7 u lt. RS Feva přeložen z CTL 261106</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261805</t>
   </si>
   <si>
     <t>22.08.2026</t>
   </si>
   <si>
     <t>Senior cup</t>
   </si>
   <si>
     <t>Rac-3C, T93-3C, IQF-4K, WSR-4K, WIF-4K</t>
   </si>
   <si>
     <t>05.09.2026</t>
   </si>
   <si>
     <t>Vítr z vinohradů</t>
   </si>
   <si>
+    <t>Pro lodní třídy slalom Funboard a Wingfoil slalom závod zrušen pro špatnou větrnou předpověď.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262157</t>
+  </si>
+  <si>
     <t>12.09.2026</t>
   </si>
   <si>
     <t>Hrádecký trojúhelník</t>
   </si>
   <si>
     <t>Jachetní klub Kristýna Hrádek nad Nisou, z.s.</t>
   </si>
   <si>
     <t>Q-1MI, OT-1MI, T93-1MI</t>
   </si>
   <si>
     <t>Kristýna</t>
   </si>
   <si>
     <t>Pohár Rozkoše III</t>
   </si>
   <si>
-    <t>Rac-7P, T93-7P, FOI-7P</t>
+    <t>Rac-7P, T93-7P, FOI-7P, WIF-7P</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/267015</t>
   </si>
   <si>
     <t>26.09.2026</t>
   </si>
   <si>
     <t>MČR Raceboard</t>
   </si>
   <si>
     <t>Rac-12mr, T93-1MI, FOI-1MI</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/267021</t>
   </si>
   <si>
     <t>03.10.2026</t>
   </si>
   <si>
     <t>51. ročník skiregata memoriál Petra Haubolda</t>
   </si>
   <si>
     <t>TJ Delfín Jablonec</t>
   </si>
   <si>
-    <t>T93-4K, Vau-4K, Rac-4K, Q-1MI</t>
+    <t>T93-3C, Rac-3C, T93-4K, Vau-4K, Rac-4K, Q-1MI</t>
   </si>
   <si>
     <t>Jablonec</t>
   </si>
   <si>
-    <t>10.10.2026</t>
-[...5 lines deleted...]
-    <t>T93-3C, Rac-3C</t>
+    <t>https://www.sailing.cz/noticeboard/261715</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -973,314 +985,323 @@
       </c>
       <c r="B11" t="s">
         <v>57</v>
       </c>
       <c r="C11">
         <v>2</v>
       </c>
       <c r="D11" t="s">
         <v>58</v>
       </c>
       <c r="E11" t="s">
         <v>44</v>
       </c>
       <c r="F11" t="s">
         <v>59</v>
       </c>
       <c r="G11" t="s">
         <v>46</v>
       </c>
       <c r="I11" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>267011</v>
+        <v>264087</v>
       </c>
       <c r="B12" t="s">
         <v>61</v>
       </c>
       <c r="C12">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="D12" t="s">
         <v>62</v>
       </c>
       <c r="E12" t="s">
         <v>63</v>
       </c>
       <c r="F12" t="s">
         <v>64</v>
       </c>
       <c r="G12" t="s">
         <v>65</v>
       </c>
-      <c r="I12" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
-        <v>261504</v>
+        <v>267011</v>
       </c>
       <c r="B13" t="s">
+        <v>61</v>
+      </c>
+      <c r="C13">
+        <v>5</v>
+      </c>
+      <c r="D13" t="s">
+        <v>66</v>
+      </c>
+      <c r="E13" t="s">
         <v>67</v>
       </c>
-      <c r="C13">
-[...2 lines deleted...]
-      <c r="D13" t="s">
+      <c r="F13" t="s">
         <v>68</v>
       </c>
-      <c r="E13" t="s">
-[...2 lines deleted...]
-      <c r="F13" t="s">
+      <c r="G13" t="s">
         <v>69</v>
       </c>
-      <c r="G13" t="s">
-        <v>18</v>
+      <c r="I13" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>262208</v>
+        <v>261504</v>
       </c>
       <c r="B14" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C14">
         <v>2</v>
       </c>
       <c r="D14" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E14" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="F14" t="s">
         <v>73</v>
       </c>
       <c r="G14" t="s">
-        <v>74</v>
+        <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
-        <v>261805</v>
+        <v>262208</v>
       </c>
       <c r="B15" t="s">
+        <v>74</v>
+      </c>
+      <c r="C15">
+        <v>2</v>
+      </c>
+      <c r="D15" t="s">
         <v>75</v>
       </c>
-      <c r="C15">
-[...2 lines deleted...]
-      <c r="D15" t="s">
+      <c r="E15" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="F15" t="s">
         <v>77</v>
       </c>
       <c r="G15" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="H15" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
-        <v>261506</v>
+        <v>261805</v>
       </c>
       <c r="B16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C16">
+        <v>6</v>
+      </c>
+      <c r="D16" t="s">
         <v>80</v>
       </c>
-      <c r="C16">
-[...2 lines deleted...]
-      <c r="D16" t="s">
+      <c r="E16" t="s">
+        <v>37</v>
+      </c>
+      <c r="F16" t="s">
         <v>81</v>
       </c>
-      <c r="E16" t="s">
-[...2 lines deleted...]
-      <c r="F16" t="s">
+      <c r="G16" t="s">
+        <v>39</v>
+      </c>
+      <c r="H16" t="s">
         <v>82</v>
       </c>
-      <c r="G16" t="s">
-        <v>18</v>
+      <c r="I16" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
-        <v>262157</v>
+        <v>261506</v>
       </c>
       <c r="B17" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C17">
         <v>2</v>
       </c>
       <c r="D17" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E17" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="F17" t="s">
-        <v>27</v>
+        <v>86</v>
       </c>
       <c r="G17" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
-        <v>261714</v>
+        <v>262157</v>
       </c>
       <c r="B18" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C18">
         <v>2</v>
       </c>
       <c r="D18" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E18" t="s">
-        <v>87</v>
+        <v>21</v>
       </c>
       <c r="F18" t="s">
-        <v>88</v>
+        <v>27</v>
       </c>
       <c r="G18" t="s">
+        <v>23</v>
+      </c>
+      <c r="H18" t="s">
         <v>89</v>
+      </c>
+      <c r="I18" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
-        <v>267015</v>
+        <v>261714</v>
       </c>
       <c r="B19" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="C19">
         <v>2</v>
       </c>
       <c r="D19" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E19" t="s">
-        <v>63</v>
+        <v>93</v>
       </c>
       <c r="F19" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="G19" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
-        <v>267021</v>
+        <v>267015</v>
       </c>
       <c r="B20" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C20">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D20" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E20" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="F20" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="G20" t="s">
         <v>39</v>
       </c>
       <c r="I20" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
-        <v>261715</v>
+        <v>267021</v>
       </c>
       <c r="B21" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C21">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D21" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E21" t="s">
-        <v>99</v>
+        <v>67</v>
       </c>
       <c r="F21" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G21" t="s">
-        <v>101</v>
+        <v>39</v>
+      </c>
+      <c r="I21" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
-        <v>261717</v>
+        <v>261715</v>
       </c>
       <c r="B22" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C22">
         <v>2</v>
       </c>
       <c r="D22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E22" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="F22" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G22" t="s">
-        <v>101</v>
+        <v>107</v>
+      </c>
+      <c r="I22" t="s">
+        <v>108</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">