--- v0 (2026-08-03)
+++ v1 (2026-09-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
   <si>
     <t>CTL</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Počet dní</t>
   </si>
   <si>
     <t>Název</t>
   </si>
   <si>
     <t>Pořadatel</t>
   </si>
   <si>
     <t>Třídy</t>
   </si>
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Poznámka</t>
   </si>
   <si>
@@ -368,195 +368,234 @@
   <si>
     <t>Q-1MI, RsT-1MI, RsF-1MI, IL4-1MI, IL6-1MI</t>
   </si>
   <si>
     <t>17.07.2026</t>
   </si>
   <si>
     <t>137. Travemünder Woche 2026</t>
   </si>
   <si>
     <t>Travemünder Woche</t>
   </si>
   <si>
     <t>RsF-24msJ, RTS-24msJ, RA7-24me, RA6-24me, RA9-24me, RS7-24me, Rs5-24me, OT-24me</t>
   </si>
   <si>
     <t>Travemünde, Nemecko</t>
   </si>
   <si>
     <t>08.08.2026</t>
   </si>
   <si>
     <t>O Štít města Pardubic</t>
   </si>
   <si>
-    <t>Fin-3C, Evr-2KP, Q-2KP, RsF-2KP, IL4-2KP</t>
+    <t>RsA-1MI, Fin-3C, Evr-2KP, Q-2KP, RsF-2KP, IL4-2KP</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261903</t>
   </si>
   <si>
     <t>15.08.2026</t>
   </si>
   <si>
     <t>Modrá Vlajka Seče</t>
   </si>
   <si>
     <t>Yacht Club Vysoké Mýto</t>
   </si>
   <si>
     <t>Evr-4K, Fin-4K, IL4-4K, IL6-4K, IL7-4K, Pir-4K, Q-2KP, RsF-2KP</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/261904</t>
+  </si>
+  <si>
     <t>18.08.2026</t>
   </si>
   <si>
     <t>CJN - Mistrovství České republiky mládeže</t>
   </si>
   <si>
-    <t>RsF-7P, Q-12mr, RsF-12mr, 29r-12mr, IL4-12mr, T93-8vc</t>
+    <t>Q-12mr, RsF-12mr, 29r-12mr, IL4-12mr, T93-8vc, RsF-7P</t>
   </si>
   <si>
     <t>P-7 u lt. RS Feva přeložen z CTL 261106</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261805</t>
   </si>
   <si>
     <t>29.08.2026</t>
   </si>
   <si>
     <t>Přátelská regata</t>
   </si>
   <si>
     <t>RsT-4K, RsF-3M, RsT-7P</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/262417</t>
+  </si>
+  <si>
     <t>05.09.2026</t>
   </si>
   <si>
     <t>Kiss My RS</t>
   </si>
   <si>
     <t>RsF-7P, Rs5-7P, RsV-7P, RsT-3M</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/262156</t>
+  </si>
+  <si>
     <t>08.09.2026</t>
   </si>
   <si>
     <t>Vesele ve škole</t>
   </si>
   <si>
     <t>12.09.2026</t>
   </si>
   <si>
     <t>H2O</t>
   </si>
   <si>
     <t>Jachetní klub Černá v Pošumaví, z.s.</t>
   </si>
   <si>
-    <t>RS7-7P, RsA-7P, Rs5-12mr, RsF-7P</t>
+    <t>Rs5-12mr, RsF-7P, RS7-7P, RsA-7P</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
+    <t>Závod zrušen z důvodu nedostatku vody. MČR lt. RS 500 přesunuto z CTL 262166. Koef. P-7 lt. RS 700 přesunut na CTL 261317. Koef. P-7 lt. RS Aero přesunut na CTL 262165. Koef. P-7 lt. RS Feva přesunut na CTL 262160.</t>
+  </si>
+  <si>
     <t>https://www.sailing.cz/noticeboard/261316</t>
   </si>
   <si>
+    <t>Bobule regata</t>
+  </si>
+  <si>
+    <t>RsF-7P, Q-7P, 29r-7P, IL4-7P</t>
+  </si>
+  <si>
+    <t>Koef. P-7 lt. RS Feva přesunut z CTL 261316.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262160</t>
+  </si>
+  <si>
     <t>19.09.2026</t>
   </si>
   <si>
     <t>Fair Play</t>
   </si>
   <si>
     <t>Rs4-7P, RsF-4K, RsT-4K, Q-4K</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/261806</t>
+  </si>
+  <si>
     <t>Tera Cvilin race 2026</t>
   </si>
   <si>
     <t>RsT-7P, RsT-3M, RsF-2KP</t>
   </si>
   <si>
     <t>Změna termínu závodu</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/262420</t>
+  </si>
+  <si>
     <t>22.09.2026</t>
   </si>
   <si>
     <t>O cenu mrože</t>
   </si>
   <si>
     <t>02.10.2026</t>
   </si>
   <si>
     <t>O cenu ledního medvídka</t>
   </si>
   <si>
     <t>03.10.2026</t>
   </si>
   <si>
     <t>Mem. R. Holého</t>
   </si>
   <si>
     <t>Cad-2KP, IL4-2KP, RsF-2KP, Q-2KP, 420-1MI, Kaj-1MI</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/261135</t>
+  </si>
+  <si>
     <t>10.10.2026</t>
   </si>
   <si>
     <t>Primátorský štít</t>
   </si>
   <si>
     <t>Cad-3C, IL6-3C, IL4-3C, Q-3C, Cad-4K, IL4-4K, Q-4K, RsF-4K, RsF-2KP, Cad-2KP, Q-2KP, IL4-2KP, Kaj-1MI, OT-1MI, RsF-1MI</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/261137</t>
+  </si>
+  <si>
     <t>Modrá Stuha Boleváku</t>
   </si>
   <si>
     <t>TJ Lokomotiva Plzeň z.s.</t>
   </si>
   <si>
     <t>Fin-1MI, Fb-1MI, IL4-1MI, IL7-1MI, Q-1MI, RsF-1MI, RsT-4K</t>
   </si>
   <si>
     <t>Bolevák</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261417</t>
   </si>
   <si>
     <t>17.10.2026</t>
   </si>
   <si>
     <t>Modrá stuha Vltavy</t>
   </si>
   <si>
     <t>Cad-2KP, IL4-2KP, Q-2KP, RsF-2KP, Kaj-1MI, OT-1MI</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261138</t>
   </si>
   <si>
     <t>Cena Lokomotivy</t>
   </si>
   <si>
     <t>Fin-2KP, Fb-2KP, IL4-2KP, IL7-1MI, Q-2KP, RsF-4K, RsT-1MI</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261418</t>
   </si>
   <si>
     <t>24.10.2026</t>
   </si>
   <si>
     <t>Fleximont cup</t>
   </si>
   <si>
     <t>JK Ostrava Poruba, z.s.</t>
   </si>
   <si>
     <t>Rs4-7P, Fin-3M, IL6-2KP, Fin-2KP, Fb-2KP, Q-2KP, RsT-2KP, RsF-2KP, IL4-2KP</t>
   </si>
   <si>
     <t>Štěrkovna Hlučín</t>
   </si>
@@ -887,51 +926,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I41"/>
+  <dimension ref="A1:I42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1558,415 +1597,471 @@
         <v>119</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
         <v>261904</v>
       </c>
       <c r="B26" t="s">
         <v>120</v>
       </c>
       <c r="C26">
         <v>2</v>
       </c>
       <c r="D26" t="s">
         <v>121</v>
       </c>
       <c r="E26" t="s">
         <v>122</v>
       </c>
       <c r="F26" t="s">
         <v>123</v>
       </c>
       <c r="G26" t="s">
         <v>43</v>
       </c>
+      <c r="I26" t="s">
+        <v>124</v>
+      </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
         <v>261805</v>
       </c>
       <c r="B27" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C27">
         <v>6</v>
       </c>
       <c r="D27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E27" t="s">
         <v>99</v>
       </c>
       <c r="F27" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G27" t="s">
         <v>101</v>
       </c>
       <c r="H27" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="I27" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
         <v>262417</v>
       </c>
       <c r="B28" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C28">
         <v>2</v>
       </c>
       <c r="D28" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E28" t="s">
         <v>17</v>
       </c>
       <c r="F28" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="G28" t="s">
         <v>19</v>
+      </c>
+      <c r="I28" t="s">
+        <v>133</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
         <v>262156</v>
       </c>
       <c r="B29" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C29">
         <v>2</v>
       </c>
       <c r="D29" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E29" t="s">
         <v>93</v>
       </c>
       <c r="F29" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="G29" t="s">
         <v>95</v>
+      </c>
+      <c r="I29" t="s">
+        <v>137</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
         <v>262419</v>
       </c>
       <c r="B30" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="C30">
         <v>1</v>
       </c>
       <c r="D30" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="E30" t="s">
         <v>17</v>
       </c>
       <c r="F30" t="s">
         <v>18</v>
       </c>
       <c r="G30" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
         <v>261316</v>
       </c>
       <c r="B31" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C31">
         <v>2</v>
       </c>
       <c r="D31" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E31" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F31" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="G31" t="s">
-        <v>141</v>
+        <v>144</v>
+      </c>
+      <c r="H31" t="s">
+        <v>145</v>
       </c>
       <c r="I31" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
-        <v>261806</v>
+        <v>262160</v>
       </c>
       <c r="B32" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="C32">
         <v>2</v>
       </c>
       <c r="D32" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="E32" t="s">
-        <v>99</v>
+        <v>70</v>
       </c>
       <c r="F32" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G32" t="s">
-        <v>101</v>
+        <v>72</v>
+      </c>
+      <c r="H32" t="s">
+        <v>149</v>
+      </c>
+      <c r="I32" t="s">
+        <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
-        <v>262420</v>
+        <v>261806</v>
       </c>
       <c r="B33" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="C33">
         <v>2</v>
       </c>
       <c r="D33" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="E33" t="s">
-        <v>53</v>
+        <v>99</v>
       </c>
       <c r="F33" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="G33" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>101</v>
+      </c>
+      <c r="I33" t="s">
+        <v>154</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
-        <v>262421</v>
+        <v>262420</v>
       </c>
       <c r="B34" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C34">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D34" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="E34" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="F34" t="s">
-        <v>18</v>
+        <v>156</v>
       </c>
       <c r="G34" t="s">
-        <v>19</v>
+        <v>55</v>
+      </c>
+      <c r="H34" t="s">
+        <v>157</v>
+      </c>
+      <c r="I34" t="s">
+        <v>158</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35">
-        <v>262423</v>
+        <v>262421</v>
       </c>
       <c r="B35" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="C35">
         <v>1</v>
       </c>
       <c r="D35" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="E35" t="s">
         <v>17</v>
       </c>
       <c r="F35" t="s">
         <v>18</v>
       </c>
       <c r="G35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36">
-        <v>261135</v>
+        <v>262423</v>
       </c>
       <c r="B36" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="C36">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D36" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="E36" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F36" t="s">
-        <v>155</v>
+        <v>18</v>
       </c>
       <c r="G36" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37">
-        <v>261137</v>
+        <v>261135</v>
       </c>
       <c r="B37" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="C37">
         <v>2</v>
       </c>
       <c r="D37" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="E37" t="s">
         <v>11</v>
       </c>
       <c r="F37" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="G37" t="s">
         <v>13</v>
       </c>
+      <c r="I37" t="s">
+        <v>166</v>
+      </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38">
-        <v>261417</v>
+        <v>261137</v>
       </c>
       <c r="B38" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="C38">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D38" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="E38" t="s">
-        <v>160</v>
+        <v>11</v>
       </c>
       <c r="F38" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="G38" t="s">
-        <v>162</v>
+        <v>13</v>
       </c>
       <c r="I38" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39">
-        <v>261138</v>
+        <v>261417</v>
       </c>
       <c r="B39" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C39">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D39" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="E39" t="s">
-        <v>11</v>
+        <v>172</v>
       </c>
       <c r="F39" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="G39" t="s">
-        <v>13</v>
+        <v>174</v>
+      </c>
+      <c r="I39" t="s">
+        <v>175</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40">
-        <v>261418</v>
+        <v>261138</v>
       </c>
       <c r="B40" t="s">
-        <v>164</v>
+        <v>176</v>
       </c>
       <c r="C40">
         <v>2</v>
       </c>
       <c r="D40" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="E40" t="s">
-        <v>160</v>
+        <v>11</v>
       </c>
       <c r="F40" t="s">
-        <v>168</v>
+        <v>178</v>
       </c>
       <c r="G40" t="s">
-        <v>162</v>
+        <v>13</v>
       </c>
       <c r="I40" t="s">
-        <v>169</v>
+        <v>179</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41">
-        <v>262426</v>
+        <v>261418</v>
       </c>
       <c r="B41" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="C41">
         <v>2</v>
       </c>
       <c r="D41" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="E41" t="s">
         <v>172</v>
       </c>
       <c r="F41" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
       <c r="G41" t="s">
         <v>174</v>
       </c>
-      <c r="H41" t="s">
-        <v>175</v>
+      <c r="I41" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42">
+        <v>262426</v>
+      </c>
+      <c r="B42" t="s">
+        <v>183</v>
+      </c>
+      <c r="C42">
+        <v>2</v>
+      </c>
+      <c r="D42" t="s">
+        <v>184</v>
+      </c>
+      <c r="E42" t="s">
+        <v>185</v>
+      </c>
+      <c r="F42" t="s">
+        <v>186</v>
+      </c>
+      <c r="G42" t="s">
+        <v>187</v>
+      </c>
+      <c r="H42" t="s">
+        <v>188</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">