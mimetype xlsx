--- v0 (2026-08-02)
+++ v1 (2026-10-03)
@@ -12,95 +12,95 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>CTL</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Počet dní</t>
   </si>
   <si>
     <t>Název</t>
   </si>
   <si>
     <t>Pořadatel</t>
   </si>
   <si>
     <t>Třídy</t>
   </si>
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Poznámka</t>
   </si>
   <si>
     <t>Noticeboard</t>
   </si>
   <si>
     <t>15.05.2026</t>
   </si>
   <si>
     <t>Kovářovský pohár</t>
   </si>
   <si>
     <t>Česká windsurfingová asociace - ČWA z.s.</t>
   </si>
   <si>
     <t>FOI-7P, SLF-7P, WIF-7P</t>
   </si>
   <si>
     <t>Lipno - Kovářov</t>
   </si>
   <si>
-    <t>Závod zrušen rozhodnutím pořadatele pro špatnou větrnou předpověď.</t>
+    <t>Závod zrušen rozhodnutím pořadatele pro špatnou větrnou předpověď. Koeficienty přeloženy na CTL 267024 a 267017.</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/267006</t>
   </si>
   <si>
     <t>16.05.2026</t>
   </si>
   <si>
     <t>Věstonická Venuše</t>
   </si>
   <si>
     <t>YachtClub Dyje z.s.</t>
   </si>
   <si>
     <t>T93-7P, Rac-7P, SLF-7P, SLW-1MI</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/262113</t>
   </si>
   <si>
     <t>22.05.2026</t>
   </si>
@@ -140,57 +140,69 @@
   <si>
     <t>Změna termínu a místa konání.</t>
   </si>
   <si>
     <t>18.07.2026</t>
   </si>
   <si>
     <t>Slalom open a Wing Foil</t>
   </si>
   <si>
     <t>SLF-8vc, SLW-1MI, SLT-1MI</t>
   </si>
   <si>
     <t>Viganj (CRO)</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/267011</t>
   </si>
   <si>
     <t>05.09.2026</t>
   </si>
   <si>
     <t>Vítr z vinohradů</t>
   </si>
   <si>
-    <t>26.09.2026</t>
+    <t>Pro lodní třídy slalom Funboard a Wingfoil slalom závod zrušen pro špatnou větrnou předpověď.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262157</t>
+  </si>
+  <si>
+    <t>19.09.2026</t>
   </si>
   <si>
     <t>ČP Slalom 7 + WING</t>
   </si>
   <si>
-    <t>SLF-1MI, WIF-7P</t>
+    <t>SLW-1MI, SLF-7P</t>
+  </si>
+  <si>
+    <t>POZOR, změna termínu!!! Koeficienty přeloženy z CTL 267006.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/267017</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -712,72 +724,84 @@
         <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>262157</v>
       </c>
       <c r="B8" t="s">
         <v>40</v>
       </c>
       <c r="C8">
         <v>2</v>
       </c>
       <c r="D8" t="s">
         <v>41</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
+      <c r="H8" t="s">
+        <v>42</v>
+      </c>
+      <c r="I8" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>267017</v>
       </c>
       <c r="B9" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C9">
         <v>3</v>
       </c>
       <c r="D9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G9" t="s">
         <v>29</v>
+      </c>
+      <c r="H9" t="s">
+        <v>47</v>
+      </c>
+      <c r="I9" t="s">
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">