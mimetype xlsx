--- v0 (2026-07-26)
+++ v1 (2026-09-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="298">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="346">
   <si>
     <t>CTL</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Počet dní</t>
   </si>
   <si>
     <t>Název</t>
   </si>
   <si>
     <t>Pořadatel</t>
   </si>
   <si>
     <t>Třídy</t>
   </si>
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Poznámka</t>
   </si>
   <si>
@@ -590,360 +590,504 @@
   <si>
     <t>OT-1MI, FD-7P, Fin-3M, Fin-4K, Fb-4K, Fb-2KP, Kaj-2KP, Fin-2KP, RsT-2KP, RsF-2KP</t>
   </si>
   <si>
     <t>Slezská Harta</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/262414</t>
   </si>
   <si>
     <t>12.07.2026</t>
   </si>
   <si>
     <t>Nedělní rejs II</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/262135</t>
   </si>
   <si>
     <t>15.07.2026</t>
   </si>
   <si>
     <t>Prýgl rejs 13</t>
   </si>
   <si>
+    <t>Závod se neuskutečnil pro malý počet přihlášených lodí.</t>
+  </si>
+  <si>
     <t>https://www.sailing.cz/noticeboard/262136</t>
   </si>
   <si>
     <t>Pražský Točák XVI.</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261123</t>
   </si>
   <si>
     <t>17.07.2026</t>
   </si>
   <si>
+    <t>137. Travemünder Woche 2026</t>
+  </si>
+  <si>
+    <t>Travemünder Woche</t>
+  </si>
+  <si>
+    <t>RsF-24msJ, RTS-24msJ, RA7-24me, RA6-24me, RA9-24me, RS7-24me, Rs5-24me, OT-24me</t>
+  </si>
+  <si>
+    <t>Travemünde, Nemecko</t>
+  </si>
+  <si>
     <t>Polský pohár FD</t>
   </si>
   <si>
     <t>ALT Flying Dutchman, z.s.</t>
   </si>
   <si>
     <t>FD-7P, Fin-3M, Fb-1MI, OT-1MI</t>
   </si>
   <si>
     <t>Otmuchóv (POL)</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/267010</t>
   </si>
   <si>
     <t>22.07.2026</t>
   </si>
   <si>
     <t>Pražský Točák XVII.</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261124</t>
   </si>
   <si>
     <t>Prýgl rejs 14</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/262138</t>
   </si>
   <si>
     <t>26.07.2026</t>
   </si>
   <si>
     <t>Nedělní rejs III</t>
   </si>
   <si>
     <t>29.07.2026</t>
   </si>
   <si>
     <t>Pražský Točák XVIII.</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261125</t>
   </si>
   <si>
     <t>Prýgl rejs 15</t>
   </si>
   <si>
+    <t>01.08.2026</t>
+  </si>
+  <si>
+    <t>CAT - Event</t>
+  </si>
+  <si>
+    <t>SCTWV Achensee</t>
+  </si>
+  <si>
+    <t>Tor-4, OT-4</t>
+  </si>
+  <si>
+    <t>Achensee-Rakousko</t>
+  </si>
+  <si>
     <t>05.08.2026</t>
   </si>
   <si>
     <t>Pražský Točák XIX.</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261126</t>
   </si>
   <si>
     <t>Prýgl rejs 16</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/262143</t>
+  </si>
+  <si>
+    <t>07.08.2026</t>
+  </si>
+  <si>
+    <t>Mistrzostwa Polski katamaranów 2026</t>
+  </si>
+  <si>
+    <t>UKS Navigo</t>
+  </si>
+  <si>
+    <t>OT-12</t>
+  </si>
+  <si>
+    <t>Sopot</t>
+  </si>
+  <si>
     <t>09.08.2026</t>
   </si>
   <si>
     <t>Nedělní rejs IV</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/262145</t>
+  </si>
+  <si>
     <t>12.08.2026</t>
   </si>
   <si>
     <t>Pražský Točák XX.</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261127</t>
   </si>
   <si>
     <t>Prýgl rejs 17</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/262146</t>
+  </si>
+  <si>
     <t>15.08.2026</t>
   </si>
   <si>
+    <t>Klubové přebory</t>
+  </si>
+  <si>
+    <t>Yacht Club Regent</t>
+  </si>
+  <si>
+    <t>Regent</t>
+  </si>
+  <si>
     <t>Katamarány na Nechranicích</t>
   </si>
   <si>
     <t>Yacht Club Nechranice</t>
   </si>
   <si>
-    <t>OT-1MI, Tor-7P, CaO-1MI</t>
+    <t>Fb-3C, Tor-7P, CaO-1MI, OT-1MI</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
+    <t>Koef. C-3 lt. FB přesunut z CTL 261312.</t>
+  </si>
+  <si>
     <t>https://www.sailing.cz/noticeboard/261613</t>
   </si>
   <si>
-    <t>Klubové přebory</t>
-[...5 lines deleted...]
-    <t>Regent</t>
+    <t>18.08.2026</t>
+  </si>
+  <si>
+    <t>Heinz Ketler Cup 2026</t>
+  </si>
+  <si>
+    <t>Wir sind Wir</t>
+  </si>
+  <si>
+    <t>OT-4</t>
+  </si>
+  <si>
+    <t>Sassnitz</t>
   </si>
   <si>
     <t>19.08.2026</t>
   </si>
   <si>
     <t>Pražský Točák XXI.</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261128</t>
   </si>
   <si>
     <t>Prýgl rejs 18</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/262148</t>
+  </si>
+  <si>
     <t>23.08.2026</t>
   </si>
   <si>
     <t>Nedělní rejs V</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/262151</t>
+  </si>
+  <si>
     <t>26.08.2026</t>
   </si>
   <si>
     <t>Pražský Točák XXII.</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261129</t>
   </si>
   <si>
     <t>Prýgl rejs 19</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/262152</t>
+  </si>
+  <si>
     <t>29.08.2026</t>
   </si>
   <si>
     <t>Handicap Cup</t>
   </si>
   <si>
     <t>OTH-4K</t>
   </si>
   <si>
+    <t>Závod zrušen pořadatelem pro nedostatek přihlášených lodí.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262153</t>
+  </si>
+  <si>
+    <t>German Open SV/14</t>
+  </si>
+  <si>
+    <t>Norddeutscher Regatta Verein r.V.</t>
+  </si>
+  <si>
+    <t>Schöne Aussicht 37, Hamburg</t>
+  </si>
+  <si>
     <t>02.09.2026</t>
   </si>
   <si>
+    <t>Prýgl rejs 20</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262155</t>
+  </si>
+  <si>
     <t>Pražský Točák XXIII.</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261130</t>
   </si>
   <si>
-    <t>Prýgl rejs 20</t>
+    <t>04.09.2026</t>
+  </si>
+  <si>
+    <t>4 Nations Cup (Mistrovství GER, BEL, GBR, NED)</t>
+  </si>
+  <si>
+    <t>Hellecat</t>
+  </si>
+  <si>
+    <t>Hellevoetsluis</t>
   </si>
   <si>
     <t>05.09.2026</t>
   </si>
   <si>
     <t>Slezská regata</t>
   </si>
   <si>
+    <t>Závod z technických důvodů zrušen.</t>
+  </si>
+  <si>
     <t>Regata Oty Riedela - Církvice</t>
   </si>
   <si>
     <t>Kaj-2KP, OT-1MI</t>
   </si>
   <si>
     <t>08.09.2026</t>
   </si>
   <si>
     <t>Vesele ve škole</t>
   </si>
   <si>
     <t>09.09.2026</t>
   </si>
   <si>
     <t>Pražský Točák XXIV.</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261131</t>
   </si>
   <si>
     <t>Prýgl rejs 21</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/262158</t>
+  </si>
+  <si>
+    <t>11.09.2026</t>
+  </si>
+  <si>
+    <t>Alp Trophy Longtze</t>
+  </si>
+  <si>
+    <t>Fraglia Vela Riva</t>
+  </si>
+  <si>
+    <t>Itálie</t>
+  </si>
+  <si>
     <t>12.09.2026</t>
   </si>
   <si>
     <t>Hrádecký trojúhelník</t>
   </si>
   <si>
     <t>Jachetní klub Kristýna Hrádek nad Nisou, z.s.</t>
   </si>
   <si>
     <t>Q-1MI, OT-1MI, T93-1MI</t>
   </si>
   <si>
     <t>Kristýna</t>
   </si>
   <si>
     <t>13.09.2026</t>
   </si>
   <si>
     <t>Nedělní rejs VI</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/262161</t>
+  </si>
+  <si>
     <t>16.09.2026</t>
   </si>
   <si>
     <t>Pražský Točák XXV.</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261132</t>
   </si>
   <si>
     <t>Prýgl rejs 22</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/262162</t>
+  </si>
+  <si>
     <t>22.09.2026</t>
   </si>
   <si>
     <t>O cenu mrože</t>
   </si>
   <si>
     <t>23.09.2026</t>
   </si>
   <si>
     <t>Pražský Točák XXVI.</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261133</t>
   </si>
   <si>
     <t>Prýgl rejs 23</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/262164</t>
+  </si>
+  <si>
     <t>26.09.2026</t>
   </si>
   <si>
     <t>Těrlická regata</t>
   </si>
   <si>
     <t>30.09.2026</t>
   </si>
   <si>
     <t>Pražský Točák XXVII.</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261134</t>
   </si>
   <si>
     <t>Prýgl rejs 24</t>
   </si>
   <si>
     <t>02.10.2026</t>
   </si>
   <si>
     <t>O cenu ledního medvídka</t>
   </si>
   <si>
     <t>03.10.2026</t>
   </si>
   <si>
     <t>Jachtařské rozloučení s Neptunem</t>
   </si>
   <si>
     <t>Kaj-4K, OTH-1MI, Kaj-2KP</t>
   </si>
   <si>
     <t>07.10.2026</t>
   </si>
   <si>
     <t>Prýgl rejs 25</t>
   </si>
   <si>
     <t>10.10.2026</t>
   </si>
   <si>
     <t>Primátorský štít</t>
   </si>
   <si>
     <t>Cad-3C, IL6-3C, IL4-3C, Q-3C, Cad-4K, IL4-4K, Q-4K, RsF-4K, RsF-2KP, Cad-2KP, Q-2KP, IL4-2KP, Kaj-1MI, OT-1MI, RsF-1MI</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/261137</t>
+  </si>
+  <si>
     <t>14.10.2026</t>
   </si>
   <si>
     <t>Prýgl rejs 26</t>
   </si>
   <si>
     <t>17.10.2026</t>
   </si>
   <si>
     <t>Modrá stuha Vltavy</t>
   </si>
   <si>
     <t>Cad-2KP, IL4-2KP, Q-2KP, RsF-2KP, Kaj-1MI, OT-1MI</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261138</t>
   </si>
   <si>
     <t>24.10.2026</t>
   </si>
   <si>
     <t>Modrá stuha</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1253,51 +1397,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I104"/>
+  <dimension ref="A1:I111"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2757,1108 +2901,1323 @@
         <v>189</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60">
         <v>262136</v>
       </c>
       <c r="B60" t="s">
         <v>190</v>
       </c>
       <c r="C60">
         <v>1</v>
       </c>
       <c r="D60" t="s">
         <v>191</v>
       </c>
       <c r="E60" t="s">
         <v>77</v>
       </c>
       <c r="F60" t="s">
         <v>12</v>
       </c>
       <c r="G60" t="s">
         <v>21</v>
       </c>
+      <c r="H60" t="s">
+        <v>192</v>
+      </c>
       <c r="I60" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61">
         <v>261123</v>
       </c>
       <c r="B61" t="s">
         <v>190</v>
       </c>
       <c r="C61">
         <v>1</v>
       </c>
       <c r="D61" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E61" t="s">
         <v>45</v>
       </c>
       <c r="F61" t="s">
         <v>12</v>
       </c>
       <c r="G61" t="s">
         <v>46</v>
       </c>
       <c r="I61" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62">
-        <v>267010</v>
+        <v>264013</v>
       </c>
       <c r="B62" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C62">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="D62" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E62" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="F62" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="G62" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="I62" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63">
-        <v>261124</v>
+        <v>267010</v>
       </c>
       <c r="B63" t="s">
+        <v>196</v>
+      </c>
+      <c r="C63">
+        <v>3</v>
+      </c>
+      <c r="D63" t="s">
         <v>201</v>
       </c>
-      <c r="C63">
-[...2 lines deleted...]
-      <c r="D63" t="s">
+      <c r="E63" t="s">
         <v>202</v>
       </c>
-      <c r="E63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F63" t="s">
-        <v>12</v>
+        <v>203</v>
       </c>
       <c r="G63" t="s">
-        <v>46</v>
+        <v>204</v>
       </c>
       <c r="I63" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64">
-        <v>262138</v>
+        <v>261124</v>
       </c>
       <c r="B64" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="C64">
         <v>1</v>
       </c>
       <c r="D64" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E64" t="s">
-        <v>77</v>
+        <v>45</v>
       </c>
       <c r="F64" t="s">
         <v>12</v>
       </c>
       <c r="G64" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="I64" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65">
-        <v>262140</v>
+        <v>262138</v>
       </c>
       <c r="B65" t="s">
         <v>206</v>
       </c>
       <c r="C65">
         <v>1</v>
       </c>
       <c r="D65" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="E65" t="s">
         <v>77</v>
       </c>
       <c r="F65" t="s">
-        <v>118</v>
+        <v>12</v>
       </c>
       <c r="G65" t="s">
         <v>21</v>
       </c>
+      <c r="I65" t="s">
+        <v>210</v>
+      </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66">
-        <v>261125</v>
+        <v>262140</v>
       </c>
       <c r="B66" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="C66">
         <v>1</v>
       </c>
       <c r="D66" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="E66" t="s">
-        <v>45</v>
+        <v>77</v>
       </c>
       <c r="F66" t="s">
-        <v>12</v>
+        <v>118</v>
       </c>
       <c r="G66" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>21</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67">
-        <v>262141</v>
+        <v>261125</v>
       </c>
       <c r="B67" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="C67">
         <v>1</v>
       </c>
       <c r="D67" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="E67" t="s">
-        <v>77</v>
+        <v>45</v>
       </c>
       <c r="F67" t="s">
         <v>12</v>
       </c>
       <c r="G67" t="s">
-        <v>21</v>
+        <v>46</v>
+      </c>
+      <c r="I67" t="s">
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68">
-        <v>261126</v>
+        <v>262141</v>
       </c>
       <c r="B68" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C68">
         <v>1</v>
       </c>
       <c r="D68" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="E68" t="s">
-        <v>45</v>
+        <v>77</v>
       </c>
       <c r="F68" t="s">
         <v>12</v>
       </c>
       <c r="G68" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>21</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69">
-        <v>262143</v>
+        <v>264092</v>
       </c>
       <c r="B69" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="C69">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D69" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="E69" t="s">
-        <v>77</v>
+        <v>219</v>
       </c>
       <c r="F69" t="s">
-        <v>12</v>
+        <v>220</v>
       </c>
       <c r="G69" t="s">
-        <v>21</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70">
-        <v>262145</v>
+        <v>261126</v>
       </c>
       <c r="B70" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="C70">
         <v>1</v>
       </c>
       <c r="D70" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="E70" t="s">
-        <v>77</v>
+        <v>45</v>
       </c>
       <c r="F70" t="s">
-        <v>118</v>
+        <v>12</v>
       </c>
       <c r="G70" t="s">
-        <v>21</v>
+        <v>46</v>
+      </c>
+      <c r="I70" t="s">
+        <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71">
-        <v>261127</v>
+        <v>262143</v>
       </c>
       <c r="B71" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="C71">
         <v>1</v>
       </c>
       <c r="D71" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="E71" t="s">
-        <v>45</v>
+        <v>77</v>
       </c>
       <c r="F71" t="s">
         <v>12</v>
       </c>
       <c r="G71" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="I71" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72">
-        <v>262146</v>
+        <v>264095</v>
       </c>
       <c r="B72" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
       <c r="C72">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D72" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="E72" t="s">
-        <v>77</v>
+        <v>229</v>
       </c>
       <c r="F72" t="s">
-        <v>12</v>
+        <v>230</v>
       </c>
       <c r="G72" t="s">
-        <v>21</v>
+        <v>231</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73">
-        <v>261613</v>
+        <v>262145</v>
       </c>
       <c r="B73" t="s">
-        <v>222</v>
+        <v>232</v>
       </c>
       <c r="C73">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D73" t="s">
-        <v>223</v>
+        <v>233</v>
       </c>
       <c r="E73" t="s">
-        <v>224</v>
+        <v>77</v>
       </c>
       <c r="F73" t="s">
-        <v>225</v>
+        <v>118</v>
       </c>
       <c r="G73" t="s">
-        <v>226</v>
+        <v>21</v>
       </c>
       <c r="I73" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74">
-        <v>261508</v>
+        <v>261127</v>
       </c>
       <c r="B74" t="s">
-        <v>222</v>
+        <v>235</v>
       </c>
       <c r="C74">
         <v>1</v>
       </c>
       <c r="D74" t="s">
-        <v>228</v>
+        <v>236</v>
       </c>
       <c r="E74" t="s">
-        <v>229</v>
+        <v>45</v>
       </c>
       <c r="F74" t="s">
         <v>12</v>
       </c>
       <c r="G74" t="s">
-        <v>230</v>
+        <v>46</v>
+      </c>
+      <c r="I74" t="s">
+        <v>237</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75">
-        <v>261128</v>
+        <v>262146</v>
       </c>
       <c r="B75" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="C75">
         <v>1</v>
       </c>
       <c r="D75" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="E75" t="s">
-        <v>45</v>
+        <v>77</v>
       </c>
       <c r="F75" t="s">
         <v>12</v>
       </c>
       <c r="G75" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="I75" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76">
-        <v>262148</v>
+        <v>261508</v>
       </c>
       <c r="B76" t="s">
-        <v>231</v>
+        <v>240</v>
       </c>
       <c r="C76">
         <v>1</v>
       </c>
       <c r="D76" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="E76" t="s">
-        <v>77</v>
+        <v>242</v>
       </c>
       <c r="F76" t="s">
         <v>12</v>
       </c>
       <c r="G76" t="s">
-        <v>21</v>
+        <v>243</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77">
-        <v>262151</v>
+        <v>261613</v>
       </c>
       <c r="B77" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="C77">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D77" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="E77" t="s">
-        <v>77</v>
+        <v>245</v>
       </c>
       <c r="F77" t="s">
-        <v>118</v>
+        <v>246</v>
       </c>
       <c r="G77" t="s">
-        <v>21</v>
+        <v>247</v>
+      </c>
+      <c r="H77" t="s">
+        <v>248</v>
+      </c>
+      <c r="I77" t="s">
+        <v>249</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78">
-        <v>261129</v>
+        <v>264101</v>
       </c>
       <c r="B78" t="s">
-        <v>237</v>
+        <v>250</v>
       </c>
       <c r="C78">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D78" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
       <c r="E78" t="s">
-        <v>45</v>
+        <v>252</v>
       </c>
       <c r="F78" t="s">
-        <v>12</v>
+        <v>253</v>
       </c>
       <c r="G78" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>254</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79">
-        <v>262152</v>
+        <v>261128</v>
       </c>
       <c r="B79" t="s">
-        <v>237</v>
+        <v>255</v>
       </c>
       <c r="C79">
         <v>1</v>
       </c>
       <c r="D79" t="s">
-        <v>240</v>
+        <v>256</v>
       </c>
       <c r="E79" t="s">
-        <v>77</v>
+        <v>45</v>
       </c>
       <c r="F79" t="s">
         <v>12</v>
       </c>
       <c r="G79" t="s">
-        <v>21</v>
+        <v>46</v>
+      </c>
+      <c r="I79" t="s">
+        <v>257</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80">
-        <v>262153</v>
+        <v>262148</v>
       </c>
       <c r="B80" t="s">
-        <v>241</v>
+        <v>255</v>
       </c>
       <c r="C80">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D80" t="s">
-        <v>242</v>
+        <v>258</v>
       </c>
       <c r="E80" t="s">
         <v>77</v>
       </c>
       <c r="F80" t="s">
-        <v>243</v>
+        <v>12</v>
       </c>
       <c r="G80" t="s">
         <v>21</v>
       </c>
+      <c r="I80" t="s">
+        <v>259</v>
+      </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81">
-        <v>261130</v>
+        <v>262151</v>
       </c>
       <c r="B81" t="s">
-        <v>244</v>
+        <v>260</v>
       </c>
       <c r="C81">
         <v>1</v>
       </c>
       <c r="D81" t="s">
-        <v>245</v>
+        <v>261</v>
       </c>
       <c r="E81" t="s">
-        <v>45</v>
+        <v>77</v>
       </c>
       <c r="F81" t="s">
-        <v>12</v>
+        <v>118</v>
       </c>
       <c r="G81" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="I81" t="s">
-        <v>246</v>
+        <v>262</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82">
-        <v>262155</v>
+        <v>261129</v>
       </c>
       <c r="B82" t="s">
-        <v>244</v>
+        <v>263</v>
       </c>
       <c r="C82">
         <v>1</v>
       </c>
       <c r="D82" t="s">
-        <v>247</v>
+        <v>264</v>
       </c>
       <c r="E82" t="s">
-        <v>77</v>
+        <v>45</v>
       </c>
       <c r="F82" t="s">
         <v>12</v>
       </c>
       <c r="G82" t="s">
-        <v>21</v>
+        <v>46</v>
+      </c>
+      <c r="I82" t="s">
+        <v>265</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83">
-        <v>262418</v>
+        <v>262152</v>
       </c>
       <c r="B83" t="s">
-        <v>248</v>
+        <v>263</v>
       </c>
       <c r="C83">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D83" t="s">
-        <v>249</v>
+        <v>266</v>
       </c>
       <c r="E83" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="F83" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="G83" t="s">
-        <v>68</v>
+        <v>21</v>
+      </c>
+      <c r="I83" t="s">
+        <v>267</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84">
-        <v>261627</v>
+        <v>262153</v>
       </c>
       <c r="B84" t="s">
-        <v>248</v>
+        <v>268</v>
       </c>
       <c r="C84">
         <v>2</v>
       </c>
       <c r="D84" t="s">
-        <v>250</v>
+        <v>269</v>
       </c>
       <c r="E84" t="s">
-        <v>113</v>
+        <v>77</v>
       </c>
       <c r="F84" t="s">
-        <v>251</v>
+        <v>270</v>
       </c>
       <c r="G84" t="s">
-        <v>115</v>
+        <v>21</v>
+      </c>
+      <c r="H84" t="s">
+        <v>271</v>
+      </c>
+      <c r="I84" t="s">
+        <v>272</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85">
-        <v>262419</v>
+        <v>264106</v>
       </c>
       <c r="B85" t="s">
-        <v>252</v>
+        <v>268</v>
       </c>
       <c r="C85">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D85" t="s">
+        <v>273</v>
+      </c>
+      <c r="E85" t="s">
+        <v>274</v>
+      </c>
+      <c r="F85" t="s">
         <v>253</v>
       </c>
-      <c r="E85" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G85" t="s">
-        <v>68</v>
+        <v>275</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86">
-        <v>261131</v>
+        <v>262155</v>
       </c>
       <c r="B86" t="s">
-        <v>254</v>
+        <v>276</v>
       </c>
       <c r="C86">
         <v>1</v>
       </c>
       <c r="D86" t="s">
-        <v>255</v>
+        <v>277</v>
       </c>
       <c r="E86" t="s">
-        <v>45</v>
+        <v>77</v>
       </c>
       <c r="F86" t="s">
         <v>12</v>
       </c>
       <c r="G86" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="I86" t="s">
-        <v>256</v>
+        <v>278</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87">
-        <v>262158</v>
+        <v>261130</v>
       </c>
       <c r="B87" t="s">
-        <v>254</v>
+        <v>276</v>
       </c>
       <c r="C87">
         <v>1</v>
       </c>
       <c r="D87" t="s">
-        <v>257</v>
+        <v>279</v>
       </c>
       <c r="E87" t="s">
-        <v>77</v>
+        <v>45</v>
       </c>
       <c r="F87" t="s">
         <v>12</v>
       </c>
       <c r="G87" t="s">
-        <v>21</v>
+        <v>46</v>
+      </c>
+      <c r="I87" t="s">
+        <v>280</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88">
-        <v>261714</v>
+        <v>264112</v>
       </c>
       <c r="B88" t="s">
-        <v>258</v>
+        <v>281</v>
       </c>
       <c r="C88">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D88" t="s">
-        <v>259</v>
+        <v>282</v>
       </c>
       <c r="E88" t="s">
-        <v>260</v>
+        <v>283</v>
       </c>
       <c r="F88" t="s">
-        <v>261</v>
+        <v>230</v>
       </c>
       <c r="G88" t="s">
-        <v>262</v>
+        <v>284</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89">
-        <v>262161</v>
+        <v>262418</v>
       </c>
       <c r="B89" t="s">
-        <v>263</v>
+        <v>285</v>
       </c>
       <c r="C89">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D89" t="s">
-        <v>264</v>
+        <v>286</v>
       </c>
       <c r="E89" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="F89" t="s">
-        <v>118</v>
+        <v>99</v>
       </c>
       <c r="G89" t="s">
-        <v>21</v>
+        <v>68</v>
+      </c>
+      <c r="H89" t="s">
+        <v>287</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90">
-        <v>261132</v>
+        <v>261627</v>
       </c>
       <c r="B90" t="s">
-        <v>265</v>
+        <v>285</v>
       </c>
       <c r="C90">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D90" t="s">
-        <v>266</v>
+        <v>288</v>
       </c>
       <c r="E90" t="s">
-        <v>45</v>
+        <v>113</v>
       </c>
       <c r="F90" t="s">
-        <v>12</v>
+        <v>289</v>
       </c>
       <c r="G90" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>115</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91">
-        <v>262162</v>
+        <v>262419</v>
       </c>
       <c r="B91" t="s">
-        <v>265</v>
+        <v>290</v>
       </c>
       <c r="C91">
         <v>1</v>
       </c>
       <c r="D91" t="s">
-        <v>268</v>
+        <v>291</v>
       </c>
       <c r="E91" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="F91" t="s">
-        <v>12</v>
+        <v>67</v>
       </c>
       <c r="G91" t="s">
-        <v>21</v>
+        <v>68</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92">
-        <v>262421</v>
+        <v>261131</v>
       </c>
       <c r="B92" t="s">
-        <v>269</v>
+        <v>292</v>
       </c>
       <c r="C92">
         <v>1</v>
       </c>
       <c r="D92" t="s">
-        <v>270</v>
+        <v>293</v>
       </c>
       <c r="E92" t="s">
-        <v>66</v>
+        <v>45</v>
       </c>
       <c r="F92" t="s">
-        <v>67</v>
+        <v>12</v>
       </c>
       <c r="G92" t="s">
-        <v>68</v>
+        <v>46</v>
+      </c>
+      <c r="I92" t="s">
+        <v>294</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93">
-        <v>261133</v>
+        <v>262158</v>
       </c>
       <c r="B93" t="s">
-        <v>271</v>
+        <v>292</v>
       </c>
       <c r="C93">
         <v>1</v>
       </c>
       <c r="D93" t="s">
-        <v>272</v>
+        <v>295</v>
       </c>
       <c r="E93" t="s">
-        <v>45</v>
+        <v>77</v>
       </c>
       <c r="F93" t="s">
         <v>12</v>
       </c>
       <c r="G93" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="I93" t="s">
-        <v>273</v>
+        <v>296</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94">
-        <v>262164</v>
+        <v>264117</v>
       </c>
       <c r="B94" t="s">
-        <v>271</v>
+        <v>297</v>
       </c>
       <c r="C94">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D94" t="s">
-        <v>274</v>
+        <v>298</v>
       </c>
       <c r="E94" t="s">
-        <v>77</v>
+        <v>299</v>
       </c>
       <c r="F94" t="s">
-        <v>12</v>
+        <v>253</v>
       </c>
       <c r="G94" t="s">
-        <v>21</v>
+        <v>300</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95">
-        <v>262422</v>
+        <v>261714</v>
       </c>
       <c r="B95" t="s">
-        <v>275</v>
+        <v>301</v>
       </c>
       <c r="C95">
         <v>2</v>
       </c>
       <c r="D95" t="s">
-        <v>276</v>
+        <v>302</v>
       </c>
       <c r="E95" t="s">
-        <v>66</v>
+        <v>303</v>
       </c>
       <c r="F95" t="s">
-        <v>99</v>
+        <v>304</v>
       </c>
       <c r="G95" t="s">
-        <v>68</v>
+        <v>305</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96">
-        <v>261134</v>
+        <v>262161</v>
       </c>
       <c r="B96" t="s">
-        <v>277</v>
+        <v>306</v>
       </c>
       <c r="C96">
         <v>1</v>
       </c>
       <c r="D96" t="s">
-        <v>278</v>
+        <v>307</v>
       </c>
       <c r="E96" t="s">
-        <v>45</v>
+        <v>77</v>
       </c>
       <c r="F96" t="s">
-        <v>12</v>
+        <v>118</v>
       </c>
       <c r="G96" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="I96" t="s">
-        <v>279</v>
+        <v>308</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97">
-        <v>262167</v>
+        <v>261132</v>
       </c>
       <c r="B97" t="s">
-        <v>277</v>
+        <v>309</v>
       </c>
       <c r="C97">
         <v>1</v>
       </c>
       <c r="D97" t="s">
-        <v>280</v>
+        <v>310</v>
       </c>
       <c r="E97" t="s">
-        <v>77</v>
+        <v>45</v>
       </c>
       <c r="F97" t="s">
         <v>12</v>
       </c>
       <c r="G97" t="s">
-        <v>21</v>
+        <v>46</v>
+      </c>
+      <c r="I97" t="s">
+        <v>311</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98">
-        <v>262423</v>
+        <v>262162</v>
       </c>
       <c r="B98" t="s">
-        <v>281</v>
+        <v>309</v>
       </c>
       <c r="C98">
         <v>1</v>
       </c>
       <c r="D98" t="s">
-        <v>282</v>
+        <v>312</v>
       </c>
       <c r="E98" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="F98" t="s">
-        <v>67</v>
+        <v>12</v>
       </c>
       <c r="G98" t="s">
-        <v>68</v>
+        <v>21</v>
+      </c>
+      <c r="I98" t="s">
+        <v>313</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99">
-        <v>262424</v>
+        <v>262421</v>
       </c>
       <c r="B99" t="s">
-        <v>283</v>
+        <v>314</v>
       </c>
       <c r="C99">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D99" t="s">
-        <v>284</v>
+        <v>315</v>
       </c>
       <c r="E99" t="s">
         <v>66</v>
       </c>
       <c r="F99" t="s">
-        <v>285</v>
+        <v>67</v>
       </c>
       <c r="G99" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100">
-        <v>262170</v>
+        <v>261133</v>
       </c>
       <c r="B100" t="s">
-        <v>286</v>
+        <v>316</v>
       </c>
       <c r="C100">
         <v>1</v>
       </c>
       <c r="D100" t="s">
-        <v>287</v>
+        <v>317</v>
       </c>
       <c r="E100" t="s">
-        <v>77</v>
+        <v>45</v>
       </c>
       <c r="F100" t="s">
         <v>12</v>
       </c>
       <c r="G100" t="s">
-        <v>21</v>
+        <v>46</v>
+      </c>
+      <c r="I100" t="s">
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101">
-        <v>261137</v>
+        <v>262164</v>
       </c>
       <c r="B101" t="s">
-        <v>288</v>
+        <v>316</v>
       </c>
       <c r="C101">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D101" t="s">
-        <v>289</v>
+        <v>319</v>
       </c>
       <c r="E101" t="s">
-        <v>58</v>
+        <v>77</v>
       </c>
       <c r="F101" t="s">
-        <v>290</v>
+        <v>12</v>
       </c>
       <c r="G101" t="s">
-        <v>46</v>
+        <v>21</v>
+      </c>
+      <c r="I101" t="s">
+        <v>320</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102">
-        <v>262172</v>
+        <v>262422</v>
       </c>
       <c r="B102" t="s">
-        <v>291</v>
+        <v>321</v>
       </c>
       <c r="C102">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D102" t="s">
-        <v>292</v>
+        <v>322</v>
       </c>
       <c r="E102" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="F102" t="s">
-        <v>12</v>
+        <v>99</v>
       </c>
       <c r="G102" t="s">
-        <v>21</v>
+        <v>68</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103">
-        <v>261138</v>
+        <v>261134</v>
       </c>
       <c r="B103" t="s">
-        <v>293</v>
+        <v>323</v>
       </c>
       <c r="C103">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D103" t="s">
-        <v>294</v>
+        <v>324</v>
       </c>
       <c r="E103" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="F103" t="s">
-        <v>295</v>
+        <v>12</v>
       </c>
       <c r="G103" t="s">
         <v>46</v>
       </c>
+      <c r="I103" t="s">
+        <v>325</v>
+      </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104">
-        <v>262174</v>
+        <v>262167</v>
       </c>
       <c r="B104" t="s">
-        <v>296</v>
+        <v>323</v>
       </c>
       <c r="C104">
         <v>1</v>
       </c>
       <c r="D104" t="s">
-        <v>297</v>
+        <v>326</v>
       </c>
       <c r="E104" t="s">
         <v>77</v>
       </c>
       <c r="F104" t="s">
         <v>12</v>
       </c>
       <c r="G104" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9">
+      <c r="A105">
+        <v>262423</v>
+      </c>
+      <c r="B105" t="s">
+        <v>327</v>
+      </c>
+      <c r="C105">
+        <v>1</v>
+      </c>
+      <c r="D105" t="s">
+        <v>328</v>
+      </c>
+      <c r="E105" t="s">
+        <v>66</v>
+      </c>
+      <c r="F105" t="s">
+        <v>67</v>
+      </c>
+      <c r="G105" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9">
+      <c r="A106">
+        <v>262424</v>
+      </c>
+      <c r="B106" t="s">
+        <v>329</v>
+      </c>
+      <c r="C106">
+        <v>2</v>
+      </c>
+      <c r="D106" t="s">
+        <v>330</v>
+      </c>
+      <c r="E106" t="s">
+        <v>66</v>
+      </c>
+      <c r="F106" t="s">
+        <v>331</v>
+      </c>
+      <c r="G106" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9">
+      <c r="A107">
+        <v>262170</v>
+      </c>
+      <c r="B107" t="s">
+        <v>332</v>
+      </c>
+      <c r="C107">
+        <v>1</v>
+      </c>
+      <c r="D107" t="s">
+        <v>333</v>
+      </c>
+      <c r="E107" t="s">
+        <v>77</v>
+      </c>
+      <c r="F107" t="s">
+        <v>12</v>
+      </c>
+      <c r="G107" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9">
+      <c r="A108">
+        <v>261137</v>
+      </c>
+      <c r="B108" t="s">
+        <v>334</v>
+      </c>
+      <c r="C108">
+        <v>2</v>
+      </c>
+      <c r="D108" t="s">
+        <v>335</v>
+      </c>
+      <c r="E108" t="s">
+        <v>58</v>
+      </c>
+      <c r="F108" t="s">
+        <v>336</v>
+      </c>
+      <c r="G108" t="s">
+        <v>46</v>
+      </c>
+      <c r="I108" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9">
+      <c r="A109">
+        <v>262172</v>
+      </c>
+      <c r="B109" t="s">
+        <v>338</v>
+      </c>
+      <c r="C109">
+        <v>1</v>
+      </c>
+      <c r="D109" t="s">
+        <v>339</v>
+      </c>
+      <c r="E109" t="s">
+        <v>77</v>
+      </c>
+      <c r="F109" t="s">
+        <v>12</v>
+      </c>
+      <c r="G109" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9">
+      <c r="A110">
+        <v>261138</v>
+      </c>
+      <c r="B110" t="s">
+        <v>340</v>
+      </c>
+      <c r="C110">
+        <v>2</v>
+      </c>
+      <c r="D110" t="s">
+        <v>341</v>
+      </c>
+      <c r="E110" t="s">
+        <v>58</v>
+      </c>
+      <c r="F110" t="s">
+        <v>342</v>
+      </c>
+      <c r="G110" t="s">
+        <v>46</v>
+      </c>
+      <c r="I110" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9">
+      <c r="A111">
+        <v>262174</v>
+      </c>
+      <c r="B111" t="s">
+        <v>344</v>
+      </c>
+      <c r="C111">
+        <v>1</v>
+      </c>
+      <c r="D111" t="s">
+        <v>345</v>
+      </c>
+      <c r="E111" t="s">
+        <v>77</v>
+      </c>
+      <c r="F111" t="s">
+        <v>12</v>
+      </c>
+      <c r="G111" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>