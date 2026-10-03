--- v0 (2026-08-02)
+++ v1 (2026-10-03)
@@ -12,79 +12,94 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="232">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="277">
   <si>
     <t>CTL</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Počet dní</t>
   </si>
   <si>
     <t>Název</t>
   </si>
   <si>
     <t>Pořadatel</t>
   </si>
   <si>
     <t>Třídy</t>
   </si>
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Poznámka</t>
   </si>
   <si>
     <t>Noticeboard</t>
   </si>
   <si>
+    <t>08.01.2026</t>
+  </si>
+  <si>
+    <t>33a Brasileiro da Classe ILCA 6 Masculino e feminino 2026</t>
+  </si>
+  <si>
+    <t>Iate Clube do Rio de Janeiro</t>
+  </si>
+  <si>
+    <t>IL6-8</t>
+  </si>
+  <si>
+    <t>Brasil</t>
+  </si>
+  <si>
     <t>17.01.2026</t>
   </si>
   <si>
     <t>2026 ILCA Under-21 World Championships</t>
   </si>
   <si>
     <t>International Laser Class Association (ILCA)</t>
   </si>
   <si>
     <t>IL6W-24msJ, IL7-24msJ</t>
   </si>
   <si>
     <t>Lanzarote, SPAIN</t>
   </si>
   <si>
     <t>14.02.2026</t>
   </si>
   <si>
     <t>52o Torneio Internacional de Vela do Carnaval</t>
   </si>
   <si>
     <t>CIMAV - Clube Internacional da Marina de Vilamoura</t>
   </si>
   <si>
     <t>Q-8, IL4-8, IL6-8</t>
@@ -542,201 +557,321 @@
   <si>
     <t>Oravská priehrada Námestovo</t>
   </si>
   <si>
     <t>25.07.2026</t>
   </si>
   <si>
     <t>Modrá stuha Plumlova</t>
   </si>
   <si>
     <t>JACHT KLUB Prostějov, spolek</t>
   </si>
   <si>
     <t>Q-2KP, IL4-3M, IL6-3M, Q-3M, Evr-4K</t>
   </si>
   <si>
     <t>Plumlov</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/262207</t>
   </si>
   <si>
     <t>01.08.2026</t>
   </si>
   <si>
+    <t>Regentský kapr</t>
+  </si>
+  <si>
+    <t>Yacht Club Regent</t>
+  </si>
+  <si>
+    <t>IL4-1MI, Q-2KP, Rac-2KP, IL6-1MI, IL7-1MI, Evr-1MI, Fin-1MI, 470-1MI</t>
+  </si>
+  <si>
+    <t>Regent</t>
+  </si>
+  <si>
+    <t>Koef. KP-2 lt. ILCA 4 přesunut na CTL 261507.</t>
+  </si>
+  <si>
     <t>Interpohár</t>
   </si>
   <si>
     <t>IL4-8mz, IL6-8mz, Q-8mz, IL6-2KP, Q-2KP</t>
   </si>
   <si>
     <t>Koef. KP-2 u lt. ILCA 4 přeložen na CTL 262413</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/262415</t>
   </si>
   <si>
-    <t>Regentský kapr</t>
-[...11 lines deleted...]
-    <t>Koef. KP-2 lt. ILCA 4 přesunut na CTL 261507.</t>
+    <t>11.08.2026</t>
+  </si>
+  <si>
+    <t>2026 ILCA 6 Youth World Championships</t>
+  </si>
+  <si>
+    <t>IL6W-24msJ, IL6M-24msJ</t>
+  </si>
+  <si>
+    <t>Denmark, Aarhus International Sailing Center</t>
   </si>
   <si>
     <t>15.08.2026</t>
   </si>
   <si>
     <t>Modrá Vlajka Seče</t>
   </si>
   <si>
     <t>Yacht Club Vysoké Mýto</t>
   </si>
   <si>
     <t>Evr-4K, Fin-4K, IL4-4K, IL6-4K, IL7-4K, Pir-4K, Q-2KP, RsF-2KP</t>
   </si>
   <si>
     <t>Seč</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/261904</t>
+  </si>
+  <si>
+    <t>29.08.2026</t>
+  </si>
+  <si>
+    <t>SNP Cup 2026</t>
+  </si>
+  <si>
+    <t>YC DYNAMO</t>
+  </si>
+  <si>
+    <t>420-4, IL6-4</t>
+  </si>
+  <si>
+    <t>VD Gabčíkovo, SK</t>
+  </si>
+  <si>
     <t>05.09.2026</t>
   </si>
   <si>
     <t>Podzimní Nechranice</t>
   </si>
   <si>
     <t>IL7-7P, Fb-7P, 420-8vc, Cad-7P, IL6-7P</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/261615</t>
+  </si>
+  <si>
+    <t>XXXII MIĘDZYNARODOWE REGATY &amp;quot;PUCHAR BESKIDÓW - INTERPUCHAR&amp;quot;</t>
+  </si>
+  <si>
+    <t>PERKOZ</t>
+  </si>
+  <si>
+    <t>IL4-7, IL6-4, Q-7</t>
+  </si>
+  <si>
+    <t>Zarzecze, Polska</t>
+  </si>
+  <si>
+    <t>2026 ILCA 6 Women&amp;#039;s World Championship</t>
+  </si>
+  <si>
+    <t>IL6W-75msOH</t>
+  </si>
+  <si>
+    <t>Dun Laoghaire, Irsko</t>
+  </si>
+  <si>
+    <t>11.09.2026</t>
+  </si>
+  <si>
+    <t>EurILCA EC Attersee</t>
+  </si>
+  <si>
+    <t>Union Yacht Club Attersee</t>
+  </si>
+  <si>
+    <t>IL4-8, IL6-8, IL7-7</t>
+  </si>
+  <si>
+    <t>Attersee, Rakousko</t>
+  </si>
+  <si>
     <t>12.09.2026</t>
   </si>
   <si>
     <t>Švestková regata</t>
   </si>
   <si>
     <t>Jachtklub Cheb, z.s.</t>
   </si>
   <si>
     <t>IL4-2KP, IL6-7P, IL7-7P, Evr-7P, IL4-3C, IL6-3C, Fb-3C, Fin-3C, IL6-4K, IL7-4K, Q-2KP</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>Koef. KP-2 lt. ILCA 4 přesunut z CTL 261505.</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/261507</t>
+  </si>
+  <si>
     <t>18.09.2026</t>
   </si>
   <si>
     <t>Modrý hrozen</t>
   </si>
   <si>
     <t>IL6-12mr</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/262163</t>
+  </si>
+  <si>
     <t>19.09.2026</t>
   </si>
   <si>
     <t>Podzimní Sokolská regata</t>
   </si>
   <si>
     <t>TJ Sokol Tovačov - oddíl jachtingu</t>
   </si>
   <si>
     <t>Q-2KP, Vau-7P, Q-4K, IL4-4K, IL6-4K</t>
   </si>
   <si>
     <t>Tovačov</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/262210</t>
+  </si>
+  <si>
+    <t>01.10.2026</t>
+  </si>
+  <si>
+    <t>2026 Europa Cup Croatia</t>
+  </si>
+  <si>
+    <t>EurILCA</t>
+  </si>
+  <si>
+    <t>IL4-7, IL6-7</t>
+  </si>
+  <si>
+    <t>Medulin, Croatia</t>
+  </si>
+  <si>
     <t>03.10.2026</t>
   </si>
   <si>
     <t>Memoriál Jana Sedláka</t>
   </si>
   <si>
     <t>RsV-7P, IL6-3M, IL4-3M, Q-2KP</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/262168</t>
+  </si>
+  <si>
     <t>07.10.2026</t>
   </si>
   <si>
     <t>Pohár JMK IV.</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/262169</t>
   </si>
   <si>
+    <t>09.10.2026</t>
+  </si>
+  <si>
+    <t>2026 ILCA U 21 Europeans and Open European Trophy</t>
+  </si>
+  <si>
+    <t>IL6W-18meJ, IL7-18meJ</t>
+  </si>
+  <si>
+    <t>Bodrum Spor Yelken, Turecko</t>
+  </si>
+  <si>
     <t>10.10.2026</t>
   </si>
   <si>
     <t>Primátorský štít</t>
   </si>
   <si>
     <t>Český Yacht Klub</t>
   </si>
   <si>
     <t>Cad-3C, IL6-3C, IL4-3C, Q-3C, Cad-4K, IL4-4K, Q-4K, RsF-4K, RsF-2KP, Cad-2KP, Q-2KP, IL4-2KP, Kaj-1MI, OT-1MI, RsF-1MI</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/261137</t>
+  </si>
+  <si>
     <t>Podzimní Labe</t>
   </si>
   <si>
-    <t>11.10.2026</t>
+    <t>O pohár pivovaru Kocour</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261716</t>
   </si>
   <si>
     <t>Hornická regata</t>
   </si>
   <si>
     <t>Yachtclub Baník Ostrava</t>
   </si>
   <si>
-    <t>Q-3M, Q-2KP, IL4-2KP, IL6-2KP, IL4-3M, IL6-3M</t>
+    <t>Q-3M, IL4-3M, IL6-3M, IL4-4K, Q-2KP, IL4-2KP, IL6-2KP</t>
   </si>
   <si>
     <t>Žermanice</t>
   </si>
   <si>
+    <t>koef K-4 lt. Ilca 4 přeložen z CTL 262416</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262425</t>
+  </si>
+  <si>
     <t>17.10.2026</t>
   </si>
   <si>
     <t>Pohár Kroměříže</t>
   </si>
   <si>
-    <t>Q-4K, Q-2KP, IL6-3M, IL4-3M</t>
+    <t>Vau-1MI, IL6-3M, IL4-3M, Q-4K, Q-2KP</t>
   </si>
   <si>
     <t>24.10.2026</t>
   </si>
   <si>
     <t>Fleximont cup</t>
   </si>
   <si>
     <t>JK Ostrava Poruba, z.s.</t>
   </si>
   <si>
     <t>Rs4-7P, Fin-3M, IL6-2KP, Fin-2KP, Fb-2KP, Q-2KP, RsT-2KP, RsF-2KP, IL4-2KP</t>
   </si>
   <si>
     <t>P-7 u lt. RS400 přeložen z CTL 261804</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -1055,1261 +1190,1498 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I49"/>
+  <dimension ref="A1:I58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
-        <v>264001</v>
+        <v>264137</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
-        <v>264026</v>
+        <v>264001</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="D3" t="s">
         <v>15</v>
       </c>
       <c r="E3" t="s">
         <v>16</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
-        <v>264009</v>
+        <v>264026</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D4" t="s">
         <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>21</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
-        <v>264010</v>
+        <v>264009</v>
       </c>
       <c r="B5" t="s">
         <v>24</v>
       </c>
       <c r="C5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D5" t="s">
         <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>26</v>
       </c>
       <c r="F5" t="s">
         <v>27</v>
       </c>
       <c r="G5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
-        <v>264021</v>
+        <v>264010</v>
       </c>
       <c r="B6" t="s">
         <v>29</v>
       </c>
       <c r="C6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D6" t="s">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>31</v>
       </c>
       <c r="F6" t="s">
         <v>32</v>
       </c>
       <c r="G6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
-        <v>264029</v>
+        <v>264021</v>
       </c>
       <c r="B7" t="s">
         <v>34</v>
       </c>
       <c r="C7">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="D7" t="s">
         <v>35</v>
       </c>
       <c r="E7" t="s">
         <v>36</v>
       </c>
       <c r="F7" t="s">
         <v>37</v>
       </c>
       <c r="G7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>261621</v>
+        <v>264029</v>
       </c>
       <c r="B8" t="s">
         <v>39</v>
       </c>
       <c r="C8">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="D8" t="s">
         <v>40</v>
       </c>
       <c r="E8" t="s">
         <v>41</v>
       </c>
       <c r="F8" t="s">
         <v>42</v>
       </c>
       <c r="G8" t="s">
         <v>43</v>
       </c>
-      <c r="I8" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
-        <v>264033</v>
+        <v>261621</v>
       </c>
       <c r="B9" t="s">
+        <v>44</v>
+      </c>
+      <c r="C9">
+        <v>1</v>
+      </c>
+      <c r="D9" t="s">
         <v>45</v>
       </c>
-      <c r="C9">
-[...2 lines deleted...]
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>46</v>
       </c>
-      <c r="E9" t="s">
+      <c r="F9" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G9" t="s">
         <v>48</v>
       </c>
+      <c r="I9" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
-        <v>264034</v>
+        <v>264033</v>
       </c>
       <c r="B10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C10">
         <v>4</v>
       </c>
       <c r="D10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E10" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F10" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="G10" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>261701</v>
+        <v>264034</v>
       </c>
       <c r="B11" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C11">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D11" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E11" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F11" t="s">
-        <v>56</v>
+        <v>37</v>
       </c>
       <c r="G11" t="s">
         <v>57</v>
       </c>
-      <c r="I11" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>264035</v>
+        <v>261701</v>
       </c>
       <c r="B12" t="s">
+        <v>58</v>
+      </c>
+      <c r="C12">
+        <v>2</v>
+      </c>
+      <c r="D12" t="s">
         <v>59</v>
       </c>
-      <c r="C12">
-[...2 lines deleted...]
-      <c r="D12" t="s">
+      <c r="E12" t="s">
         <v>60</v>
       </c>
-      <c r="E12" t="s">
+      <c r="F12" t="s">
         <v>61</v>
       </c>
-      <c r="F12" t="s">
+      <c r="G12" t="s">
         <v>62</v>
       </c>
-      <c r="G12" t="s">
+      <c r="I12" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
-        <v>261602</v>
+        <v>264035</v>
       </c>
       <c r="B13" t="s">
         <v>64</v>
       </c>
       <c r="C13">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D13" t="s">
         <v>65</v>
       </c>
       <c r="E13" t="s">
         <v>66</v>
       </c>
       <c r="F13" t="s">
         <v>67</v>
       </c>
       <c r="G13" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>262301</v>
+        <v>261602</v>
       </c>
       <c r="B14" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="C14">
         <v>2</v>
       </c>
       <c r="D14" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E14" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F14" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G14" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="I14" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
-        <v>262402</v>
+        <v>262301</v>
       </c>
       <c r="B15" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="C15">
         <v>2</v>
       </c>
       <c r="D15" t="s">
+        <v>74</v>
+      </c>
+      <c r="E15" t="s">
         <v>75</v>
       </c>
-      <c r="E15" t="s">
+      <c r="F15" t="s">
         <v>76</v>
       </c>
-      <c r="F15" t="s">
+      <c r="G15" t="s">
         <v>77</v>
       </c>
-      <c r="G15" t="s">
+      <c r="I15" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
-        <v>261704</v>
+        <v>262402</v>
       </c>
       <c r="B16" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C16">
         <v>2</v>
       </c>
       <c r="D16" t="s">
+        <v>80</v>
+      </c>
+      <c r="E16" t="s">
         <v>81</v>
       </c>
-      <c r="E16" t="s">
+      <c r="F16" t="s">
         <v>82</v>
       </c>
-      <c r="F16" t="s">
+      <c r="G16" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="I16" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
-        <v>262102</v>
+        <v>261704</v>
       </c>
       <c r="B17" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="C17">
         <v>2</v>
       </c>
       <c r="D17" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E17" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F17" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G17" t="s">
-        <v>88</v>
+        <v>62</v>
       </c>
       <c r="I17" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
-        <v>262403</v>
+        <v>262102</v>
       </c>
       <c r="B18" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="C18">
         <v>2</v>
       </c>
       <c r="D18" t="s">
         <v>90</v>
       </c>
       <c r="E18" t="s">
         <v>91</v>
       </c>
       <c r="F18" t="s">
         <v>92</v>
       </c>
       <c r="G18" t="s">
         <v>93</v>
       </c>
       <c r="I18" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
-        <v>262104</v>
+        <v>262403</v>
       </c>
       <c r="B19" t="s">
+        <v>85</v>
+      </c>
+      <c r="C19">
+        <v>2</v>
+      </c>
+      <c r="D19" t="s">
         <v>95</v>
       </c>
-      <c r="C19">
-[...2 lines deleted...]
-      <c r="D19" t="s">
+      <c r="E19" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="F19" t="s">
         <v>97</v>
       </c>
       <c r="G19" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="I19" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
-        <v>261603</v>
+        <v>262104</v>
       </c>
       <c r="B20" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C20">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D20" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E20" t="s">
-        <v>101</v>
+        <v>91</v>
       </c>
       <c r="F20" t="s">
         <v>102</v>
       </c>
       <c r="G20" t="s">
+        <v>93</v>
+      </c>
+      <c r="I20" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
-        <v>262109</v>
+        <v>261603</v>
       </c>
       <c r="B21" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C21">
         <v>3</v>
       </c>
       <c r="D21" t="s">
+        <v>105</v>
+      </c>
+      <c r="E21" t="s">
         <v>106</v>
       </c>
-      <c r="E21" t="s">
+      <c r="F21" t="s">
         <v>107</v>
       </c>
-      <c r="F21" t="s">
+      <c r="G21" t="s">
         <v>108</v>
       </c>
-      <c r="G21" t="s">
+      <c r="I21" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
-        <v>264045</v>
+        <v>262109</v>
       </c>
       <c r="B22" t="s">
+        <v>110</v>
+      </c>
+      <c r="C22">
+        <v>3</v>
+      </c>
+      <c r="D22" t="s">
         <v>111</v>
       </c>
-      <c r="C22">
-[...2 lines deleted...]
-      <c r="D22" t="s">
+      <c r="E22" t="s">
         <v>112</v>
       </c>
-      <c r="E22" t="s">
+      <c r="F22" t="s">
         <v>113</v>
       </c>
-      <c r="F22" t="s">
+      <c r="G22" t="s">
         <v>114</v>
       </c>
-      <c r="G22" t="s">
+      <c r="I22" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
-        <v>262001</v>
+        <v>264045</v>
       </c>
       <c r="B23" t="s">
         <v>116</v>
       </c>
       <c r="C23">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D23" t="s">
         <v>117</v>
       </c>
       <c r="E23" t="s">
         <v>118</v>
       </c>
       <c r="F23" t="s">
         <v>119</v>
       </c>
       <c r="G23" t="s">
         <v>120</v>
       </c>
-      <c r="I23" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
-        <v>262115</v>
+        <v>262001</v>
       </c>
       <c r="B24" t="s">
+        <v>121</v>
+      </c>
+      <c r="C24">
+        <v>2</v>
+      </c>
+      <c r="D24" t="s">
         <v>122</v>
       </c>
-      <c r="C24">
-[...2 lines deleted...]
-      <c r="D24" t="s">
+      <c r="E24" t="s">
         <v>123</v>
       </c>
-      <c r="E24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F24" t="s">
-        <v>97</v>
+        <v>124</v>
       </c>
       <c r="G24" t="s">
-        <v>88</v>
+        <v>125</v>
       </c>
       <c r="I24" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
-        <v>262119</v>
+        <v>262115</v>
       </c>
       <c r="B25" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D25" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E25" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="F25" t="s">
-        <v>127</v>
+        <v>102</v>
       </c>
       <c r="G25" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="I25" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
-        <v>262120</v>
+        <v>262119</v>
       </c>
       <c r="B26" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C26">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D26" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E26" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="F26" t="s">
-        <v>97</v>
+        <v>132</v>
       </c>
       <c r="G26" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="I26" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
-        <v>264063</v>
+        <v>262120</v>
       </c>
       <c r="B27" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C27">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D27" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E27" t="s">
-        <v>134</v>
+        <v>91</v>
       </c>
       <c r="F27" t="s">
-        <v>135</v>
+        <v>102</v>
       </c>
       <c r="G27" t="s">
+        <v>93</v>
+      </c>
+      <c r="I27" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
-        <v>262004</v>
+        <v>264063</v>
       </c>
       <c r="B28" t="s">
         <v>137</v>
       </c>
       <c r="C28">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D28" t="s">
         <v>138</v>
       </c>
       <c r="E28" t="s">
-        <v>118</v>
+        <v>139</v>
       </c>
       <c r="F28" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="G28" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
-        <v>264067</v>
+        <v>262004</v>
       </c>
       <c r="B29" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C29">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="D29" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E29" t="s">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="F29" t="s">
         <v>144</v>
       </c>
       <c r="G29" t="s">
+        <v>125</v>
+      </c>
+      <c r="I29" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
-        <v>262007</v>
+        <v>264067</v>
       </c>
       <c r="B30" t="s">
         <v>146</v>
       </c>
       <c r="C30">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="D30" t="s">
         <v>147</v>
       </c>
       <c r="E30" t="s">
-        <v>118</v>
+        <v>148</v>
       </c>
       <c r="F30" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="G30" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
-        <v>264084</v>
+        <v>262007</v>
       </c>
       <c r="B31" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C31">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="D31" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E31" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="F31" t="s">
         <v>153</v>
       </c>
       <c r="G31" t="s">
+        <v>125</v>
+      </c>
+      <c r="I31" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
-        <v>261808</v>
+        <v>264084</v>
       </c>
       <c r="B32" t="s">
         <v>155</v>
       </c>
       <c r="C32">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="D32" t="s">
         <v>156</v>
       </c>
       <c r="E32" t="s">
         <v>157</v>
       </c>
       <c r="F32" t="s">
         <v>158</v>
       </c>
       <c r="G32" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
-        <v>261721</v>
+        <v>261808</v>
       </c>
       <c r="B33" t="s">
         <v>160</v>
       </c>
       <c r="C33">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D33" t="s">
         <v>161</v>
       </c>
       <c r="E33" t="s">
         <v>162</v>
       </c>
       <c r="F33" t="s">
         <v>163</v>
       </c>
       <c r="G33" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="I33" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
-        <v>264085</v>
+        <v>261721</v>
       </c>
       <c r="B34" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="C34">
         <v>2</v>
       </c>
       <c r="D34" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E34" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F34" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="G34" t="s">
-        <v>168</v>
+        <v>62</v>
+      </c>
+      <c r="I34" t="s">
+        <v>169</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35">
-        <v>262207</v>
+        <v>264085</v>
       </c>
       <c r="B35" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="C35">
         <v>2</v>
       </c>
       <c r="D35" t="s">
         <v>170</v>
       </c>
       <c r="E35" t="s">
         <v>171</v>
       </c>
       <c r="F35" t="s">
         <v>172</v>
       </c>
       <c r="G35" t="s">
         <v>173</v>
       </c>
-      <c r="I35" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36">
-        <v>262415</v>
+        <v>262207</v>
       </c>
       <c r="B36" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C36">
         <v>2</v>
       </c>
       <c r="D36" t="s">
+        <v>175</v>
+      </c>
+      <c r="E36" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="F36" t="s">
         <v>177</v>
       </c>
       <c r="G36" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="H36" t="s">
         <v>178</v>
       </c>
       <c r="I36" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37">
         <v>261505</v>
       </c>
       <c r="B37" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C37">
         <v>2</v>
       </c>
       <c r="D37" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E37" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F37" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="G37" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="H37" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38">
-        <v>261904</v>
+        <v>262415</v>
       </c>
       <c r="B38" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="C38">
         <v>2</v>
       </c>
       <c r="D38" t="s">
         <v>186</v>
       </c>
       <c r="E38" t="s">
+        <v>96</v>
+      </c>
+      <c r="F38" t="s">
         <v>187</v>
       </c>
-      <c r="F38" t="s">
+      <c r="G38" t="s">
+        <v>98</v>
+      </c>
+      <c r="H38" t="s">
         <v>188</v>
       </c>
-      <c r="G38" t="s">
+      <c r="I38" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39">
-        <v>261615</v>
+        <v>264105</v>
       </c>
       <c r="B39" t="s">
         <v>190</v>
       </c>
       <c r="C39">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="D39" t="s">
         <v>191</v>
       </c>
       <c r="E39" t="s">
-        <v>101</v>
+        <v>118</v>
       </c>
       <c r="F39" t="s">
         <v>192</v>
       </c>
       <c r="G39" t="s">
-        <v>103</v>
+        <v>193</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40">
-        <v>261507</v>
+        <v>261904</v>
       </c>
       <c r="B40" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C40">
         <v>2</v>
       </c>
       <c r="D40" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E40" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F40" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="G40" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="H40" t="s">
         <v>198</v>
+      </c>
+      <c r="I40" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41">
-        <v>262163</v>
+        <v>264107</v>
       </c>
       <c r="B41" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C41">
         <v>3</v>
       </c>
       <c r="D41" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E41" t="s">
-        <v>107</v>
+        <v>202</v>
       </c>
       <c r="F41" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="G41" t="s">
-        <v>109</v>
+        <v>204</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42">
-        <v>262210</v>
+        <v>261615</v>
       </c>
       <c r="B42" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="C42">
         <v>2</v>
       </c>
       <c r="D42" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="E42" t="s">
-        <v>204</v>
+        <v>106</v>
       </c>
       <c r="F42" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="G42" t="s">
-        <v>206</v>
+        <v>108</v>
+      </c>
+      <c r="I42" t="s">
+        <v>208</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43">
-        <v>262168</v>
+        <v>264109</v>
       </c>
       <c r="B43" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="C43">
         <v>2</v>
       </c>
       <c r="D43" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E43" t="s">
-        <v>86</v>
+        <v>210</v>
       </c>
       <c r="F43" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="G43" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44">
-        <v>262169</v>
+        <v>264128</v>
       </c>
       <c r="B44" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="C44">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D44" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E44" t="s">
-        <v>86</v>
+        <v>118</v>
       </c>
       <c r="F44" t="s">
-        <v>97</v>
+        <v>214</v>
       </c>
       <c r="G44" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>215</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45">
-        <v>261137</v>
+        <v>264120</v>
       </c>
       <c r="B45" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C45">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D45" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="E45" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="F45" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="G45" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46">
-        <v>261616</v>
+        <v>261507</v>
       </c>
       <c r="B46" t="s">
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="C46">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D46" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E46" t="s">
-        <v>41</v>
+        <v>223</v>
       </c>
       <c r="F46" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G46" t="s">
-        <v>43</v>
+        <v>225</v>
+      </c>
+      <c r="H46" t="s">
+        <v>226</v>
+      </c>
+      <c r="I46" t="s">
+        <v>227</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47">
-        <v>262425</v>
+        <v>262163</v>
       </c>
       <c r="B47" t="s">
-        <v>219</v>
+        <v>228</v>
       </c>
       <c r="C47">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D47" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="E47" t="s">
-        <v>221</v>
+        <v>112</v>
       </c>
       <c r="F47" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="G47" t="s">
-        <v>223</v>
+        <v>114</v>
+      </c>
+      <c r="I47" t="s">
+        <v>231</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48">
-        <v>262303</v>
+        <v>262210</v>
       </c>
       <c r="B48" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="C48">
         <v>2</v>
       </c>
       <c r="D48" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="E48" t="s">
-        <v>70</v>
+        <v>234</v>
       </c>
       <c r="F48" t="s">
-        <v>226</v>
+        <v>235</v>
       </c>
       <c r="G48" t="s">
-        <v>72</v>
+        <v>236</v>
+      </c>
+      <c r="I48" t="s">
+        <v>237</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49">
+        <v>264129</v>
+      </c>
+      <c r="B49" t="s">
+        <v>238</v>
+      </c>
+      <c r="C49">
+        <v>4</v>
+      </c>
+      <c r="D49" t="s">
+        <v>239</v>
+      </c>
+      <c r="E49" t="s">
+        <v>240</v>
+      </c>
+      <c r="F49" t="s">
+        <v>241</v>
+      </c>
+      <c r="G49" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50">
+        <v>262168</v>
+      </c>
+      <c r="B50" t="s">
+        <v>243</v>
+      </c>
+      <c r="C50">
+        <v>2</v>
+      </c>
+      <c r="D50" t="s">
+        <v>244</v>
+      </c>
+      <c r="E50" t="s">
+        <v>91</v>
+      </c>
+      <c r="F50" t="s">
+        <v>245</v>
+      </c>
+      <c r="G50" t="s">
+        <v>93</v>
+      </c>
+      <c r="I50" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51">
+        <v>262169</v>
+      </c>
+      <c r="B51" t="s">
+        <v>247</v>
+      </c>
+      <c r="C51">
+        <v>1</v>
+      </c>
+      <c r="D51" t="s">
+        <v>248</v>
+      </c>
+      <c r="E51" t="s">
+        <v>91</v>
+      </c>
+      <c r="F51" t="s">
+        <v>102</v>
+      </c>
+      <c r="G51" t="s">
+        <v>93</v>
+      </c>
+      <c r="I51" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52">
+        <v>264127</v>
+      </c>
+      <c r="B52" t="s">
+        <v>250</v>
+      </c>
+      <c r="C52">
+        <v>8</v>
+      </c>
+      <c r="D52" t="s">
+        <v>251</v>
+      </c>
+      <c r="E52" t="s">
+        <v>240</v>
+      </c>
+      <c r="F52" t="s">
+        <v>252</v>
+      </c>
+      <c r="G52" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53">
+        <v>261137</v>
+      </c>
+      <c r="B53" t="s">
+        <v>254</v>
+      </c>
+      <c r="C53">
+        <v>2</v>
+      </c>
+      <c r="D53" t="s">
+        <v>255</v>
+      </c>
+      <c r="E53" t="s">
+        <v>256</v>
+      </c>
+      <c r="F53" t="s">
+        <v>257</v>
+      </c>
+      <c r="G53" t="s">
+        <v>258</v>
+      </c>
+      <c r="I53" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54">
+        <v>261616</v>
+      </c>
+      <c r="B54" t="s">
+        <v>254</v>
+      </c>
+      <c r="C54">
+        <v>1</v>
+      </c>
+      <c r="D54" t="s">
+        <v>260</v>
+      </c>
+      <c r="E54" t="s">
+        <v>46</v>
+      </c>
+      <c r="F54" t="s">
+        <v>47</v>
+      </c>
+      <c r="G54" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55">
+        <v>261716</v>
+      </c>
+      <c r="B55" t="s">
+        <v>254</v>
+      </c>
+      <c r="C55">
+        <v>2</v>
+      </c>
+      <c r="D55" t="s">
+        <v>261</v>
+      </c>
+      <c r="E55" t="s">
+        <v>60</v>
+      </c>
+      <c r="F55" t="s">
+        <v>61</v>
+      </c>
+      <c r="G55" t="s">
+        <v>62</v>
+      </c>
+      <c r="I55" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56">
+        <v>262425</v>
+      </c>
+      <c r="B56" t="s">
+        <v>254</v>
+      </c>
+      <c r="C56">
+        <v>2</v>
+      </c>
+      <c r="D56" t="s">
+        <v>263</v>
+      </c>
+      <c r="E56" t="s">
+        <v>264</v>
+      </c>
+      <c r="F56" t="s">
+        <v>265</v>
+      </c>
+      <c r="G56" t="s">
+        <v>266</v>
+      </c>
+      <c r="H56" t="s">
+        <v>267</v>
+      </c>
+      <c r="I56" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57">
+        <v>262303</v>
+      </c>
+      <c r="B57" t="s">
+        <v>269</v>
+      </c>
+      <c r="C57">
+        <v>2</v>
+      </c>
+      <c r="D57" t="s">
+        <v>270</v>
+      </c>
+      <c r="E57" t="s">
+        <v>75</v>
+      </c>
+      <c r="F57" t="s">
+        <v>271</v>
+      </c>
+      <c r="G57" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58">
         <v>262426</v>
       </c>
-      <c r="B49" t="s">
-[...2 lines deleted...]
-      <c r="C49">
+      <c r="B58" t="s">
+        <v>272</v>
+      </c>
+      <c r="C58">
         <v>2</v>
       </c>
-      <c r="D49" t="s">
-[...12 lines deleted...]
-        <v>231</v>
+      <c r="D58" t="s">
+        <v>273</v>
+      </c>
+      <c r="E58" t="s">
+        <v>274</v>
+      </c>
+      <c r="F58" t="s">
+        <v>275</v>
+      </c>
+      <c r="G58" t="s">
+        <v>83</v>
+      </c>
+      <c r="H58" t="s">
+        <v>276</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">