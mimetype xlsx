--- v0 (2026-07-23)
+++ v1 (2026-09-21)
@@ -12,590 +12,761 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
   <si>
     <t>Formula Windsurfing</t>
   </si>
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Boat</t>
   </si>
   <si>
     <t>License Nr.</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Year of Birth</t>
   </si>
   <si>
     <t>Race Results</t>
   </si>
   <si>
     <t>Points</t>
   </si>
   <si>
     <t>L.Points</t>
   </si>
   <si>
+    <t>POL 777</t>
+  </si>
+  <si>
+    <t>9902-0188</t>
+  </si>
+  <si>
+    <t>Trepczynski Stanislaw</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 6* 3 1 4* 2 1 1 BFD* 2 3 1 4 </t>
+  </si>
+  <si>
+    <t>SVK 2</t>
+  </si>
+  <si>
+    <t>9901-0371</t>
+  </si>
+  <si>
+    <t>Kubin Robert</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 5* 1 3* 3 3 3 3 1 1 1 DNF* 2 </t>
+  </si>
+  <si>
+    <t>NED 8</t>
+  </si>
+  <si>
+    <t>9912-0054</t>
+  </si>
+  <si>
+    <t>van der Meer Hidde</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4* 2 2 2 1 1 2 4 2 3 RET* UFD* 1 </t>
+  </si>
+  <si>
+    <t>SLO 31</t>
+  </si>
+  <si>
+    <t>9908-0013</t>
+  </si>
+  <si>
+    <t>Eržen Val</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 1 4 4 2 RET* 15* 2 4 8 RET* 4 3 </t>
+  </si>
+  <si>
+    <t>LAT 29</t>
+  </si>
+  <si>
+    <t>9930-0001</t>
+  </si>
+  <si>
+    <t>Mazais Davis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 3 10* 9* 11* RDG 4 6 5 5 5 2 5 </t>
+  </si>
+  <si>
+    <t>POL 21</t>
+  </si>
+  <si>
+    <t>9902-0192</t>
+  </si>
+  <si>
+    <t>Maziarka MichaŁ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13* 14* 5 6 8 4 6 5 3 12* 6 6 7 </t>
+  </si>
+  <si>
+    <t>CZE 63</t>
+  </si>
+  <si>
+    <t>1705-0090</t>
+  </si>
+  <si>
+    <t>Drda David</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 15* 6 12* 10* 6 5 9 6 9 2 7 6 </t>
+  </si>
+  <si>
+    <t>GRE 37</t>
+  </si>
+  <si>
+    <t>9935-0002</t>
+  </si>
+  <si>
+    <t>Efstathiou Leonidas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9 8 7 14* 6 7 RDG 7 16* 10* 9 8 8 </t>
+  </si>
+  <si>
+    <t>GER 9</t>
+  </si>
+  <si>
+    <t>9903-0401</t>
+  </si>
+  <si>
+    <t>Körner Max</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 11 8 10 12* 8 7 13* 10 21* 8 5 11 </t>
+  </si>
+  <si>
+    <t>AUT 53</t>
+  </si>
+  <si>
+    <t>9904-0149</t>
+  </si>
+  <si>
+    <t>Peter Theo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 4 11 RET* 5 5 10 17 BFD* 18 4 3 21* </t>
+  </si>
+  <si>
+    <t>POL 163</t>
+  </si>
+  <si>
+    <t>9902-0190</t>
+  </si>
+  <si>
+    <t>Romanowski Tomasz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10 10 9 8 7 9 13* 16* 7 6 15* 12 12 </t>
+  </si>
+  <si>
+    <t>HUN 410</t>
+  </si>
+  <si>
+    <t>9905-0164</t>
+  </si>
+  <si>
+    <t>Kossovics Mate</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12 12 14* 7 UFD* 10 8 8 9 4 14 14 22* </t>
+  </si>
+  <si>
+    <t>CZE 781</t>
+  </si>
+  <si>
+    <t>2110-0178</t>
+  </si>
+  <si>
+    <t>Skřepek Šimon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20* 7 12 13 16* 11 9 11 12 14* 12 10 10 </t>
+  </si>
+  <si>
+    <t>CZE 844</t>
+  </si>
+  <si>
+    <t>1703-0236</t>
+  </si>
+  <si>
+    <t>Burda František</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11 13 23* 5 14 16* 24* 12 11 11 10 13 13 </t>
+  </si>
+  <si>
+    <t>POL 242</t>
+  </si>
+  <si>
+    <t>9902-0189</t>
+  </si>
+  <si>
+    <t>Guźlecki Jakub</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24* 17* 18* 11 13 14 12 14 15 15 7 9 9 </t>
+  </si>
+  <si>
+    <t>GER 105</t>
+  </si>
+  <si>
+    <t>9903-0403</t>
+  </si>
+  <si>
+    <t>Evans Finley</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18 9 19 DNC* 9 15 14 10 21* DNC* 11 11 16 </t>
+  </si>
+  <si>
+    <t>CZE 180</t>
+  </si>
+  <si>
+    <t>1130-0573</t>
+  </si>
+  <si>
+    <t>Kuchař Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15 16 16 20* 18* 18 17 15 BFD* 13 17 15 17 </t>
+  </si>
+  <si>
+    <t>POL 107</t>
+  </si>
+  <si>
+    <t>9902-0194</t>
+  </si>
+  <si>
+    <t>Pietrzak Maciej Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNC* 26* 13 19 17 13 11 20 26* 26 16 20 14 </t>
+  </si>
+  <si>
+    <t>CZE 777</t>
+  </si>
+  <si>
+    <t>7019-0303</t>
+  </si>
+  <si>
+    <t>Zíma Jakub</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19 18 15 16 15 22* 22* 21* 17 19 19 17 18 </t>
+  </si>
+  <si>
+    <t>HUN 183</t>
+  </si>
+  <si>
+    <t>9905-0165</t>
+  </si>
+  <si>
+    <t>Schneider Milán</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14 22* 21* 21 21 17 19 18 20 27* 13 19 15 </t>
+  </si>
+  <si>
+    <t>POL 361</t>
+  </si>
+  <si>
+    <t>9902-0191</t>
+  </si>
+  <si>
+    <t>Wróż Jacek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16 29* 22 15 19 12 18 24 13 16 25* 27* 24 </t>
+  </si>
+  <si>
+    <t>CZE 228</t>
+  </si>
+  <si>
+    <t>1302-0052</t>
+  </si>
+  <si>
+    <t>Plch Jiří</t>
+  </si>
+  <si>
+    <t xml:space="preserve">23* 28* 17 18 20 21 20 19 14 22 18 18 32* </t>
+  </si>
+  <si>
+    <t>POL 26</t>
+  </si>
+  <si>
+    <t>9902-0185</t>
+  </si>
+  <si>
+    <t>Święty Anzdrej</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21 19 25* 25* 25* 24 25 22 8 7 21 23 19 </t>
+  </si>
+  <si>
+    <t>CZE 66</t>
+  </si>
+  <si>
+    <t>1705-0212</t>
+  </si>
+  <si>
+    <t>Křenek Marek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17 25* 27* 23 22 20 21 23 18 24 20 22 DNC* </t>
+  </si>
+  <si>
+    <t>CZE 946</t>
+  </si>
+  <si>
+    <t>1302-0057</t>
+  </si>
+  <si>
+    <t>Plch Zdeněk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22 27 29* 17 UFD* 23 23 29* 23 17 23 16 20 </t>
+  </si>
+  <si>
+    <t>CZE 78</t>
+  </si>
+  <si>
+    <t>2110-0111</t>
+  </si>
+  <si>
+    <t>Skřepek Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25 24 26 26 23 26 30* 27 22 28* 22 24 28* </t>
+  </si>
+  <si>
+    <t>POL 507</t>
+  </si>
+  <si>
+    <t>9902-0184</t>
+  </si>
+  <si>
+    <t>Dudziński Witold</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NSC* 20 20 24 27 28 29 DNC* 24 23 24 32* 26 </t>
+  </si>
+  <si>
+    <t>CZE 134</t>
+  </si>
+  <si>
+    <t>1402-0460</t>
+  </si>
+  <si>
+    <t>Loužek Štěpán</t>
+  </si>
+  <si>
+    <t xml:space="preserve">29 21 28 22 26 30* 26 28 32* 30* 26 21 23 </t>
+  </si>
+  <si>
     <t>SWE 2</t>
   </si>
   <si>
     <t>9922-0020</t>
   </si>
   <si>
     <t>Voxby Stefan</t>
   </si>
   <si>
-    <t>SVK 2</t>
-[...5 lines deleted...]
-    <t>Kubin Robert</t>
+    <t xml:space="preserve">28 RDG 24 28 24 29* 31* 25 19 25 33* 29 25 </t>
+  </si>
+  <si>
+    <t>POL 333</t>
+  </si>
+  <si>
+    <t>9902-0187</t>
+  </si>
+  <si>
+    <t>Wijas Grzegorz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">27 23 33* 30* 29 25 28 26 29 20 31* 26 29 </t>
   </si>
   <si>
     <t>CZE 4</t>
   </si>
   <si>
     <t>7019-0412</t>
   </si>
   <si>
     <t>Sladký Martin</t>
   </si>
   <si>
+    <t xml:space="preserve">26 31* 30 27 28 27 27 30 25 31* 27 30 31* </t>
+  </si>
+  <si>
+    <t>CZE 116</t>
+  </si>
+  <si>
+    <t>2001-0104</t>
+  </si>
+  <si>
+    <t>Netík Pavel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">30 32* 31 33* 30 31 32 31 28 33* 29 28 27 </t>
+  </si>
+  <si>
+    <t>CZE 107</t>
+  </si>
+  <si>
+    <t>1705-0202</t>
+  </si>
+  <si>
+    <t>Štěpánek Jiří</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31 35* 35* 29 33 32 34 35 27 29 28 33 DNC* </t>
+  </si>
+  <si>
+    <t>SVK 55</t>
+  </si>
+  <si>
+    <t>9901-0235</t>
+  </si>
+  <si>
+    <t>Kohut Patrik</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32 36* 32 32 32 36* 36* 32 31 35 30 25 33 </t>
+  </si>
+  <si>
+    <t>CZE 76</t>
+  </si>
+  <si>
+    <t>7019-0076</t>
+  </si>
+  <si>
+    <t>Raška Marek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33 33 34 31 31 33 33 34 30 32 DNC* DNC* DNC* </t>
+  </si>
+  <si>
+    <t>CZE 73</t>
+  </si>
+  <si>
+    <t>1705-0003</t>
+  </si>
+  <si>
+    <t>Štěpánek Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34 37* 37* 34 34 35 35 33 33 DNF* 32 31 30 </t>
+  </si>
+  <si>
+    <t>CZE 1116</t>
+  </si>
+  <si>
+    <t>2001-0225</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35 38 40* 36 36 37 37 36 DNF* DNC* 34 34 34 </t>
+  </si>
+  <si>
+    <t>CZE 501</t>
+  </si>
+  <si>
+    <t>9999-0839</t>
+  </si>
+  <si>
+    <t>Jelínek Aleš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">37 39* 39 35 38 38 39 38 DNF* 34 DNS* 35 35 </t>
+  </si>
+  <si>
+    <t>CZE 34</t>
+  </si>
+  <si>
+    <t>1402-0398</t>
+  </si>
+  <si>
+    <t>Loužek Karel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">36 40 38 37 37 39 38 37 34 36 DNC* DNC* DNC* </t>
+  </si>
+  <si>
     <t>CZE 7</t>
   </si>
   <si>
     <t>7019-0309</t>
   </si>
   <si>
     <t>Tóth Martin</t>
   </si>
   <si>
-    <t>NED 8</t>
-[...317 lines deleted...]
-    <t>2001-0225</t>
+    <t xml:space="preserve">38 34 36 38 35 34 40 DNF* DNC* DNC* DNC DNC DNC </t>
   </si>
   <si>
     <t>Formula Windsurfing Women and Juniors</t>
   </si>
   <si>
+    <t>CZE 80</t>
+  </si>
+  <si>
+    <t>1705-0086</t>
+  </si>
+  <si>
+    <t>Sadílková Nela</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 1 2* 2* 2* 1 2 1 1 1 1 1 1 </t>
+  </si>
+  <si>
+    <t>CZE 289</t>
+  </si>
+  <si>
+    <t>2110-0194</t>
+  </si>
+  <si>
+    <t>Piňosová Kristýna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 2 1 1 1 2 1 UFD* 3* 2 2 2 3* </t>
+  </si>
+  <si>
+    <t>SLO 51</t>
+  </si>
+  <si>
+    <t>9908-0012</t>
+  </si>
+  <si>
+    <t>Eržen Lina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3* 3* 3 3 3 3 3 UFD* 2 3 3 3 2 </t>
+  </si>
+  <si>
+    <t>CZE 87</t>
+  </si>
+  <si>
+    <t>1705-0169</t>
+  </si>
+  <si>
+    <t>Lojínová Alexandra</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5* 6* 4 4 4 4 5* 3 5 5 5 4 5 </t>
+  </si>
+  <si>
+    <t>CZE 88</t>
+  </si>
+  <si>
+    <t>1705-0074</t>
+  </si>
+  <si>
+    <t>Štěpánková Markéta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7* 7* 5 5 5 5 6* 2 4 4 6 6 6 </t>
+  </si>
+  <si>
+    <t>POL 413</t>
+  </si>
+  <si>
+    <t>9902-0193</t>
+  </si>
+  <si>
+    <t>Duzowska Martyna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6* 5 7* 6 6 6 4 4 6 DNF* 4 5 4 </t>
+  </si>
+  <si>
+    <t>CZE 117</t>
+  </si>
+  <si>
+    <t>1705-0219</t>
+  </si>
+  <si>
+    <t>Quittnerová Natálie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 8 9 9 7 7 7 RET* 13 DNF* 7 DNC* 7 </t>
+  </si>
+  <si>
+    <t>CZE 121</t>
+  </si>
+  <si>
+    <t>2110-0217</t>
+  </si>
+  <si>
+    <t>Nosková Klára</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10 9 6 8 9 9 9 5 11 8 DNF* DNC* DNC* </t>
+  </si>
+  <si>
+    <t>CZE 83</t>
+  </si>
+  <si>
+    <t>1705-0073</t>
+  </si>
+  <si>
+    <t>Štěpánková Kristýna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9 11* 8 7 8 8 10* 10 9 DNF* 8 8 10 </t>
+  </si>
+  <si>
+    <t>CZE 85</t>
+  </si>
+  <si>
+    <t>1705-0226</t>
+  </si>
+  <si>
+    <t>Bauerová Ina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14* 13* 11 12* 12 11 8 6 8 7 11 7 8 </t>
+  </si>
+  <si>
+    <t>CZE 112</t>
+  </si>
+  <si>
+    <t>1705-0220</t>
+  </si>
+  <si>
+    <t>Quittnerová Nicol</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11 16* 15* 11 14* 14 11 7 7 6 10 9 12 </t>
+  </si>
+  <si>
+    <t>CZE 92</t>
+  </si>
+  <si>
+    <t>1130-2109</t>
+  </si>
+  <si>
+    <t>Procházka Marek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12* 10 10 10 11 10 13* 12 14* 10 9 11 11 </t>
+  </si>
+  <si>
+    <t>CZE 288</t>
+  </si>
+  <si>
+    <t>2110-0231</t>
+  </si>
+  <si>
+    <t>Piňos Jindřich</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13* 12 12 13 13 12 14* 8 10 9 13 13 14* </t>
+  </si>
+  <si>
+    <t>CZE 178</t>
+  </si>
+  <si>
+    <t>9999-0859</t>
+  </si>
+  <si>
+    <t>Kvašnovský Dominik</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15* 14 13 14 15 13 12 9 DNC* DNS* 12 12 9 </t>
+  </si>
+  <si>
+    <t>CZE 143</t>
+  </si>
+  <si>
+    <t>1130-1899</t>
+  </si>
+  <si>
+    <t>Roušal Jakub</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16* 15* 14 15 10 DNS* 15 11 12 11 14 10 13 </t>
+  </si>
+  <si>
     <t>CYP 1</t>
   </si>
   <si>
     <t>9937-0004</t>
   </si>
   <si>
     <t>Lappa Natasa</t>
   </si>
   <si>
-    <t>SLO 51</t>
-[...131 lines deleted...]
-    <t>Duzowska Martyna</t>
+    <t xml:space="preserve">4 4 DNC* DNC* DNC* DNC DNC DNC DNC DNC DNC DNC DNC </t>
   </si>
   <si>
     <t>CZE 440</t>
   </si>
   <si>
     <t>7019-0431</t>
   </si>
   <si>
     <t>Kubarska Olympia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNC* DNC* DNC* DNC DNC DNC DNC DNC DNC DNC 15 14 DNC </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -952,1376 +1123,1547 @@
       </c>
       <c r="F3" t="s">
         <v>6</v>
       </c>
       <c r="G3" t="s">
         <v>7</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4">
-        <v>1960</v>
+        <v>2005</v>
+      </c>
+      <c r="F4" t="s">
+        <v>12</v>
       </c>
       <c r="G4">
-        <v>0.0</v>
+        <v>19.0</v>
       </c>
       <c r="H4">
-        <v>0</v>
+        <v>40873</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E5">
         <v>2003</v>
       </c>
+      <c r="F5" t="s">
+        <v>16</v>
+      </c>
       <c r="G5">
-        <v>0.0</v>
+        <v>20.0</v>
       </c>
       <c r="H5">
-        <v>0</v>
+        <v>33649</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E6">
-        <v>1976</v>
+        <v>2004</v>
+      </c>
+      <c r="F6" t="s">
+        <v>20</v>
       </c>
       <c r="G6">
-        <v>0.0</v>
+        <v>20.0</v>
       </c>
       <c r="H6">
-        <v>0</v>
+        <v>29423</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E7">
-        <v>1970</v>
+        <v>2007</v>
+      </c>
+      <c r="F7" t="s">
+        <v>24</v>
       </c>
       <c r="G7">
-        <v>0.0</v>
+        <v>38.0</v>
       </c>
       <c r="H7">
-        <v>0</v>
+        <v>26424</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="E8">
-        <v>2004</v>
+        <v>2005</v>
+      </c>
+      <c r="F8" t="s">
+        <v>28</v>
       </c>
       <c r="G8">
-        <v>0.0</v>
+        <v>49.8</v>
       </c>
       <c r="H8">
-        <v>0</v>
+        <v>24098</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E9">
-        <v>2003</v>
+        <v>2005</v>
+      </c>
+      <c r="F9" t="s">
+        <v>32</v>
       </c>
       <c r="G9">
-        <v>0.0</v>
+        <v>56.0</v>
       </c>
       <c r="H9">
-        <v>0</v>
+        <v>22198</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="E10">
         <v>2005</v>
       </c>
+      <c r="F10" t="s">
+        <v>36</v>
+      </c>
       <c r="G10">
-        <v>0.0</v>
+        <v>59.0</v>
       </c>
       <c r="H10">
-        <v>0</v>
+        <v>20591</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="E11">
-        <v>1976</v>
+        <v>1987</v>
+      </c>
+      <c r="F11" t="s">
+        <v>40</v>
       </c>
       <c r="G11">
-        <v>0.0</v>
+        <v>78.3</v>
       </c>
       <c r="H11">
-        <v>0</v>
+        <v>19199</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="E12">
-        <v>2005</v>
+        <v>2003</v>
+      </c>
+      <c r="F12" t="s">
+        <v>44</v>
       </c>
       <c r="G12">
-        <v>0.0</v>
+        <v>83.0</v>
       </c>
       <c r="H12">
-        <v>0</v>
+        <v>17972</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="E13">
-        <v>2007</v>
+        <v>2002</v>
+      </c>
+      <c r="F13" t="s">
+        <v>48</v>
       </c>
       <c r="G13">
-        <v>0.0</v>
+        <v>84.0</v>
       </c>
       <c r="H13">
-        <v>0</v>
+        <v>16873</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="E14">
-        <v>1963</v>
+        <v>1999</v>
+      </c>
+      <c r="F14" t="s">
+        <v>52</v>
       </c>
       <c r="G14">
-        <v>0.0</v>
+        <v>90.0</v>
       </c>
       <c r="H14">
-        <v>0</v>
+        <v>15880</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="E15">
-        <v>1987</v>
+        <v>2005</v>
+      </c>
+      <c r="F15" t="s">
+        <v>56</v>
       </c>
       <c r="G15">
-        <v>0.0</v>
+        <v>98.0</v>
       </c>
       <c r="H15">
-        <v>0</v>
+        <v>14973</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B16" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="E16">
-        <v>2002</v>
+        <v>2007</v>
+      </c>
+      <c r="F16" t="s">
+        <v>60</v>
       </c>
       <c r="G16">
-        <v>0.0</v>
+        <v>107.0</v>
       </c>
       <c r="H16">
-        <v>0</v>
+        <v>14139</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B17" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="C17" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="D17" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="E17">
-        <v>2008</v>
+        <v>2010</v>
+      </c>
+      <c r="F17" t="s">
+        <v>64</v>
       </c>
       <c r="G17">
-        <v>0.0</v>
+        <v>113.0</v>
       </c>
       <c r="H17">
-        <v>0</v>
+        <v>13366</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B18" t="s">
-        <v>51</v>
+        <v>65</v>
       </c>
       <c r="C18" t="s">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="D18" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="E18">
-        <v>2005</v>
+        <v>2007</v>
+      </c>
+      <c r="F18" t="s">
+        <v>68</v>
       </c>
       <c r="G18">
-        <v>0.0</v>
+        <v>119.0</v>
       </c>
       <c r="H18">
-        <v>0</v>
+        <v>12647</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="B19" t="s">
-        <v>54</v>
+        <v>69</v>
       </c>
       <c r="C19" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="D19" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="E19">
-        <v>2010</v>
+        <v>2007</v>
+      </c>
+      <c r="F19" t="s">
+        <v>72</v>
       </c>
       <c r="G19">
-        <v>0.0</v>
+        <v>132.0</v>
       </c>
       <c r="H19">
-        <v>0</v>
+        <v>11975</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="B20" t="s">
-        <v>57</v>
+        <v>73</v>
       </c>
       <c r="C20" t="s">
-        <v>58</v>
+        <v>74</v>
       </c>
       <c r="D20" t="s">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="E20">
-        <v>1973</v>
+        <v>2005</v>
+      </c>
+      <c r="F20" t="s">
+        <v>76</v>
       </c>
       <c r="G20">
-        <v>0.0</v>
+        <v>159.0</v>
       </c>
       <c r="H20">
-        <v>0</v>
+        <v>11343</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="B21" t="s">
-        <v>60</v>
+        <v>77</v>
       </c>
       <c r="C21" t="s">
-        <v>61</v>
+        <v>78</v>
       </c>
       <c r="D21" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="E21">
-        <v>1971</v>
+        <v>2005</v>
+      </c>
+      <c r="F21" t="s">
+        <v>80</v>
       </c>
       <c r="G21">
-        <v>0.0</v>
+        <v>169.0</v>
       </c>
       <c r="H21">
-        <v>0</v>
+        <v>10747</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="B22" t="s">
-        <v>63</v>
+        <v>81</v>
       </c>
       <c r="C22" t="s">
-        <v>64</v>
+        <v>82</v>
       </c>
       <c r="D22" t="s">
-        <v>65</v>
+        <v>83</v>
       </c>
       <c r="E22">
-        <v>1978</v>
+        <v>1989</v>
+      </c>
+      <c r="F22" t="s">
+        <v>84</v>
       </c>
       <c r="G22">
-        <v>0.0</v>
+        <v>173.0</v>
       </c>
       <c r="H22">
-        <v>0</v>
+        <v>10183</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="B23" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="C23" t="s">
-        <v>67</v>
+        <v>86</v>
       </c>
       <c r="D23" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="E23">
         <v>2007</v>
       </c>
+      <c r="F23" t="s">
+        <v>88</v>
+      </c>
       <c r="G23">
-        <v>0.0</v>
+        <v>177.0</v>
       </c>
       <c r="H23">
-        <v>0</v>
+        <v>9649</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="B24" t="s">
-        <v>69</v>
+        <v>89</v>
       </c>
       <c r="C24" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="D24" t="s">
-        <v>71</v>
+        <v>91</v>
       </c>
       <c r="E24">
-        <v>2005</v>
+        <v>1970</v>
+      </c>
+      <c r="F24" t="s">
+        <v>92</v>
       </c>
       <c r="G24">
-        <v>0.0</v>
+        <v>179.0</v>
       </c>
       <c r="H24">
-        <v>0</v>
+        <v>9140</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="B25" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="C25" t="s">
-        <v>73</v>
+        <v>94</v>
       </c>
       <c r="D25" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="E25">
-        <v>2007</v>
+        <v>2005</v>
+      </c>
+      <c r="F25" t="s">
+        <v>96</v>
       </c>
       <c r="G25">
-        <v>0.0</v>
+        <v>187.0</v>
       </c>
       <c r="H25">
-        <v>0</v>
+        <v>8655</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="B26" t="s">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="C26" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="D26" t="s">
-        <v>77</v>
+        <v>99</v>
       </c>
       <c r="E26">
-        <v>1973</v>
+        <v>1976</v>
+      </c>
+      <c r="F26" t="s">
+        <v>100</v>
       </c>
       <c r="G26">
-        <v>0.0</v>
+        <v>189.0</v>
       </c>
       <c r="H26">
-        <v>0</v>
+        <v>8192</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="B27" t="s">
-        <v>78</v>
+        <v>101</v>
       </c>
       <c r="C27" t="s">
-        <v>79</v>
+        <v>102</v>
       </c>
       <c r="D27" t="s">
-        <v>80</v>
+        <v>103</v>
       </c>
       <c r="E27">
-        <v>2008</v>
+        <v>2010</v>
+      </c>
+      <c r="F27" t="s">
+        <v>104</v>
       </c>
       <c r="G27">
-        <v>0.0</v>
+        <v>210.0</v>
       </c>
       <c r="H27">
-        <v>0</v>
+        <v>7748</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="B28" t="s">
-        <v>81</v>
+        <v>105</v>
       </c>
       <c r="C28" t="s">
-        <v>82</v>
+        <v>106</v>
       </c>
       <c r="D28" t="s">
-        <v>83</v>
+        <v>107</v>
       </c>
       <c r="E28">
-        <v>1999</v>
+        <v>2009</v>
+      </c>
+      <c r="F28" t="s">
+        <v>108</v>
       </c>
       <c r="G28">
-        <v>0.0</v>
+        <v>211.0</v>
       </c>
       <c r="H28">
-        <v>0</v>
+        <v>7323</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="B29" t="s">
-        <v>84</v>
+        <v>109</v>
       </c>
       <c r="C29" t="s">
-        <v>85</v>
+        <v>110</v>
       </c>
       <c r="D29" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="E29">
-        <v>2005</v>
+        <v>1978</v>
+      </c>
+      <c r="F29" t="s">
+        <v>112</v>
       </c>
       <c r="G29">
-        <v>0.0</v>
+        <v>245.0</v>
       </c>
       <c r="H29">
-        <v>0</v>
+        <v>6914</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="B30" t="s">
-        <v>87</v>
+        <v>113</v>
       </c>
       <c r="C30" t="s">
-        <v>88</v>
+        <v>114</v>
       </c>
       <c r="D30" t="s">
-        <v>89</v>
+        <v>115</v>
       </c>
       <c r="E30">
-        <v>2007</v>
+        <v>1970</v>
+      </c>
+      <c r="F30" t="s">
+        <v>116</v>
       </c>
       <c r="G30">
-        <v>0.0</v>
+        <v>245.0</v>
       </c>
       <c r="H30">
-        <v>0</v>
+        <v>6521</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="B31" t="s">
-        <v>90</v>
+        <v>117</v>
       </c>
       <c r="C31" t="s">
-        <v>91</v>
+        <v>118</v>
       </c>
       <c r="D31" t="s">
-        <v>92</v>
+        <v>119</v>
       </c>
       <c r="E31">
-        <v>2005</v>
+        <v>2008</v>
+      </c>
+      <c r="F31" t="s">
+        <v>120</v>
       </c>
       <c r="G31">
-        <v>0.0</v>
+        <v>250.0</v>
       </c>
       <c r="H31">
-        <v>0</v>
+        <v>6142</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="B32" t="s">
-        <v>93</v>
+        <v>121</v>
       </c>
       <c r="C32" t="s">
-        <v>94</v>
+        <v>122</v>
       </c>
       <c r="D32" t="s">
-        <v>95</v>
+        <v>123</v>
       </c>
       <c r="E32">
-        <v>2007</v>
+        <v>1960</v>
+      </c>
+      <c r="F32" t="s">
+        <v>124</v>
       </c>
       <c r="G32">
-        <v>0.0</v>
+        <v>252.9</v>
       </c>
       <c r="H32">
-        <v>0</v>
+        <v>5776</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="B33" t="s">
-        <v>96</v>
+        <v>125</v>
       </c>
       <c r="C33" t="s">
-        <v>97</v>
+        <v>126</v>
       </c>
       <c r="D33" t="s">
-        <v>98</v>
+        <v>127</v>
       </c>
       <c r="E33">
         <v>1970</v>
       </c>
+      <c r="F33" t="s">
+        <v>128</v>
+      </c>
       <c r="G33">
-        <v>0.0</v>
+        <v>262.0</v>
       </c>
       <c r="H33">
-        <v>0</v>
+        <v>5423</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="B34" t="s">
-        <v>99</v>
+        <v>129</v>
       </c>
       <c r="C34" t="s">
-        <v>100</v>
+        <v>130</v>
       </c>
       <c r="D34" t="s">
-        <v>101</v>
+        <v>131</v>
       </c>
       <c r="E34">
-        <v>1970</v>
+        <v>1976</v>
+      </c>
+      <c r="F34" t="s">
+        <v>132</v>
       </c>
       <c r="G34">
-        <v>0.0</v>
+        <v>277.0</v>
       </c>
       <c r="H34">
-        <v>0</v>
+        <v>5081</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>1</v>
+        <v>32</v>
       </c>
       <c r="B35" t="s">
-        <v>102</v>
+        <v>133</v>
       </c>
       <c r="C35" t="s">
-        <v>103</v>
+        <v>134</v>
       </c>
       <c r="D35" t="s">
-        <v>104</v>
+        <v>135</v>
       </c>
       <c r="E35">
-        <v>2005</v>
+        <v>1973</v>
+      </c>
+      <c r="F35" t="s">
+        <v>136</v>
       </c>
       <c r="G35">
-        <v>0.0</v>
+        <v>297.0</v>
       </c>
       <c r="H35">
-        <v>0</v>
+        <v>4750</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>1</v>
+        <v>33</v>
       </c>
       <c r="B36" t="s">
-        <v>105</v>
+        <v>137</v>
       </c>
       <c r="C36" t="s">
-        <v>106</v>
+        <v>138</v>
       </c>
       <c r="D36" t="s">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="E36">
-        <v>1975</v>
+        <v>2007</v>
+      </c>
+      <c r="F36" t="s">
+        <v>140</v>
       </c>
       <c r="G36">
-        <v>0.0</v>
+        <v>311.0</v>
       </c>
       <c r="H36">
-        <v>0</v>
+        <v>4429</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>1</v>
+        <v>34</v>
       </c>
       <c r="B37" t="s">
-        <v>108</v>
+        <v>141</v>
       </c>
       <c r="C37" t="s">
-        <v>109</v>
+        <v>142</v>
       </c>
       <c r="D37" t="s">
-        <v>110</v>
+        <v>143</v>
       </c>
       <c r="E37">
-        <v>1970</v>
+        <v>2008</v>
+      </c>
+      <c r="F37" t="s">
+        <v>144</v>
       </c>
       <c r="G37">
-        <v>0.0</v>
+        <v>314.0</v>
       </c>
       <c r="H37">
-        <v>0</v>
+        <v>4118</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="B38" t="s">
-        <v>111</v>
+        <v>145</v>
       </c>
       <c r="C38" t="s">
-        <v>112</v>
+        <v>146</v>
       </c>
       <c r="D38" t="s">
-        <v>113</v>
+        <v>147</v>
       </c>
       <c r="E38">
-        <v>2005</v>
+        <v>1971</v>
+      </c>
+      <c r="F38" t="s">
+        <v>148</v>
       </c>
       <c r="G38">
-        <v>0.0</v>
+        <v>324.0</v>
       </c>
       <c r="H38">
-        <v>0</v>
+        <v>3816</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>1</v>
+        <v>36</v>
       </c>
       <c r="B39" t="s">
-        <v>114</v>
+        <v>149</v>
       </c>
       <c r="C39" t="s">
-        <v>115</v>
+        <v>150</v>
       </c>
       <c r="D39" t="s">
-        <v>116</v>
+        <v>151</v>
       </c>
       <c r="E39">
-        <v>1989</v>
+        <v>1973</v>
+      </c>
+      <c r="F39" t="s">
+        <v>152</v>
       </c>
       <c r="G39">
-        <v>0.0</v>
+        <v>331.0</v>
       </c>
       <c r="H39">
-        <v>0</v>
+        <v>3522</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>1</v>
+        <v>37</v>
       </c>
       <c r="B40" t="s">
-        <v>117</v>
+        <v>153</v>
       </c>
       <c r="C40" t="s">
-        <v>118</v>
+        <v>154</v>
       </c>
       <c r="D40" t="s">
-        <v>119</v>
+        <v>135</v>
       </c>
       <c r="E40">
-        <v>2007</v>
+        <v>1999</v>
+      </c>
+      <c r="F40" t="s">
+        <v>155</v>
       </c>
       <c r="G40">
-        <v>0.0</v>
+        <v>357.0</v>
       </c>
       <c r="H40">
-        <v>0</v>
+        <v>3237</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>1</v>
+        <v>38</v>
       </c>
       <c r="B41" t="s">
-        <v>120</v>
+        <v>156</v>
       </c>
       <c r="C41" t="s">
-        <v>121</v>
+        <v>157</v>
       </c>
       <c r="D41" t="s">
-        <v>122</v>
+        <v>158</v>
       </c>
       <c r="E41">
-        <v>2010</v>
+        <v>1975</v>
+      </c>
+      <c r="F41" t="s">
+        <v>159</v>
       </c>
       <c r="G41">
-        <v>0.0</v>
+        <v>368.0</v>
       </c>
       <c r="H41">
-        <v>0</v>
+        <v>2959</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>1</v>
+        <v>39</v>
       </c>
       <c r="B42" t="s">
-        <v>123</v>
+        <v>160</v>
       </c>
       <c r="C42" t="s">
-        <v>124</v>
+        <v>161</v>
       </c>
       <c r="D42" t="s">
-        <v>125</v>
+        <v>162</v>
       </c>
       <c r="E42">
-        <v>2009</v>
+        <v>1963</v>
+      </c>
+      <c r="F42" t="s">
+        <v>163</v>
       </c>
       <c r="G42">
-        <v>0.0</v>
+        <v>372.0</v>
       </c>
       <c r="H42">
-        <v>0</v>
+        <v>2688</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="B43" t="s">
-        <v>126</v>
+        <v>164</v>
       </c>
       <c r="C43" t="s">
-        <v>127</v>
+        <v>165</v>
       </c>
       <c r="D43" t="s">
-        <v>77</v>
+        <v>166</v>
       </c>
       <c r="E43">
-        <v>1999</v>
+        <v>1970</v>
+      </c>
+      <c r="F43" t="s">
+        <v>167</v>
       </c>
       <c r="G43">
-        <v>0.0</v>
+        <v>378.0</v>
       </c>
       <c r="H43">
-        <v>0</v>
+        <v>2424</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>128</v>
+        <v>168</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>1</v>
       </c>
       <c r="B46" t="s">
         <v>2</v>
       </c>
       <c r="C46" t="s">
         <v>3</v>
       </c>
       <c r="D46" t="s">
         <v>4</v>
       </c>
       <c r="E46" t="s">
         <v>5</v>
       </c>
       <c r="F46" t="s">
         <v>6</v>
       </c>
       <c r="G46" t="s">
         <v>7</v>
       </c>
       <c r="H46" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>1</v>
       </c>
       <c r="B47" t="s">
-        <v>129</v>
+        <v>169</v>
       </c>
       <c r="C47" t="s">
-        <v>130</v>
+        <v>170</v>
       </c>
       <c r="D47" t="s">
-        <v>131</v>
+        <v>171</v>
       </c>
       <c r="E47">
-        <v>2001</v>
+        <v>2006</v>
+      </c>
+      <c r="F47" t="s">
+        <v>172</v>
       </c>
       <c r="G47">
-        <v>0.0</v>
+        <v>11.0</v>
       </c>
       <c r="H47">
-        <v>0</v>
+        <v>31955</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B48" t="s">
-        <v>132</v>
+        <v>173</v>
       </c>
       <c r="C48" t="s">
-        <v>133</v>
+        <v>174</v>
       </c>
       <c r="D48" t="s">
-        <v>134</v>
+        <v>175</v>
       </c>
       <c r="E48">
         <v>2005</v>
       </c>
+      <c r="F48" t="s">
+        <v>176</v>
+      </c>
       <c r="G48">
-        <v>0.0</v>
+        <v>16.0</v>
       </c>
       <c r="H48">
-        <v>0</v>
+        <v>24730</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B49" t="s">
-        <v>135</v>
+        <v>177</v>
       </c>
       <c r="C49" t="s">
-        <v>136</v>
+        <v>178</v>
       </c>
       <c r="D49" t="s">
-        <v>137</v>
+        <v>179</v>
       </c>
       <c r="E49">
-        <v>2006</v>
+        <v>2005</v>
+      </c>
+      <c r="F49" t="s">
+        <v>180</v>
       </c>
       <c r="G49">
-        <v>0.0</v>
+        <v>28.0</v>
       </c>
       <c r="H49">
-        <v>0</v>
+        <v>20504</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B50" t="s">
-        <v>138</v>
+        <v>181</v>
       </c>
       <c r="C50" t="s">
-        <v>139</v>
+        <v>182</v>
       </c>
       <c r="D50" t="s">
-        <v>140</v>
+        <v>183</v>
       </c>
       <c r="E50">
-        <v>2010</v>
+        <v>2007</v>
+      </c>
+      <c r="F50" t="s">
+        <v>184</v>
       </c>
       <c r="G50">
-        <v>0.0</v>
+        <v>43.0</v>
       </c>
       <c r="H50">
-        <v>0</v>
+        <v>17505</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B51" t="s">
-        <v>141</v>
+        <v>185</v>
       </c>
       <c r="C51" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="D51" t="s">
-        <v>143</v>
+        <v>187</v>
       </c>
       <c r="E51">
-        <v>2010</v>
+        <v>2006</v>
+      </c>
+      <c r="F51" t="s">
+        <v>188</v>
       </c>
       <c r="G51">
-        <v>0.0</v>
+        <v>48.0</v>
       </c>
       <c r="H51">
-        <v>0</v>
+        <v>15179</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B52" t="s">
-        <v>144</v>
+        <v>189</v>
       </c>
       <c r="C52" t="s">
-        <v>145</v>
+        <v>190</v>
       </c>
       <c r="D52" t="s">
-        <v>146</v>
+        <v>191</v>
       </c>
       <c r="E52">
-        <v>2007</v>
+        <v>2006</v>
+      </c>
+      <c r="F52" t="s">
+        <v>192</v>
       </c>
       <c r="G52">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="H52">
-        <v>0</v>
+        <v>13279</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B53" t="s">
-        <v>147</v>
+        <v>193</v>
       </c>
       <c r="C53" t="s">
-        <v>148</v>
+        <v>194</v>
       </c>
       <c r="D53" t="s">
-        <v>149</v>
+        <v>195</v>
       </c>
       <c r="E53">
-        <v>2006</v>
+        <v>2007</v>
+      </c>
+      <c r="F53" t="s">
+        <v>196</v>
       </c>
       <c r="G53">
-        <v>0.0</v>
+        <v>82.0</v>
       </c>
       <c r="H53">
-        <v>0</v>
+        <v>11672</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B54" t="s">
-        <v>150</v>
+        <v>197</v>
       </c>
       <c r="C54" t="s">
-        <v>151</v>
+        <v>198</v>
       </c>
       <c r="D54" t="s">
-        <v>152</v>
+        <v>199</v>
       </c>
       <c r="E54">
-        <v>2011</v>
+        <v>2008</v>
+      </c>
+      <c r="F54" t="s">
+        <v>200</v>
       </c>
       <c r="G54">
-        <v>0.0</v>
+        <v>84.0</v>
       </c>
       <c r="H54">
-        <v>0</v>
+        <v>10281</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B55" t="s">
-        <v>153</v>
+        <v>201</v>
       </c>
       <c r="C55" t="s">
-        <v>154</v>
+        <v>202</v>
       </c>
       <c r="D55" t="s">
-        <v>155</v>
+        <v>203</v>
       </c>
       <c r="E55">
         <v>2010</v>
       </c>
+      <c r="F55" t="s">
+        <v>204</v>
+      </c>
       <c r="G55">
-        <v>0.0</v>
+        <v>85.0</v>
       </c>
       <c r="H55">
-        <v>0</v>
+        <v>9053</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B56" t="s">
-        <v>156</v>
+        <v>205</v>
       </c>
       <c r="C56" t="s">
-        <v>157</v>
+        <v>206</v>
       </c>
       <c r="D56" t="s">
-        <v>158</v>
+        <v>207</v>
       </c>
       <c r="E56">
-        <v>2007</v>
+        <v>2010</v>
+      </c>
+      <c r="F56" t="s">
+        <v>208</v>
       </c>
       <c r="G56">
-        <v>0.0</v>
+        <v>89.0</v>
       </c>
       <c r="H56">
-        <v>0</v>
+        <v>7955</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B57" t="s">
-        <v>159</v>
+        <v>209</v>
       </c>
       <c r="C57" t="s">
-        <v>160</v>
+        <v>210</v>
       </c>
       <c r="D57" t="s">
-        <v>161</v>
+        <v>211</v>
       </c>
       <c r="E57">
-        <v>2008</v>
+        <v>2010</v>
+      </c>
+      <c r="F57" t="s">
+        <v>212</v>
       </c>
       <c r="G57">
-        <v>0.0</v>
+        <v>98.0</v>
       </c>
       <c r="H57">
-        <v>0</v>
+        <v>6961</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B58" t="s">
-        <v>162</v>
+        <v>213</v>
       </c>
       <c r="C58" t="s">
-        <v>163</v>
+        <v>214</v>
       </c>
       <c r="D58" t="s">
-        <v>164</v>
+        <v>215</v>
       </c>
       <c r="E58">
-        <v>2012</v>
+        <v>2011</v>
+      </c>
+      <c r="F58" t="s">
+        <v>216</v>
       </c>
       <c r="G58">
-        <v>0.0</v>
+        <v>104.0</v>
       </c>
       <c r="H58">
-        <v>0</v>
+        <v>6054</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B59" t="s">
-        <v>165</v>
+        <v>217</v>
       </c>
       <c r="C59" t="s">
-        <v>166</v>
+        <v>218</v>
       </c>
       <c r="D59" t="s">
-        <v>167</v>
+        <v>219</v>
       </c>
       <c r="E59">
-        <v>2010</v>
+        <v>2011</v>
+      </c>
+      <c r="F59" t="s">
+        <v>220</v>
       </c>
       <c r="G59">
-        <v>0.0</v>
+        <v>115.0</v>
       </c>
       <c r="H59">
-        <v>0</v>
+        <v>5220</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B60" t="s">
-        <v>168</v>
+        <v>221</v>
       </c>
       <c r="C60" t="s">
-        <v>169</v>
+        <v>222</v>
       </c>
       <c r="D60" t="s">
-        <v>170</v>
+        <v>223</v>
       </c>
       <c r="E60">
-        <v>2011</v>
+        <v>2010</v>
+      </c>
+      <c r="F60" t="s">
+        <v>224</v>
       </c>
       <c r="G60">
-        <v>0.0</v>
+        <v>123.0</v>
       </c>
       <c r="H60">
-        <v>0</v>
+        <v>4448</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B61" t="s">
-        <v>171</v>
+        <v>225</v>
       </c>
       <c r="C61" t="s">
-        <v>172</v>
+        <v>226</v>
       </c>
       <c r="D61" t="s">
-        <v>173</v>
+        <v>227</v>
       </c>
       <c r="E61">
-        <v>2005</v>
+        <v>2012</v>
+      </c>
+      <c r="F61" t="s">
+        <v>228</v>
       </c>
       <c r="G61">
-        <v>0.0</v>
+        <v>125.0</v>
       </c>
       <c r="H61">
-        <v>0</v>
+        <v>3729</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="B62" t="s">
-        <v>174</v>
+        <v>229</v>
       </c>
       <c r="C62" t="s">
-        <v>175</v>
+        <v>230</v>
       </c>
       <c r="D62" t="s">
-        <v>176</v>
+        <v>231</v>
       </c>
       <c r="E62">
-        <v>2006</v>
+        <v>2001</v>
+      </c>
+      <c r="F62" t="s">
+        <v>232</v>
       </c>
       <c r="G62">
-        <v>0.0</v>
+        <v>152.0</v>
       </c>
       <c r="H62">
-        <v>0</v>
+        <v>3056</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="B63" t="s">
-        <v>177</v>
+        <v>233</v>
       </c>
       <c r="C63" t="s">
-        <v>178</v>
+        <v>234</v>
       </c>
       <c r="D63" t="s">
-        <v>179</v>
+        <v>235</v>
       </c>
       <c r="E63">
         <v>2008</v>
       </c>
+      <c r="F63" t="s">
+        <v>236</v>
+      </c>
       <c r="G63">
-        <v>0.0</v>
+        <v>173.0</v>
       </c>
       <c r="H63">
-        <v>0</v>
+        <v>2424</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">