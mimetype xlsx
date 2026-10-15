--- v0 (2026-06-13)
+++ v1 (2026-10-15)
@@ -89,51 +89,51 @@
   <si>
     <t>2404-0495</t>
   </si>
   <si>
     <t>Ptašniková Viktorie</t>
   </si>
   <si>
     <t>CZE 227294</t>
   </si>
   <si>
     <t>2419-0100</t>
   </si>
   <si>
     <t>Bortlíková Sára</t>
   </si>
   <si>
     <t>CZE 226258</t>
   </si>
   <si>
     <t>2101-0767</t>
   </si>
   <si>
     <t>Lidaříková Ema</t>
   </si>
   <si>
-    <t>Optimist - starší žactvo</t>
+    <t>Optimist - starší</t>
   </si>
   <si>
     <t>CZE 833</t>
   </si>
   <si>
     <t>2404-0463</t>
   </si>
   <si>
     <t>Hejnová Anna</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>