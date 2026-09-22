--- v0 (2026-07-22)
+++ v1 (2026-09-22)
@@ -12,124 +12,355 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
+  <si>
+    <t>ostatní třídy</t>
+  </si>
+  <si>
+    <t>Rank</t>
+  </si>
+  <si>
+    <t>Boat</t>
+  </si>
+  <si>
+    <t>License Nr.</t>
+  </si>
+  <si>
+    <t>First Name</t>
+  </si>
+  <si>
+    <t>Year of Birth</t>
+  </si>
+  <si>
+    <t>Race Results</t>
+  </si>
+  <si>
+    <t>Points</t>
+  </si>
+  <si>
+    <t>L.Points</t>
+  </si>
+  <si>
+    <t>CZE 845</t>
+  </si>
+  <si>
+    <t>1311-0010</t>
+  </si>
+  <si>
+    <t>Myslík Jan</t>
+  </si>
+  <si>
+    <t>1130-2096</t>
+  </si>
+  <si>
+    <t>Myslíková Eliška</t>
+  </si>
+  <si>
+    <t>CZE 245</t>
+  </si>
+  <si>
+    <t>2403-0130</t>
+  </si>
+  <si>
+    <t>Brchaň Tomáš</t>
+  </si>
+  <si>
+    <t>2403-0129</t>
+  </si>
+  <si>
+    <t>Brchaň Šimon</t>
+  </si>
   <si>
     <t>RS 700</t>
   </si>
   <si>
-    <t>Rank</t>
-[...22 lines deleted...]
-  <si>
     <t>CZE 1035</t>
   </si>
   <si>
     <t>1149-0020</t>
   </si>
   <si>
     <t>Plhoň Adam</t>
   </si>
   <si>
     <t>CZE 875</t>
   </si>
   <si>
     <t>1702-0258</t>
   </si>
   <si>
     <t>Dvořák Jan</t>
   </si>
   <si>
     <t>CZE 1013</t>
   </si>
   <si>
     <t>1101-0351</t>
   </si>
   <si>
     <t>Smrčka Jiří</t>
   </si>
   <si>
     <t>CZE 1043</t>
   </si>
   <si>
     <t>1149-0001</t>
   </si>
   <si>
     <t>Kuthan Jiří</t>
   </si>
   <si>
     <t>CZE 866</t>
   </si>
   <si>
     <t>1149-0021</t>
   </si>
   <si>
     <t>Plhoň Eduard</t>
   </si>
   <si>
+    <t>RS Feva</t>
+  </si>
+  <si>
+    <t>CZE 9168</t>
+  </si>
+  <si>
+    <t>2103-0956</t>
+  </si>
+  <si>
+    <t>Chládek Dan</t>
+  </si>
+  <si>
+    <t>2103-0968</t>
+  </si>
+  <si>
+    <t>Daněk Kryštof</t>
+  </si>
+  <si>
+    <t>CZE 5162</t>
+  </si>
+  <si>
+    <t>1130-2097</t>
+  </si>
+  <si>
+    <t>Myslík Matyáš</t>
+  </si>
+  <si>
+    <t>1130-1441</t>
+  </si>
+  <si>
+    <t>Lipták Richard</t>
+  </si>
+  <si>
+    <t>CZE 6666</t>
+  </si>
+  <si>
+    <t>1130-2216</t>
+  </si>
+  <si>
+    <t>Krátký Šimon</t>
+  </si>
+  <si>
+    <t>1130-2152</t>
+  </si>
+  <si>
+    <t>Stibůrek Matěj</t>
+  </si>
+  <si>
+    <t>CZE 7618</t>
+  </si>
+  <si>
+    <t>2103-1038</t>
+  </si>
+  <si>
+    <t>Kryštof Šimon</t>
+  </si>
+  <si>
+    <t>2103-1124</t>
+  </si>
+  <si>
+    <t>Daněk Matyáš</t>
+  </si>
+  <si>
+    <t>CZE 7853</t>
+  </si>
+  <si>
+    <t>2103-1160</t>
+  </si>
+  <si>
+    <t>Tkačová Lucie</t>
+  </si>
+  <si>
+    <t>2103-1063</t>
+  </si>
+  <si>
+    <t>Vlachová Kamila</t>
+  </si>
+  <si>
+    <t>CZE 7851</t>
+  </si>
+  <si>
+    <t>2103-0972</t>
+  </si>
+  <si>
+    <t>Vlach Viktor</t>
+  </si>
+  <si>
+    <t>2103-1141</t>
+  </si>
+  <si>
+    <t>Tesař Vít</t>
+  </si>
+  <si>
+    <t>CZE 6561</t>
+  </si>
+  <si>
+    <t>1801-0237</t>
+  </si>
+  <si>
+    <t>Říhová Tereza</t>
+  </si>
+  <si>
+    <t>1801-0234</t>
+  </si>
+  <si>
+    <t>Kroupová Lucie</t>
+  </si>
+  <si>
+    <t>CZE 11</t>
+  </si>
+  <si>
+    <t>1130-1688</t>
+  </si>
+  <si>
+    <t>Hasová Veronika</t>
+  </si>
+  <si>
+    <t>1130-1913</t>
+  </si>
+  <si>
+    <t>Janoušková Johana</t>
+  </si>
+  <si>
+    <t>CZE 8602</t>
+  </si>
+  <si>
+    <t>1130-1924</t>
+  </si>
+  <si>
+    <t>Krejza Jakub</t>
+  </si>
+  <si>
+    <t>1130-2039</t>
+  </si>
+  <si>
+    <t>Stýblo David</t>
+  </si>
+  <si>
+    <t>CZE 999</t>
+  </si>
+  <si>
+    <t>1130-2146</t>
+  </si>
+  <si>
+    <t>Szewczyk Jan</t>
+  </si>
+  <si>
+    <t>1130-2137</t>
+  </si>
+  <si>
+    <t>Kukula Alexander</t>
+  </si>
+  <si>
+    <t>CZE 823</t>
+  </si>
+  <si>
+    <t>2103-1039</t>
+  </si>
+  <si>
+    <t>Hajda Štěpán</t>
+  </si>
+  <si>
+    <t>2103-1017</t>
+  </si>
+  <si>
+    <t>Buček Adam</t>
+  </si>
+  <si>
+    <t>CZE 8713</t>
+  </si>
+  <si>
+    <t>2103-1018</t>
+  </si>
+  <si>
+    <t>Brettschneider Samuel</t>
+  </si>
+  <si>
+    <t>2103-1171</t>
+  </si>
+  <si>
+    <t>Vlček Bert</t>
+  </si>
+  <si>
+    <t>CZE 777</t>
+  </si>
+  <si>
+    <t>1130-1450</t>
+  </si>
+  <si>
+    <t>Michalčínová Amálie</t>
+  </si>
+  <si>
+    <t>1130-1163</t>
+  </si>
+  <si>
+    <t>Kováčová Zoe</t>
+  </si>
+  <si>
     <t>RS 500</t>
   </si>
   <si>
     <t>CZE 1688</t>
   </si>
   <si>
     <t>1401-0439</t>
   </si>
   <si>
     <t>Dobrý Jakub</t>
   </si>
   <si>
     <t>1401-0473</t>
   </si>
   <si>
     <t>Dobrá Tereza</t>
   </si>
   <si>
     <t>CZE 1775</t>
   </si>
   <si>
     <t>2103-0854</t>
   </si>
   <si>
     <t>Křenková Monika</t>
@@ -216,50 +447,110 @@
     <t>CZE 2957</t>
   </si>
   <si>
     <t>2103-1162</t>
   </si>
   <si>
     <t>Novotný Štěpán</t>
   </si>
   <si>
     <t>CZE 4638</t>
   </si>
   <si>
     <t>2103-1118</t>
   </si>
   <si>
     <t>Dubnický Michal</t>
   </si>
   <si>
     <t>CZE 3889</t>
   </si>
   <si>
     <t>2103-1088</t>
   </si>
   <si>
     <t>Suchomelová Klára</t>
+  </si>
+  <si>
+    <t>RS Aero 6</t>
+  </si>
+  <si>
+    <t>CZE 3235</t>
+  </si>
+  <si>
+    <t>2103-0415</t>
+  </si>
+  <si>
+    <t>Šormová Marcela</t>
+  </si>
+  <si>
+    <t>CZE 2956</t>
+  </si>
+  <si>
+    <t>1901-0475</t>
+  </si>
+  <si>
+    <t>Bříza Petr</t>
+  </si>
+  <si>
+    <t>RS Aero 7</t>
+  </si>
+  <si>
+    <t>CZE 4692</t>
+  </si>
+  <si>
+    <t>1130-0169</t>
+  </si>
+  <si>
+    <t>Guryča Daniel</t>
+  </si>
+  <si>
+    <t>CZE 4761</t>
+  </si>
+  <si>
+    <t>7040-0158</t>
+  </si>
+  <si>
+    <t>Buřil Miloš</t>
+  </si>
+  <si>
+    <t>CZE 2340</t>
+  </si>
+  <si>
+    <t>2205-0008</t>
+  </si>
+  <si>
+    <t>Mlčoch Bronislav</t>
+  </si>
+  <si>
+    <t>RS Aero 9</t>
+  </si>
+  <si>
+    <t>CZE 2471</t>
+  </si>
+  <si>
+    <t>1149-0002</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -563,569 +854,1444 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H30"/>
+  <dimension ref="A1:H81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
       <c r="F3" t="s">
         <v>6</v>
       </c>
       <c r="G3" t="s">
         <v>7</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4">
-        <v>1982</v>
+        <v>1973</v>
       </c>
       <c r="H4">
-        <v>5279</v>
+        <v>3689</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
         <v>12</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>13</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5">
-        <v>1978</v>
+        <v>2010</v>
       </c>
       <c r="H5">
-        <v>2494</v>
+        <v>3689</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>6</v>
       </c>
       <c r="B6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" t="s">
         <v>15</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>16</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
-        <v>2001</v>
+        <v>1973</v>
       </c>
       <c r="H6">
-        <v>1940</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" t="s">
         <v>18</v>
       </c>
-      <c r="C7" t="s">
+      <c r="E7">
+        <v>2010</v>
+      </c>
+      <c r="H7">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
         <v>19</v>
-      </c>
-[...27 lines deleted...]
-        <v>1065</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>24</v>
+        <v>1</v>
+      </c>
+      <c r="B10" t="s">
+        <v>2</v>
+      </c>
+      <c r="C10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H10" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:8">
-      <c r="A11" t="s">
-        <v>1</v>
+      <c r="A11">
+        <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="C11" t="s">
-        <v>3</v>
+        <v>21</v>
       </c>
       <c r="D11" t="s">
-        <v>4</v>
-[...11 lines deleted...]
-        <v>8</v>
+        <v>22</v>
+      </c>
+      <c r="E11">
+        <v>1982</v>
+      </c>
+      <c r="H11">
+        <v>5279</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="B12" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D12" t="s">
         <v>25</v>
       </c>
-      <c r="C12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E12">
-        <v>1999</v>
+        <v>1978</v>
       </c>
       <c r="H12">
-        <v>15820</v>
+        <v>2494</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="B13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C13" t="s">
+        <v>27</v>
+      </c>
+      <c r="D13" t="s">
         <v>28</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="H13">
-        <v>15820</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="B14" t="s">
+        <v>29</v>
+      </c>
+      <c r="C14" t="s">
         <v>30</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>31</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14">
-        <v>2007</v>
+        <v>1973</v>
       </c>
       <c r="H14">
-        <v>13655</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B15" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15" t="s">
         <v>34</v>
       </c>
       <c r="E15">
-        <v>2007</v>
+        <v>1984</v>
       </c>
       <c r="H15">
-        <v>13655</v>
-[...6 lines deleted...]
-      <c r="B16" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
         <v>35</v>
       </c>
-      <c r="C16" t="s">
-[...30 lines deleted...]
-      </c>
     </row>
     <row r="18" spans="1:8">
-      <c r="A18">
-        <v>37</v>
+      <c r="A18" t="s">
+        <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>40</v>
+        <v>2</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>3</v>
       </c>
       <c r="D18" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-        <v>4918</v>
+        <v>4</v>
+      </c>
+      <c r="E18" t="s">
+        <v>5</v>
+      </c>
+      <c r="F18" t="s">
+        <v>6</v>
+      </c>
+      <c r="G18" t="s">
+        <v>7</v>
+      </c>
+      <c r="H18" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
+        <v>5</v>
+      </c>
+      <c r="B19" t="s">
+        <v>36</v>
+      </c>
+      <c r="C19" t="s">
         <v>37</v>
       </c>
-      <c r="B19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D19" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="E19">
-        <v>2006</v>
+        <v>2011</v>
       </c>
       <c r="H19">
-        <v>4918</v>
+        <v>36777</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>42</v>
+        <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="C20" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="D20" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="E20">
-        <v>2003</v>
+        <v>2011</v>
       </c>
       <c r="H20">
-        <v>3596</v>
+        <v>36777</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
+        <v>9</v>
+      </c>
+      <c r="B21" t="s">
+        <v>41</v>
+      </c>
+      <c r="C21" t="s">
         <v>42</v>
       </c>
-      <c r="B21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D21" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="E21">
-        <v>2004</v>
+        <v>2010</v>
       </c>
       <c r="H21">
-        <v>3596</v>
+        <v>30650</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
+        <v>9</v>
+      </c>
+      <c r="B22" t="s">
+        <v>41</v>
+      </c>
+      <c r="C22" t="s">
+        <v>44</v>
+      </c>
+      <c r="D22" t="s">
         <v>45</v>
       </c>
-      <c r="B22" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E22">
-        <v>2006</v>
+        <v>2010</v>
       </c>
       <c r="H22">
-        <v>2877</v>
+        <v>30650</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="B23" t="s">
+        <v>46</v>
+      </c>
+      <c r="C23" t="s">
+        <v>47</v>
+      </c>
+      <c r="D23" t="s">
+        <v>48</v>
+      </c>
+      <c r="E23">
+        <v>2011</v>
+      </c>
+      <c r="H23">
+        <v>24021</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24">
+        <v>17</v>
+      </c>
+      <c r="B24" t="s">
+        <v>46</v>
+      </c>
+      <c r="C24" t="s">
+        <v>49</v>
+      </c>
+      <c r="D24" t="s">
         <v>50</v>
       </c>
-      <c r="C23" t="s">
+      <c r="E24">
+        <v>2012</v>
+      </c>
+      <c r="H24">
+        <v>24021</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25">
+        <v>26</v>
+      </c>
+      <c r="B25" t="s">
+        <v>51</v>
+      </c>
+      <c r="C25" t="s">
+        <v>52</v>
+      </c>
+      <c r="D25" t="s">
         <v>53</v>
       </c>
-      <c r="D23" t="s">
+      <c r="E25">
+        <v>2011</v>
+      </c>
+      <c r="H25">
+        <v>19593</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26">
+        <v>26</v>
+      </c>
+      <c r="B26" t="s">
+        <v>51</v>
+      </c>
+      <c r="C26" t="s">
         <v>54</v>
       </c>
-      <c r="E23">
-[...7 lines deleted...]
-      <c r="A25" t="s">
+      <c r="D26" t="s">
         <v>55</v>
       </c>
-    </row>
-[...23 lines deleted...]
-        <v>8</v>
+      <c r="E26">
+        <v>2013</v>
+      </c>
+      <c r="H26">
+        <v>19593</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="B27" t="s">
         <v>56</v>
       </c>
       <c r="C27" t="s">
         <v>57</v>
       </c>
       <c r="D27" t="s">
         <v>58</v>
       </c>
       <c r="E27">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="H27">
-        <v>17934</v>
+        <v>13202</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="B28" t="s">
+        <v>56</v>
+      </c>
+      <c r="C28" t="s">
         <v>59</v>
       </c>
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>60</v>
       </c>
-      <c r="D28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="H28">
-        <v>8686</v>
+        <v>13202</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>45</v>
+        <v>71</v>
       </c>
       <c r="B29" t="s">
+        <v>61</v>
+      </c>
+      <c r="C29" t="s">
         <v>62</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>63</v>
       </c>
-      <c r="D29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="H29">
-        <v>5764</v>
+        <v>9122</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
+        <v>71</v>
+      </c>
+      <c r="B30" t="s">
+        <v>61</v>
+      </c>
+      <c r="C30" t="s">
+        <v>64</v>
+      </c>
+      <c r="D30" t="s">
+        <v>65</v>
+      </c>
+      <c r="E30">
+        <v>2011</v>
+      </c>
+      <c r="H30">
+        <v>9122</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31">
+        <v>80</v>
+      </c>
+      <c r="B31" t="s">
+        <v>66</v>
+      </c>
+      <c r="C31" t="s">
+        <v>67</v>
+      </c>
+      <c r="D31" t="s">
+        <v>68</v>
+      </c>
+      <c r="E31">
+        <v>2010</v>
+      </c>
+      <c r="H31">
+        <v>7878</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32">
+        <v>80</v>
+      </c>
+      <c r="B32" t="s">
+        <v>66</v>
+      </c>
+      <c r="C32" t="s">
+        <v>69</v>
+      </c>
+      <c r="D32" t="s">
+        <v>70</v>
+      </c>
+      <c r="E32">
+        <v>2008</v>
+      </c>
+      <c r="H32">
+        <v>7878</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33">
+        <v>81</v>
+      </c>
+      <c r="B33" t="s">
+        <v>71</v>
+      </c>
+      <c r="C33" t="s">
+        <v>72</v>
+      </c>
+      <c r="D33" t="s">
+        <v>73</v>
+      </c>
+      <c r="E33">
+        <v>2013</v>
+      </c>
+      <c r="H33">
+        <v>7748</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34">
+        <v>81</v>
+      </c>
+      <c r="B34" t="s">
+        <v>71</v>
+      </c>
+      <c r="C34" t="s">
+        <v>74</v>
+      </c>
+      <c r="D34" t="s">
+        <v>75</v>
+      </c>
+      <c r="E34">
+        <v>2012</v>
+      </c>
+      <c r="H34">
+        <v>7748</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35">
+        <v>88</v>
+      </c>
+      <c r="B35" t="s">
+        <v>76</v>
+      </c>
+      <c r="C35" t="s">
+        <v>77</v>
+      </c>
+      <c r="D35" t="s">
+        <v>78</v>
+      </c>
+      <c r="E35">
+        <v>2011</v>
+      </c>
+      <c r="H35">
+        <v>6884</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36">
+        <v>88</v>
+      </c>
+      <c r="B36" t="s">
+        <v>76</v>
+      </c>
+      <c r="C36" t="s">
+        <v>79</v>
+      </c>
+      <c r="D36" t="s">
+        <v>80</v>
+      </c>
+      <c r="E36">
+        <v>2015</v>
+      </c>
+      <c r="H36">
+        <v>6884</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37">
+        <v>119</v>
+      </c>
+      <c r="B37" t="s">
+        <v>81</v>
+      </c>
+      <c r="C37" t="s">
+        <v>82</v>
+      </c>
+      <c r="D37" t="s">
+        <v>83</v>
+      </c>
+      <c r="E37">
+        <v>2011</v>
+      </c>
+      <c r="H37">
+        <v>3739</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38">
+        <v>119</v>
+      </c>
+      <c r="B38" t="s">
+        <v>81</v>
+      </c>
+      <c r="C38" t="s">
+        <v>84</v>
+      </c>
+      <c r="D38" t="s">
+        <v>85</v>
+      </c>
+      <c r="E38">
+        <v>2012</v>
+      </c>
+      <c r="H38">
+        <v>3739</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39">
+        <v>120</v>
+      </c>
+      <c r="B39" t="s">
+        <v>86</v>
+      </c>
+      <c r="C39" t="s">
+        <v>87</v>
+      </c>
+      <c r="D39" t="s">
+        <v>88</v>
+      </c>
+      <c r="E39">
+        <v>2009</v>
+      </c>
+      <c r="H39">
+        <v>3652</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40">
+        <v>120</v>
+      </c>
+      <c r="B40" t="s">
+        <v>86</v>
+      </c>
+      <c r="C40" t="s">
+        <v>89</v>
+      </c>
+      <c r="D40" t="s">
+        <v>90</v>
+      </c>
+      <c r="E40">
+        <v>2012</v>
+      </c>
+      <c r="H40">
+        <v>3652</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41">
+        <v>121</v>
+      </c>
+      <c r="B41" t="s">
+        <v>91</v>
+      </c>
+      <c r="C41" t="s">
+        <v>92</v>
+      </c>
+      <c r="D41" t="s">
+        <v>93</v>
+      </c>
+      <c r="E41">
+        <v>2013</v>
+      </c>
+      <c r="H41">
+        <v>3565</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42">
+        <v>121</v>
+      </c>
+      <c r="B42" t="s">
+        <v>91</v>
+      </c>
+      <c r="C42" t="s">
+        <v>94</v>
+      </c>
+      <c r="D42" t="s">
+        <v>95</v>
+      </c>
+      <c r="E42">
+        <v>2015</v>
+      </c>
+      <c r="H42">
+        <v>3565</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43">
+        <v>133</v>
+      </c>
+      <c r="B43" t="s">
+        <v>96</v>
+      </c>
+      <c r="C43" t="s">
+        <v>97</v>
+      </c>
+      <c r="D43" t="s">
+        <v>98</v>
+      </c>
+      <c r="E43">
+        <v>2013</v>
+      </c>
+      <c r="H43">
+        <v>2580</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44">
+        <v>133</v>
+      </c>
+      <c r="B44" t="s">
+        <v>96</v>
+      </c>
+      <c r="C44" t="s">
+        <v>99</v>
+      </c>
+      <c r="D44" t="s">
+        <v>100</v>
+      </c>
+      <c r="E44">
+        <v>2009</v>
+      </c>
+      <c r="H44">
+        <v>2580</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>1</v>
+      </c>
+      <c r="B47" t="s">
+        <v>2</v>
+      </c>
+      <c r="C47" t="s">
+        <v>3</v>
+      </c>
+      <c r="D47" t="s">
+        <v>4</v>
+      </c>
+      <c r="E47" t="s">
+        <v>5</v>
+      </c>
+      <c r="F47" t="s">
+        <v>6</v>
+      </c>
+      <c r="G47" t="s">
+        <v>7</v>
+      </c>
+      <c r="H47" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48">
+        <v>13</v>
+      </c>
+      <c r="B48" t="s">
+        <v>102</v>
+      </c>
+      <c r="C48" t="s">
+        <v>103</v>
+      </c>
+      <c r="D48" t="s">
+        <v>104</v>
+      </c>
+      <c r="E48">
+        <v>1999</v>
+      </c>
+      <c r="H48">
+        <v>15820</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49">
+        <v>13</v>
+      </c>
+      <c r="B49" t="s">
+        <v>102</v>
+      </c>
+      <c r="C49" t="s">
+        <v>105</v>
+      </c>
+      <c r="D49" t="s">
+        <v>106</v>
+      </c>
+      <c r="E49">
+        <v>2002</v>
+      </c>
+      <c r="H49">
+        <v>15820</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50">
+        <v>16</v>
+      </c>
+      <c r="B50" t="s">
+        <v>107</v>
+      </c>
+      <c r="C50" t="s">
+        <v>108</v>
+      </c>
+      <c r="D50" t="s">
+        <v>109</v>
+      </c>
+      <c r="E50">
+        <v>2007</v>
+      </c>
+      <c r="H50">
+        <v>13655</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51">
+        <v>16</v>
+      </c>
+      <c r="B51" t="s">
+        <v>107</v>
+      </c>
+      <c r="C51" t="s">
+        <v>110</v>
+      </c>
+      <c r="D51" t="s">
+        <v>111</v>
+      </c>
+      <c r="E51">
+        <v>2007</v>
+      </c>
+      <c r="H51">
+        <v>13655</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52">
+        <v>34</v>
+      </c>
+      <c r="B52" t="s">
+        <v>112</v>
+      </c>
+      <c r="C52" t="s">
+        <v>113</v>
+      </c>
+      <c r="D52" t="s">
+        <v>114</v>
+      </c>
+      <c r="E52">
+        <v>2009</v>
+      </c>
+      <c r="H52">
+        <v>5799</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53">
+        <v>34</v>
+      </c>
+      <c r="B53" t="s">
+        <v>112</v>
+      </c>
+      <c r="C53" t="s">
+        <v>115</v>
+      </c>
+      <c r="D53" t="s">
+        <v>116</v>
+      </c>
+      <c r="E53">
+        <v>2010</v>
+      </c>
+      <c r="H53">
+        <v>5799</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54">
+        <v>37</v>
+      </c>
+      <c r="B54" t="s">
+        <v>117</v>
+      </c>
+      <c r="C54" t="s">
+        <v>118</v>
+      </c>
+      <c r="D54" t="s">
+        <v>119</v>
+      </c>
+      <c r="E54">
+        <v>2008</v>
+      </c>
+      <c r="H54">
+        <v>4918</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55">
+        <v>37</v>
+      </c>
+      <c r="B55" t="s">
+        <v>117</v>
+      </c>
+      <c r="C55" t="s">
+        <v>120</v>
+      </c>
+      <c r="D55" t="s">
+        <v>121</v>
+      </c>
+      <c r="E55">
+        <v>2006</v>
+      </c>
+      <c r="H55">
+        <v>4918</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56">
+        <v>42</v>
+      </c>
+      <c r="B56" t="s">
+        <v>122</v>
+      </c>
+      <c r="C56" t="s">
+        <v>123</v>
+      </c>
+      <c r="D56" t="s">
+        <v>124</v>
+      </c>
+      <c r="E56">
+        <v>2003</v>
+      </c>
+      <c r="H56">
+        <v>3596</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57">
+        <v>42</v>
+      </c>
+      <c r="B57" t="s">
+        <v>122</v>
+      </c>
+      <c r="C57" t="s">
+        <v>125</v>
+      </c>
+      <c r="D57" t="s">
+        <v>126</v>
+      </c>
+      <c r="E57">
+        <v>2004</v>
+      </c>
+      <c r="H57">
+        <v>3596</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58">
+        <v>45</v>
+      </c>
+      <c r="B58" t="s">
+        <v>127</v>
+      </c>
+      <c r="C58" t="s">
+        <v>128</v>
+      </c>
+      <c r="D58" t="s">
+        <v>129</v>
+      </c>
+      <c r="E58">
+        <v>2006</v>
+      </c>
+      <c r="H58">
+        <v>2877</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59">
+        <v>45</v>
+      </c>
+      <c r="B59" t="s">
+        <v>127</v>
+      </c>
+      <c r="C59" t="s">
+        <v>130</v>
+      </c>
+      <c r="D59" t="s">
+        <v>131</v>
+      </c>
+      <c r="E59">
+        <v>2006</v>
+      </c>
+      <c r="H59">
+        <v>2877</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>1</v>
+      </c>
+      <c r="B62" t="s">
+        <v>2</v>
+      </c>
+      <c r="C62" t="s">
+        <v>3</v>
+      </c>
+      <c r="D62" t="s">
+        <v>4</v>
+      </c>
+      <c r="E62" t="s">
+        <v>5</v>
+      </c>
+      <c r="F62" t="s">
+        <v>6</v>
+      </c>
+      <c r="G62" t="s">
+        <v>7</v>
+      </c>
+      <c r="H62" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63">
+        <v>14</v>
+      </c>
+      <c r="B63" t="s">
+        <v>133</v>
+      </c>
+      <c r="C63" t="s">
+        <v>134</v>
+      </c>
+      <c r="D63" t="s">
+        <v>135</v>
+      </c>
+      <c r="E63">
+        <v>2014</v>
+      </c>
+      <c r="H63">
+        <v>17934</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64">
+        <v>34</v>
+      </c>
+      <c r="B64" t="s">
+        <v>136</v>
+      </c>
+      <c r="C64" t="s">
+        <v>137</v>
+      </c>
+      <c r="D64" t="s">
+        <v>138</v>
+      </c>
+      <c r="E64">
+        <v>2014</v>
+      </c>
+      <c r="H64">
+        <v>8686</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65">
+        <v>45</v>
+      </c>
+      <c r="B65" t="s">
+        <v>139</v>
+      </c>
+      <c r="C65" t="s">
+        <v>140</v>
+      </c>
+      <c r="D65" t="s">
+        <v>141</v>
+      </c>
+      <c r="E65">
+        <v>2015</v>
+      </c>
+      <c r="H65">
+        <v>5764</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66">
         <v>50</v>
       </c>
-      <c r="B30" t="s">
-[...8 lines deleted...]
-      <c r="E30">
+      <c r="B66" t="s">
+        <v>142</v>
+      </c>
+      <c r="C66" t="s">
+        <v>143</v>
+      </c>
+      <c r="D66" t="s">
+        <v>144</v>
+      </c>
+      <c r="E66">
         <v>2014</v>
       </c>
-      <c r="H30">
+      <c r="H66">
         <v>4666</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>1</v>
+      </c>
+      <c r="B69" t="s">
+        <v>2</v>
+      </c>
+      <c r="C69" t="s">
+        <v>3</v>
+      </c>
+      <c r="D69" t="s">
+        <v>4</v>
+      </c>
+      <c r="E69" t="s">
+        <v>5</v>
+      </c>
+      <c r="F69" t="s">
+        <v>6</v>
+      </c>
+      <c r="G69" t="s">
+        <v>7</v>
+      </c>
+      <c r="H69" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70">
+        <v>52</v>
+      </c>
+      <c r="B70" t="s">
+        <v>146</v>
+      </c>
+      <c r="C70" t="s">
+        <v>147</v>
+      </c>
+      <c r="D70" t="s">
+        <v>148</v>
+      </c>
+      <c r="E70">
+        <v>1978</v>
+      </c>
+      <c r="H70">
+        <v>3009</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71">
+        <v>55</v>
+      </c>
+      <c r="B71" t="s">
+        <v>149</v>
+      </c>
+      <c r="C71" t="s">
+        <v>150</v>
+      </c>
+      <c r="D71" t="s">
+        <v>151</v>
+      </c>
+      <c r="E71">
+        <v>1972</v>
+      </c>
+      <c r="H71">
+        <v>2424</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
+        <v>2</v>
+      </c>
+      <c r="C74" t="s">
+        <v>3</v>
+      </c>
+      <c r="D74" t="s">
+        <v>4</v>
+      </c>
+      <c r="E74" t="s">
+        <v>5</v>
+      </c>
+      <c r="F74" t="s">
+        <v>6</v>
+      </c>
+      <c r="G74" t="s">
+        <v>7</v>
+      </c>
+      <c r="H74" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75">
+        <v>37</v>
+      </c>
+      <c r="B75" t="s">
+        <v>153</v>
+      </c>
+      <c r="C75" t="s">
+        <v>154</v>
+      </c>
+      <c r="D75" t="s">
+        <v>155</v>
+      </c>
+      <c r="E75">
+        <v>1962</v>
+      </c>
+      <c r="H75">
+        <v>7463</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76">
+        <v>46</v>
+      </c>
+      <c r="B76" t="s">
+        <v>156</v>
+      </c>
+      <c r="C76" t="s">
+        <v>157</v>
+      </c>
+      <c r="D76" t="s">
+        <v>158</v>
+      </c>
+      <c r="E76">
+        <v>1969</v>
+      </c>
+      <c r="H76">
+        <v>5193</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77">
+        <v>47</v>
+      </c>
+      <c r="B77" t="s">
+        <v>159</v>
+      </c>
+      <c r="C77" t="s">
+        <v>160</v>
+      </c>
+      <c r="D77" t="s">
+        <v>161</v>
+      </c>
+      <c r="E77">
+        <v>1971</v>
+      </c>
+      <c r="H77">
+        <v>4969</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>1</v>
+      </c>
+      <c r="B80" t="s">
+        <v>2</v>
+      </c>
+      <c r="C80" t="s">
+        <v>3</v>
+      </c>
+      <c r="D80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E80" t="s">
+        <v>5</v>
+      </c>
+      <c r="F80" t="s">
+        <v>6</v>
+      </c>
+      <c r="G80" t="s">
+        <v>7</v>
+      </c>
+      <c r="H80" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81">
+        <v>10</v>
+      </c>
+      <c r="B81" t="s">
+        <v>163</v>
+      </c>
+      <c r="C81" t="s">
+        <v>164</v>
+      </c>
+      <c r="D81" t="s">
+        <v>31</v>
+      </c>
+      <c r="E81">
+        <v>2002</v>
+      </c>
+      <c r="H81">
+        <v>5159</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">