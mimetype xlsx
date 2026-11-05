--- v0 (2026-05-19)
+++ v1 (2026-11-05)
@@ -221,51 +221,51 @@
   <si>
     <t>1604-0302</t>
   </si>
   <si>
     <t>Kunca David</t>
   </si>
   <si>
     <t>CZE 125</t>
   </si>
   <si>
     <t>1604-0336</t>
   </si>
   <si>
     <t>Polanský Vítek</t>
   </si>
   <si>
     <t>CZE 887</t>
   </si>
   <si>
     <t>1101-0617</t>
   </si>
   <si>
     <t>Česaný Prokop</t>
   </si>
   <si>
-    <t>Optimist - mladší žactvo</t>
+    <t>Optimist - mladší</t>
   </si>
   <si>
     <t>CZE 896</t>
   </si>
   <si>
     <t>1101-0727</t>
   </si>
   <si>
     <t>Štrobl Martin</t>
   </si>
   <si>
     <t>CZE 594</t>
   </si>
   <si>
     <t>1101-0661</t>
   </si>
   <si>
     <t>Hubáčková Linda</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>