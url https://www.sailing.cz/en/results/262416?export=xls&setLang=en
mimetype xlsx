--- v0 (2026-08-16)
+++ v1 (2026-10-03)
@@ -700,155 +700,155 @@
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4">
         <v>1970</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4">
         <v>8.0</v>
       </c>
       <c r="H4">
-        <v>1600</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
       <c r="E5">
         <v>1969</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
       <c r="G5">
         <v>11.0</v>
       </c>
       <c r="H5">
-        <v>998</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6">
         <v>1993</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
       <c r="G6">
         <v>13.0</v>
       </c>
       <c r="H6">
-        <v>646</v>
+        <v>969</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>21</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
       </c>
       <c r="E7">
         <v>1975</v>
       </c>
       <c r="F7" t="s">
         <v>24</v>
       </c>
       <c r="G7">
         <v>23.0</v>
       </c>
       <c r="H7">
-        <v>396</v>
+        <v>594</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>25</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8" t="s">
         <v>27</v>
       </c>
       <c r="E8">
         <v>1962</v>
       </c>
       <c r="F8" t="s">
         <v>28</v>
       </c>
       <c r="G8">
         <v>28.0</v>
       </c>
       <c r="H8">
-        <v>202</v>
+        <v>303</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>2</v>
       </c>
       <c r="C11" t="s">
         <v>3</v>
       </c>
       <c r="D11" t="s">
         <v>4</v>
       </c>
       <c r="E11" t="s">
         <v>5</v>
       </c>
       <c r="F11" t="s">
         <v>6</v>