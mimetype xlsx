--- v0 (2026-08-16)
+++ v1 (2026-10-03)
@@ -50,285 +50,285 @@
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Year of Birth</t>
   </si>
   <si>
     <t>Race Results</t>
   </si>
   <si>
     <t>Points</t>
   </si>
   <si>
     <t>L.Points</t>
   </si>
   <si>
     <t>CZE 43</t>
   </si>
   <si>
     <t>2408-0002</t>
   </si>
   <si>
     <t>Hyrš Ladislav</t>
   </si>
   <si>
-    <t xml:space="preserve">1 1 1 2* </t>
+    <t xml:space="preserve">1 1 1 2* 2* 2 1 2 </t>
+  </si>
+  <si>
+    <t>CZE 6</t>
+  </si>
+  <si>
+    <t>2405-0099</t>
+  </si>
+  <si>
+    <t>Ščerba Kamil</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 3* 2 3* 3 1 2 1 </t>
   </si>
   <si>
     <t>CZE 98</t>
   </si>
   <si>
     <t>2405-0118</t>
   </si>
   <si>
     <t>Ščerba Patrik</t>
   </si>
   <si>
-    <t xml:space="preserve">3 2 DNF* 1 </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">2 3* 2 3 </t>
+    <t xml:space="preserve">3* 2 DNF* 1 1 3 3 3 </t>
   </si>
   <si>
     <t>CZE 99</t>
   </si>
   <si>
     <t>2405-0179</t>
   </si>
   <si>
     <t>Kovář František</t>
   </si>
   <si>
-    <t xml:space="preserve">4* 4 3 4 </t>
+    <t xml:space="preserve">4* 4 3 4 4 5* 4 4 </t>
   </si>
   <si>
     <t>CZE 77</t>
   </si>
   <si>
     <t>2421-0003</t>
   </si>
   <si>
     <t>Mušálek Pavel</t>
   </si>
   <si>
-    <t xml:space="preserve">5* 5 4 5 </t>
+    <t xml:space="preserve">5 5 4 5 DNS* 4 5 DNF* </t>
   </si>
   <si>
     <t>Optimist</t>
   </si>
   <si>
     <t>CZE 829</t>
   </si>
   <si>
     <t>2203-0283</t>
   </si>
   <si>
     <t>Rozsypal Jan</t>
   </si>
   <si>
-    <t xml:space="preserve">1 1 1 </t>
+    <t xml:space="preserve">1* 1 1 1 1 1 1 </t>
+  </si>
+  <si>
+    <t>CZE 367</t>
+  </si>
+  <si>
+    <t>2203-0287</t>
+  </si>
+  <si>
+    <t>Rozsypal Viktor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 2 6* 2 2 3 2 </t>
   </si>
   <si>
     <t>CZE 489</t>
   </si>
   <si>
     <t>2419-0116</t>
   </si>
   <si>
     <t>Bednaříková Eliška</t>
   </si>
   <si>
-    <t xml:space="preserve">2 3 2 </t>
+    <t xml:space="preserve">2 3 2 3 3 DNF* DNC </t>
+  </si>
+  <si>
+    <t>CZE 183</t>
+  </si>
+  <si>
+    <t>2405-0185</t>
+  </si>
+  <si>
+    <t>Butora Michael</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 5* 5 4 4 2 3 </t>
   </si>
   <si>
     <t>CZE 818</t>
   </si>
   <si>
     <t>2205-0329</t>
   </si>
   <si>
     <t>Konvalinka Jan</t>
   </si>
   <si>
-    <t xml:space="preserve">3 4 3 </t>
-[...23 lines deleted...]
-    <t xml:space="preserve">4 5 5 </t>
+    <t xml:space="preserve">3 4 3 6 DNS* DNF 5 </t>
+  </si>
+  <si>
+    <t>CZE 318</t>
+  </si>
+  <si>
+    <t>2203-0284</t>
+  </si>
+  <si>
+    <t>Tesařík Maxim Petr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 8 8 DNF* 6 4 4 </t>
+  </si>
+  <si>
+    <t>CZE 870</t>
+  </si>
+  <si>
+    <t>2205-0333</t>
+  </si>
+  <si>
+    <t>Prachařová Justýna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 7 7 5 5 DNS* DNF </t>
   </si>
   <si>
     <t>CZE 834</t>
   </si>
   <si>
     <t>2205-0332</t>
   </si>
   <si>
     <t>Prachař Maxmilián</t>
   </si>
   <si>
-    <t xml:space="preserve">DNS 6 4 </t>
-[...23 lines deleted...]
-    <t xml:space="preserve">6 8 8 </t>
+    <t xml:space="preserve">DNS* 6 4 7 DNS DNS DNC </t>
   </si>
   <si>
     <t>Fireball</t>
   </si>
   <si>
     <t>CZE 14084</t>
   </si>
   <si>
     <t>2405-0121</t>
   </si>
   <si>
     <t>Tichánek Michael</t>
   </si>
   <si>
-    <t xml:space="preserve">3 1 1 </t>
+    <t xml:space="preserve">3* 1 1 1 2 </t>
   </si>
   <si>
     <t>2203-0164</t>
   </si>
   <si>
     <t>Rozsypal Jakub</t>
   </si>
   <si>
     <t>CZE 14763</t>
   </si>
   <si>
     <t>2403-0007</t>
   </si>
   <si>
     <t>Lasztowka Vlastimil</t>
   </si>
   <si>
-    <t xml:space="preserve">1 2 2 </t>
+    <t xml:space="preserve">1 2 2 3* 3 </t>
   </si>
   <si>
     <t>2404-0440</t>
   </si>
   <si>
     <t>Běhal Miroslav</t>
   </si>
   <si>
+    <t>CZE 14046</t>
+  </si>
+  <si>
+    <t>2402-0007</t>
+  </si>
+  <si>
+    <t>Čudek Radim</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4* 4 4 2 1 </t>
+  </si>
+  <si>
+    <t>2402-0004</t>
+  </si>
+  <si>
+    <t>Šáňa Jan</t>
+  </si>
+  <si>
     <t>CZE 14504</t>
   </si>
   <si>
     <t>2404-0260</t>
   </si>
   <si>
     <t>Kuřava Jaromír</t>
   </si>
   <si>
-    <t xml:space="preserve">2 3 3 </t>
+    <t xml:space="preserve">2 3 3 DNC* DNC </t>
   </si>
   <si>
     <t>2404-0256</t>
   </si>
   <si>
     <t>Řezáč Jindřich</t>
   </si>
   <si>
-    <t>CZE 14046</t>
-[...16 lines deleted...]
-  <si>
     <t>CZE 13502</t>
   </si>
   <si>
     <t>2403-0146</t>
   </si>
   <si>
     <t>Buchta Václav</t>
   </si>
   <si>
-    <t xml:space="preserve">5 5 5 </t>
+    <t xml:space="preserve">5* 5 5 4 4 </t>
   </si>
   <si>
     <t>9999-0904</t>
   </si>
   <si>
     <t>Buchtová Martina</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -697,158 +697,158 @@
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4">
         <v>1970</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4">
-        <v>3.0</v>
+        <v>8.0</v>
       </c>
       <c r="H4">
-        <v>1600</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
       <c r="E5">
-        <v>1993</v>
+        <v>1969</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
       <c r="G5">
-        <v>6.0</v>
+        <v>11.0</v>
       </c>
       <c r="H5">
-        <v>998</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6">
-        <v>1969</v>
+        <v>1993</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
       <c r="G6">
-        <v>7.0</v>
+        <v>13.0</v>
       </c>
       <c r="H6">
-        <v>646</v>
+        <v>969</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>21</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
       </c>
       <c r="E7">
         <v>1975</v>
       </c>
       <c r="F7" t="s">
         <v>24</v>
       </c>
       <c r="G7">
-        <v>11.0</v>
+        <v>23.0</v>
       </c>
       <c r="H7">
-        <v>396</v>
+        <v>594</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>25</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8" t="s">
         <v>27</v>
       </c>
       <c r="E8">
         <v>1962</v>
       </c>
       <c r="F8" t="s">
         <v>28</v>
       </c>
       <c r="G8">
-        <v>14.0</v>
+        <v>28.0</v>
       </c>
       <c r="H8">
-        <v>202</v>
+        <v>303</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>2</v>
       </c>
       <c r="C11" t="s">
         <v>3</v>
       </c>
       <c r="D11" t="s">
         <v>4</v>
       </c>
       <c r="E11" t="s">
         <v>5</v>
       </c>
       <c r="F11" t="s">
         <v>6</v>
@@ -858,233 +858,233 @@
       </c>
       <c r="H11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>30</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12">
         <v>2015</v>
       </c>
       <c r="F12" t="s">
         <v>33</v>
       </c>
       <c r="G12">
-        <v>3.0</v>
+        <v>6.0</v>
       </c>
       <c r="H12">
         <v>1004</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>34</v>
       </c>
       <c r="C13" t="s">
         <v>35</v>
       </c>
       <c r="D13" t="s">
         <v>36</v>
       </c>
       <c r="E13">
         <v>2016</v>
       </c>
       <c r="F13" t="s">
         <v>37</v>
       </c>
       <c r="G13">
-        <v>7.0</v>
+        <v>16.0</v>
       </c>
       <c r="H13">
         <v>703</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>3</v>
       </c>
       <c r="B14" t="s">
         <v>38</v>
       </c>
       <c r="C14" t="s">
         <v>39</v>
       </c>
       <c r="D14" t="s">
         <v>40</v>
       </c>
       <c r="E14">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="F14" t="s">
         <v>41</v>
       </c>
       <c r="G14">
-        <v>10.0</v>
+        <v>22.0</v>
       </c>
       <c r="H14">
         <v>527</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>4</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>
       <c r="C15" t="s">
         <v>43</v>
       </c>
       <c r="D15" t="s">
         <v>44</v>
       </c>
       <c r="E15">
         <v>2016</v>
       </c>
       <c r="F15" t="s">
         <v>45</v>
       </c>
       <c r="G15">
-        <v>13.0</v>
+        <v>22.0</v>
       </c>
       <c r="H15">
         <v>402</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>5</v>
       </c>
       <c r="B16" t="s">
         <v>46</v>
       </c>
       <c r="C16" t="s">
         <v>47</v>
       </c>
       <c r="D16" t="s">
         <v>48</v>
       </c>
       <c r="E16">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="F16" t="s">
         <v>49</v>
       </c>
       <c r="G16">
-        <v>14.0</v>
+        <v>30.0</v>
       </c>
       <c r="H16">
         <v>305</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>6</v>
       </c>
       <c r="B17" t="s">
         <v>50</v>
       </c>
       <c r="C17" t="s">
         <v>51</v>
       </c>
       <c r="D17" t="s">
         <v>52</v>
       </c>
       <c r="E17">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="F17" t="s">
         <v>53</v>
       </c>
       <c r="G17">
-        <v>19.0</v>
+        <v>36.0</v>
       </c>
       <c r="H17">
         <v>226</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>7</v>
       </c>
       <c r="B18" t="s">
         <v>54</v>
       </c>
       <c r="C18" t="s">
         <v>55</v>
       </c>
       <c r="D18" t="s">
         <v>56</v>
       </c>
       <c r="E18">
         <v>2015</v>
       </c>
       <c r="F18" t="s">
         <v>57</v>
       </c>
       <c r="G18">
-        <v>21.0</v>
+        <v>40.0</v>
       </c>
       <c r="H18">
         <v>159</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>8</v>
       </c>
       <c r="B19" t="s">
         <v>58</v>
       </c>
       <c r="C19" t="s">
         <v>59</v>
       </c>
       <c r="D19" t="s">
         <v>60</v>
       </c>
       <c r="E19">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="F19" t="s">
         <v>61</v>
       </c>
       <c r="G19">
-        <v>22.0</v>
+        <v>44.0</v>
       </c>
       <c r="H19">
         <v>101</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>1</v>
       </c>
       <c r="B22" t="s">
         <v>2</v>
       </c>
       <c r="C22" t="s">
         <v>3</v>
       </c>
       <c r="D22" t="s">
         <v>4</v>
       </c>
       <c r="E22" t="s">
         <v>5</v>
@@ -1149,233 +1149,233 @@
       </c>
       <c r="H24">
         <v>1600</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>2</v>
       </c>
       <c r="B25" t="s">
         <v>69</v>
       </c>
       <c r="C25" t="s">
         <v>70</v>
       </c>
       <c r="D25" t="s">
         <v>71</v>
       </c>
       <c r="E25">
         <v>1965</v>
       </c>
       <c r="F25" t="s">
         <v>72</v>
       </c>
       <c r="G25">
-        <v>5.0</v>
+        <v>8.0</v>
       </c>
       <c r="H25">
         <v>998</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>2</v>
       </c>
       <c r="B26" t="s">
         <v>69</v>
       </c>
       <c r="C26" t="s">
         <v>73</v>
       </c>
       <c r="D26" t="s">
         <v>74</v>
       </c>
       <c r="E26">
         <v>1971</v>
       </c>
       <c r="F26" t="s">
         <v>72</v>
       </c>
       <c r="G26">
-        <v>5.0</v>
+        <v>8.0</v>
       </c>
       <c r="H26">
         <v>998</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>75</v>
       </c>
       <c r="C27" t="s">
         <v>76</v>
       </c>
       <c r="D27" t="s">
         <v>77</v>
       </c>
       <c r="E27">
-        <v>1956</v>
+        <v>1973</v>
       </c>
       <c r="F27" t="s">
         <v>78</v>
       </c>
       <c r="G27">
-        <v>8.0</v>
+        <v>11.0</v>
       </c>
       <c r="H27">
         <v>646</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>75</v>
       </c>
       <c r="C28" t="s">
         <v>79</v>
       </c>
       <c r="D28" t="s">
         <v>80</v>
       </c>
       <c r="E28">
-        <v>1956</v>
+        <v>1990</v>
       </c>
       <c r="F28" t="s">
         <v>78</v>
       </c>
       <c r="G28">
-        <v>8.0</v>
+        <v>11.0</v>
       </c>
       <c r="H28">
         <v>646</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>81</v>
       </c>
       <c r="C29" t="s">
         <v>82</v>
       </c>
       <c r="D29" t="s">
         <v>83</v>
       </c>
       <c r="E29">
-        <v>1973</v>
+        <v>1956</v>
       </c>
       <c r="F29" t="s">
         <v>84</v>
       </c>
       <c r="G29">
-        <v>12.0</v>
+        <v>14.0</v>
       </c>
       <c r="H29">
         <v>396</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>4</v>
       </c>
       <c r="B30" t="s">
         <v>81</v>
       </c>
       <c r="C30" t="s">
         <v>85</v>
       </c>
       <c r="D30" t="s">
         <v>86</v>
       </c>
       <c r="E30">
-        <v>1990</v>
+        <v>1956</v>
       </c>
       <c r="F30" t="s">
         <v>84</v>
       </c>
       <c r="G30">
-        <v>12.0</v>
+        <v>14.0</v>
       </c>
       <c r="H30">
         <v>396</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>5</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" t="s">
         <v>88</v>
       </c>
       <c r="D31" t="s">
         <v>89</v>
       </c>
       <c r="E31">
         <v>1985</v>
       </c>
       <c r="F31" t="s">
         <v>90</v>
       </c>
       <c r="G31">
-        <v>15.0</v>
+        <v>18.0</v>
       </c>
       <c r="H31">
         <v>202</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>5</v>
       </c>
       <c r="B32" t="s">
         <v>87</v>
       </c>
       <c r="C32" t="s">
         <v>91</v>
       </c>
       <c r="D32" t="s">
         <v>92</v>
       </c>
       <c r="E32">
         <v>1987</v>
       </c>
       <c r="F32" t="s">
         <v>90</v>
       </c>
       <c r="G32">
-        <v>15.0</v>
+        <v>18.0</v>
       </c>
       <c r="H32">
         <v>202</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>