--- v0 (2026-06-06)
+++ v1 (2026-07-22)
@@ -563,51 +563,51 @@
   <si>
     <t>8888-0111</t>
   </si>
   <si>
     <t>Žůrková Lenka</t>
   </si>
   <si>
     <t>1203-0342</t>
   </si>
   <si>
     <t>Šmídová Pavla</t>
   </si>
   <si>
     <t>2103-0466</t>
   </si>
   <si>
     <t>Svanovská Helena</t>
   </si>
   <si>
     <t>2101-0562</t>
   </si>
   <si>
     <t>Hykrdová Monika</t>
   </si>
   <si>
-    <t>2101-0735</t>
+    <t>2103-0788</t>
   </si>
   <si>
     <t>Pavlovská Alexandra</t>
   </si>
   <si>
     <t>CZE 10</t>
   </si>
   <si>
     <t>2103-0154</t>
   </si>
   <si>
     <t>Spousta Petr</t>
   </si>
   <si>
     <t xml:space="preserve">15* 12 11 14 6 </t>
   </si>
   <si>
     <t>8888-0140</t>
   </si>
   <si>
     <t>Bilík Robert</t>
   </si>
   <si>
     <t>8888-0141</t>
   </si>