--- v0 (2026-09-13)
+++ v1 (2026-11-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="371">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="356">
   <si>
     <t>Optimist</t>
   </si>
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Boat</t>
   </si>
   <si>
     <t>License Nr.</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Year of Birth</t>
   </si>
   <si>
     <t>Race Results</t>
   </si>
   <si>
     <t>Points</t>
   </si>
   <si>
@@ -113,104 +113,86 @@
   <si>
     <t>9901-0225</t>
   </si>
   <si>
     <t>Mihalik Martin</t>
   </si>
   <si>
     <t>CZE 66</t>
   </si>
   <si>
     <t>2101-0803</t>
   </si>
   <si>
     <t>Berounová Sára</t>
   </si>
   <si>
     <t>SVK 75</t>
   </si>
   <si>
     <t>9901-0389</t>
   </si>
   <si>
     <t>Cocher Johanka Terézia</t>
   </si>
   <si>
-    <t>CZE 86</t>
-[...7 lines deleted...]
-  <si>
     <t>CZE 130</t>
   </si>
   <si>
     <t>2205-0334</t>
   </si>
   <si>
     <t>Hübner Theodor</t>
   </si>
   <si>
     <t>CZE 183</t>
   </si>
   <si>
     <t>2405-0185</t>
   </si>
   <si>
     <t>Butora Michael</t>
   </si>
   <si>
     <t>CZE 411</t>
   </si>
   <si>
     <t>2101-0792</t>
   </si>
   <si>
     <t>Balzerová Lucie</t>
   </si>
   <si>
     <t>CZE 492</t>
   </si>
   <si>
     <t>2001-0277</t>
   </si>
   <si>
     <t>Vašíček David</t>
   </si>
   <si>
-    <t>CZE 594</t>
-[...7 lines deleted...]
-  <si>
     <t>CZE 646</t>
   </si>
   <si>
     <t>2301-0276</t>
   </si>
   <si>
     <t>Křížan Mikuláš</t>
   </si>
   <si>
     <t>CZE 783</t>
   </si>
   <si>
     <t>1901-0543</t>
   </si>
   <si>
     <t>Bíza Maxmilián</t>
   </si>
   <si>
     <t>CZE 798</t>
   </si>
   <si>
     <t>1801-0207</t>
   </si>
   <si>
     <t>Holanec Josef</t>
@@ -239,59 +221,50 @@
   <si>
     <t>1302-0066</t>
   </si>
   <si>
     <t>Čutka Oliver Jan</t>
   </si>
   <si>
     <t>CZE 833</t>
   </si>
   <si>
     <t>1302-0071</t>
   </si>
   <si>
     <t>Hosnedl Theodor</t>
   </si>
   <si>
     <t>CZE 848</t>
   </si>
   <si>
     <t>2301-0274</t>
   </si>
   <si>
     <t>Valášková Nina</t>
   </si>
   <si>
-    <t>CZE 863</t>
-[...7 lines deleted...]
-  <si>
     <t>CZE 866</t>
   </si>
   <si>
     <t>1302-0067</t>
   </si>
   <si>
     <t>Šílený Jáchym</t>
   </si>
   <si>
     <t>CZE 878</t>
   </si>
   <si>
     <t>2205-0316</t>
   </si>
   <si>
     <t>Otta Filip</t>
   </si>
   <si>
     <t>CZE 880</t>
   </si>
   <si>
     <t>2205-0308</t>
   </si>
   <si>
     <t>Ottová Tereza</t>
@@ -368,51 +341,51 @@
   <si>
     <t>Česaný Antonín</t>
   </si>
   <si>
     <t>CZE 931</t>
   </si>
   <si>
     <t>2301-0279</t>
   </si>
   <si>
     <t>Staroveský Jan</t>
   </si>
   <si>
     <t>CZE 934</t>
   </si>
   <si>
     <t>2101-0796</t>
   </si>
   <si>
     <t>Budín Lukáš</t>
   </si>
   <si>
     <t>CZE 959</t>
   </si>
   <si>
-    <t>9999-1030</t>
+    <t>9999-1064</t>
   </si>
   <si>
     <t>Remešová Kristýna</t>
   </si>
   <si>
     <t>CZE 991</t>
   </si>
   <si>
     <t>1101-0507</t>
   </si>
   <si>
     <t>Skořepová Anna</t>
   </si>
   <si>
     <t>SVK 992</t>
   </si>
   <si>
     <t>9901-0231</t>
   </si>
   <si>
     <t>Machacek Samo</t>
   </si>
   <si>
     <t>ILCA 4</t>
   </si>
@@ -428,59 +401,50 @@
   <si>
     <t>1901-0484</t>
   </si>
   <si>
     <t>Satranská Zuzana</t>
   </si>
   <si>
     <t>CZE 203663</t>
   </si>
   <si>
     <t>2101-0765</t>
   </si>
   <si>
     <t>Konopík Šimon</t>
   </si>
   <si>
     <t>CZE 208237</t>
   </si>
   <si>
     <t>2101-0778</t>
   </si>
   <si>
     <t>Balzerová Mariana</t>
   </si>
   <si>
-    <t>CZE 217944</t>
-[...7 lines deleted...]
-  <si>
     <t>CZE 217958</t>
   </si>
   <si>
     <t>2101-0780</t>
   </si>
   <si>
     <t>Čaganová Sofie</t>
   </si>
   <si>
     <t>CZE 218402</t>
   </si>
   <si>
     <t>1130-0358</t>
   </si>
   <si>
     <t>Mutlová Jarmila</t>
   </si>
   <si>
     <t>SVK 222834</t>
   </si>
   <si>
     <t>9901-0192</t>
   </si>
   <si>
     <t>Vargová Ema</t>
@@ -536,59 +500,50 @@
   <si>
     <t>2101-0767</t>
   </si>
   <si>
     <t>Lidaříková Ema</t>
   </si>
   <si>
     <t>CZE 227264</t>
   </si>
   <si>
     <t>1130-1639</t>
   </si>
   <si>
     <t>Pátek Filip</t>
   </si>
   <si>
     <t>CZE 227294</t>
   </si>
   <si>
     <t>2419-0100</t>
   </si>
   <si>
     <t>Bortlíková Sára</t>
   </si>
   <si>
-    <t>SVK 227740</t>
-[...7 lines deleted...]
-  <si>
     <t>CZE 228349</t>
   </si>
   <si>
     <t>2404-0492</t>
   </si>
   <si>
     <t>Gráczová Dorota</t>
   </si>
   <si>
     <t>RS Feva</t>
   </si>
   <si>
     <t>1130-1688</t>
   </si>
   <si>
     <t>Hasová Veronika</t>
   </si>
   <si>
     <t>1130-1913</t>
   </si>
   <si>
     <t>Janoušková Johana</t>
   </si>
   <si>
     <t>CZE 695</t>
@@ -758,54 +713,54 @@
   <si>
     <t>SVK 6565</t>
   </si>
   <si>
     <t>9901-0205</t>
   </si>
   <si>
     <t>Brestovská Tamara</t>
   </si>
   <si>
     <t>9901-0357</t>
   </si>
   <si>
     <t>Ilenčíková Alžbeta</t>
   </si>
   <si>
     <t>CZE 6566</t>
   </si>
   <si>
     <t>2403-1427</t>
   </si>
   <si>
     <t>Rečičárová Agáta</t>
   </si>
   <si>
-    <t>9999-1029</t>
-[...2 lines deleted...]
-    <t>Kryštofová Rozálie</t>
+    <t>1201-0172</t>
+  </si>
+  <si>
+    <t>Novotný Štěpán</t>
   </si>
   <si>
     <t>CZE 6584</t>
   </si>
   <si>
     <t>1130-1981</t>
   </si>
   <si>
     <t>Opltová Adriana</t>
   </si>
   <si>
     <t>1130-2214</t>
   </si>
   <si>
     <t>Jeřábková Laura</t>
   </si>
   <si>
     <t>CZE 6666</t>
   </si>
   <si>
     <t>1130-2216</t>
   </si>
   <si>
     <t>Krátký Šimon</t>
   </si>
@@ -878,54 +833,54 @@
   <si>
     <t>SVK 7913</t>
   </si>
   <si>
     <t>9901-0365</t>
   </si>
   <si>
     <t>Čulenová Karolína</t>
   </si>
   <si>
     <t>9901-0230</t>
   </si>
   <si>
     <t>Brestovský Jerguš</t>
   </si>
   <si>
     <t>CZE 7924</t>
   </si>
   <si>
     <t>1101-0643</t>
   </si>
   <si>
     <t>Iljuchin Jonáš</t>
   </si>
   <si>
-    <t>1101-0728</t>
-[...2 lines deleted...]
-    <t>Rudovská Josefa</t>
+    <t>1101-0766</t>
+  </si>
+  <si>
+    <t>Havelka Antonín</t>
   </si>
   <si>
     <t>CZE 8599</t>
   </si>
   <si>
     <t>2403-0119</t>
   </si>
   <si>
     <t>Gelnar Tomáš</t>
   </si>
   <si>
     <t>2403-0148</t>
   </si>
   <si>
     <t>Pavličný Štěpán</t>
   </si>
   <si>
     <t>CZE 8602</t>
   </si>
   <si>
     <t>1130-1924</t>
   </si>
   <si>
     <t>Krejza Jakub</t>
   </si>
@@ -1472,51 +1427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H145"/>
+  <dimension ref="A1:H140"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
@@ -1709,350 +1664,350 @@
       </c>
       <c r="E11">
         <v>2025</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="C12" t="s">
         <v>34</v>
       </c>
       <c r="D12" t="s">
         <v>35</v>
       </c>
       <c r="E12">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="G12">
         <v>0.0</v>
       </c>
       <c r="H12">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
         <v>36</v>
       </c>
       <c r="C13" t="s">
         <v>37</v>
       </c>
       <c r="D13" t="s">
         <v>38</v>
       </c>
       <c r="E13">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="G13">
         <v>0.0</v>
       </c>
       <c r="H13">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
         <v>39</v>
       </c>
       <c r="C14" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
         <v>41</v>
       </c>
       <c r="E14">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>
       <c r="C15" t="s">
         <v>43</v>
       </c>
       <c r="D15" t="s">
         <v>44</v>
       </c>
       <c r="E15">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
         <v>45</v>
       </c>
       <c r="C16" t="s">
         <v>46</v>
       </c>
       <c r="D16" t="s">
         <v>47</v>
       </c>
       <c r="E16">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="G16">
         <v>0.0</v>
       </c>
       <c r="H16">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
         <v>48</v>
       </c>
       <c r="C17" t="s">
         <v>49</v>
       </c>
       <c r="D17" t="s">
         <v>50</v>
       </c>
       <c r="E17">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="G17">
         <v>0.0</v>
       </c>
       <c r="H17">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
         <v>51</v>
       </c>
       <c r="C18" t="s">
         <v>52</v>
       </c>
       <c r="D18" t="s">
         <v>53</v>
       </c>
       <c r="E18">
         <v>2016</v>
       </c>
       <c r="G18">
         <v>0.0</v>
       </c>
       <c r="H18">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
         <v>54</v>
       </c>
       <c r="C19" t="s">
         <v>55</v>
       </c>
       <c r="D19" t="s">
         <v>56</v>
       </c>
       <c r="E19">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="G19">
         <v>0.0</v>
       </c>
       <c r="H19">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20" t="s">
         <v>57</v>
       </c>
       <c r="C20" t="s">
         <v>58</v>
       </c>
       <c r="D20" t="s">
         <v>59</v>
       </c>
       <c r="E20">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>1</v>
       </c>
       <c r="B21" t="s">
         <v>60</v>
       </c>
       <c r="C21" t="s">
         <v>61</v>
       </c>
       <c r="D21" t="s">
         <v>62</v>
       </c>
       <c r="E21">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="G21">
         <v>0.0</v>
       </c>
       <c r="H21">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
         <v>63</v>
       </c>
       <c r="C22" t="s">
         <v>64</v>
       </c>
       <c r="D22" t="s">
         <v>65</v>
       </c>
       <c r="E22">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="G22">
         <v>0.0</v>
       </c>
       <c r="H22">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>1</v>
       </c>
       <c r="B23" t="s">
         <v>66</v>
       </c>
       <c r="C23" t="s">
         <v>67</v>
       </c>
       <c r="D23" t="s">
         <v>68</v>
       </c>
       <c r="E23">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="G23">
         <v>0.0</v>
       </c>
       <c r="H23">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>1</v>
       </c>
       <c r="B24" t="s">
         <v>69</v>
       </c>
       <c r="C24" t="s">
         <v>70</v>
       </c>
       <c r="D24" t="s">
         <v>71</v>
       </c>
       <c r="E24">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="G24">
         <v>0.0</v>
       </c>
       <c r="H24">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>1</v>
       </c>
       <c r="B25" t="s">
         <v>72</v>
       </c>
       <c r="C25" t="s">
         <v>73</v>
       </c>
       <c r="D25" t="s">
         <v>74</v>
       </c>
       <c r="E25">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>1</v>
       </c>
       <c r="B26" t="s">
         <v>75</v>
       </c>
       <c r="C26" t="s">
         <v>76</v>
       </c>
       <c r="D26" t="s">
         <v>77</v>
       </c>
       <c r="E26">
         <v>2012</v>
       </c>
       <c r="G26">
@@ -2077,2633 +2032,2518 @@
       </c>
       <c r="E27">
         <v>2014</v>
       </c>
       <c r="G27">
         <v>0.0</v>
       </c>
       <c r="H27">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>1</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" t="s">
         <v>82</v>
       </c>
       <c r="D28" t="s">
         <v>83</v>
       </c>
       <c r="E28">
-        <v>2012</v>
+        <v>2018</v>
       </c>
       <c r="G28">
         <v>0.0</v>
       </c>
       <c r="H28">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>1</v>
       </c>
       <c r="B29" t="s">
         <v>84</v>
       </c>
       <c r="C29" t="s">
         <v>85</v>
       </c>
       <c r="D29" t="s">
         <v>86</v>
       </c>
       <c r="E29">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>1</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" t="s">
         <v>88</v>
       </c>
       <c r="D30" t="s">
         <v>89</v>
       </c>
       <c r="E30">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="G30">
         <v>0.0</v>
       </c>
       <c r="H30">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>1</v>
       </c>
       <c r="B31" t="s">
         <v>90</v>
       </c>
       <c r="C31" t="s">
         <v>91</v>
       </c>
       <c r="D31" t="s">
         <v>92</v>
       </c>
       <c r="E31">
-        <v>2018</v>
+        <v>2013</v>
       </c>
       <c r="G31">
         <v>0.0</v>
       </c>
       <c r="H31">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>1</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" t="s">
         <v>94</v>
       </c>
       <c r="D32" t="s">
         <v>95</v>
       </c>
       <c r="E32">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>1</v>
       </c>
       <c r="B33" t="s">
         <v>96</v>
       </c>
       <c r="C33" t="s">
         <v>97</v>
       </c>
       <c r="D33" t="s">
         <v>98</v>
       </c>
       <c r="E33">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="G33">
         <v>0.0</v>
       </c>
       <c r="H33">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>1</v>
       </c>
       <c r="B34" t="s">
         <v>99</v>
       </c>
       <c r="C34" t="s">
         <v>100</v>
       </c>
       <c r="D34" t="s">
         <v>101</v>
       </c>
       <c r="E34">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="G34">
         <v>0.0</v>
       </c>
       <c r="H34">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>1</v>
       </c>
       <c r="B35" t="s">
         <v>102</v>
       </c>
       <c r="C35" t="s">
         <v>103</v>
       </c>
       <c r="D35" t="s">
         <v>104</v>
       </c>
       <c r="E35">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="G35">
         <v>0.0</v>
       </c>
       <c r="H35">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>1</v>
       </c>
       <c r="B36" t="s">
         <v>105</v>
       </c>
       <c r="C36" t="s">
         <v>106</v>
       </c>
       <c r="D36" t="s">
         <v>107</v>
       </c>
       <c r="E36">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="G36">
         <v>0.0</v>
       </c>
       <c r="H36">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>1</v>
       </c>
       <c r="B37" t="s">
         <v>108</v>
       </c>
       <c r="C37" t="s">
         <v>109</v>
       </c>
       <c r="D37" t="s">
         <v>110</v>
       </c>
       <c r="E37">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="G37">
         <v>0.0</v>
       </c>
       <c r="H37">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>1</v>
       </c>
       <c r="B38" t="s">
         <v>111</v>
       </c>
       <c r="C38" t="s">
         <v>112</v>
       </c>
       <c r="D38" t="s">
         <v>113</v>
       </c>
       <c r="E38">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="G38">
         <v>0.0</v>
       </c>
       <c r="H38">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>1</v>
       </c>
       <c r="B39" t="s">
         <v>114</v>
       </c>
       <c r="C39" t="s">
         <v>115</v>
       </c>
       <c r="D39" t="s">
         <v>116</v>
       </c>
       <c r="E39">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="G39">
         <v>0.0</v>
       </c>
       <c r="H39">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:8">
-[...3 lines deleted...]
-      <c r="B40" t="s">
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
         <v>117</v>
       </c>
-      <c r="C40" t="s">
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>1</v>
+      </c>
+      <c r="B42" t="s">
+        <v>2</v>
+      </c>
+      <c r="C42" t="s">
+        <v>3</v>
+      </c>
+      <c r="D42" t="s">
+        <v>4</v>
+      </c>
+      <c r="E42" t="s">
+        <v>5</v>
+      </c>
+      <c r="F42" t="s">
+        <v>6</v>
+      </c>
+      <c r="G42" t="s">
+        <v>7</v>
+      </c>
+      <c r="H42" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43">
+        <v>1</v>
+      </c>
+      <c r="B43" t="s">
+        <v>12</v>
+      </c>
+      <c r="C43" t="s">
         <v>118</v>
       </c>
-      <c r="D40" t="s">
+      <c r="D43" t="s">
         <v>119</v>
       </c>
-      <c r="E40">
-[...13 lines deleted...]
-      <c r="B41" t="s">
+      <c r="E43">
+        <v>2011</v>
+      </c>
+      <c r="G43">
+        <v>0.0</v>
+      </c>
+      <c r="H43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
         <v>120</v>
       </c>
-      <c r="C41" t="s">
+      <c r="C44" t="s">
         <v>121</v>
       </c>
-      <c r="D41" t="s">
+      <c r="D44" t="s">
         <v>122</v>
       </c>
-      <c r="E41">
+      <c r="E44">
         <v>2012</v>
       </c>
-      <c r="G41">
-[...10 lines deleted...]
-      <c r="B42" t="s">
+      <c r="G44">
+        <v>0.0</v>
+      </c>
+      <c r="H44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45">
+        <v>1</v>
+      </c>
+      <c r="B45" t="s">
         <v>123</v>
       </c>
-      <c r="C42" t="s">
+      <c r="C45" t="s">
         <v>124</v>
       </c>
-      <c r="D42" t="s">
+      <c r="D45" t="s">
         <v>125</v>
       </c>
-      <c r="E42">
-[...37 lines deleted...]
-        <v>8</v>
+      <c r="E45">
+        <v>2012</v>
+      </c>
+      <c r="G45">
+        <v>0.0</v>
+      </c>
+      <c r="H45">
+        <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>1</v>
       </c>
       <c r="B46" t="s">
-        <v>12</v>
+        <v>126</v>
       </c>
       <c r="C46" t="s">
         <v>127</v>
       </c>
       <c r="D46" t="s">
         <v>128</v>
       </c>
       <c r="E46">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="G46">
         <v>0.0</v>
       </c>
       <c r="H46">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>1</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" t="s">
         <v>130</v>
       </c>
       <c r="D47" t="s">
         <v>131</v>
       </c>
       <c r="E47">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="G47">
         <v>0.0</v>
       </c>
       <c r="H47">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>1</v>
       </c>
       <c r="B48" t="s">
         <v>132</v>
       </c>
       <c r="C48" t="s">
         <v>133</v>
       </c>
       <c r="D48" t="s">
         <v>134</v>
       </c>
       <c r="E48">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="G48">
         <v>0.0</v>
       </c>
       <c r="H48">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>1</v>
       </c>
       <c r="B49" t="s">
         <v>135</v>
       </c>
       <c r="C49" t="s">
         <v>136</v>
       </c>
       <c r="D49" t="s">
         <v>137</v>
       </c>
       <c r="E49">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="G49">
         <v>0.0</v>
       </c>
       <c r="H49">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>1</v>
       </c>
       <c r="B50" t="s">
         <v>138</v>
       </c>
       <c r="C50" t="s">
         <v>139</v>
       </c>
       <c r="D50" t="s">
         <v>140</v>
       </c>
       <c r="E50">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="G50">
         <v>0.0</v>
       </c>
       <c r="H50">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>1</v>
       </c>
       <c r="B51" t="s">
         <v>141</v>
       </c>
       <c r="C51" t="s">
         <v>142</v>
       </c>
       <c r="D51" t="s">
         <v>143</v>
       </c>
       <c r="E51">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="G51">
         <v>0.0</v>
       </c>
       <c r="H51">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>1</v>
       </c>
       <c r="B52" t="s">
         <v>144</v>
       </c>
       <c r="C52" t="s">
         <v>145</v>
       </c>
       <c r="D52" t="s">
         <v>146</v>
       </c>
       <c r="E52">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
       <c r="H52">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>1</v>
       </c>
       <c r="B53" t="s">
         <v>147</v>
       </c>
       <c r="C53" t="s">
         <v>148</v>
       </c>
       <c r="D53" t="s">
         <v>149</v>
       </c>
       <c r="E53">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="G53">
         <v>0.0</v>
       </c>
       <c r="H53">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>1</v>
       </c>
       <c r="B54" t="s">
         <v>150</v>
       </c>
       <c r="C54" t="s">
         <v>151</v>
       </c>
       <c r="D54" t="s">
         <v>152</v>
       </c>
       <c r="E54">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="G54">
         <v>0.0</v>
       </c>
       <c r="H54">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>1</v>
       </c>
       <c r="B55" t="s">
         <v>153</v>
       </c>
       <c r="C55" t="s">
         <v>154</v>
       </c>
       <c r="D55" t="s">
         <v>155</v>
       </c>
       <c r="E55">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="G55">
         <v>0.0</v>
       </c>
       <c r="H55">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>1</v>
       </c>
       <c r="B56" t="s">
         <v>156</v>
       </c>
       <c r="C56" t="s">
         <v>157</v>
       </c>
       <c r="D56" t="s">
         <v>158</v>
       </c>
       <c r="E56">
         <v>2011</v>
       </c>
       <c r="G56">
         <v>0.0</v>
       </c>
       <c r="H56">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>1</v>
       </c>
       <c r="B57" t="s">
         <v>159</v>
       </c>
       <c r="C57" t="s">
         <v>160</v>
       </c>
       <c r="D57" t="s">
         <v>161</v>
       </c>
       <c r="E57">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="G57">
         <v>0.0</v>
       </c>
       <c r="H57">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>1</v>
       </c>
       <c r="B58" t="s">
         <v>162</v>
       </c>
       <c r="C58" t="s">
         <v>163</v>
       </c>
       <c r="D58" t="s">
         <v>164</v>
       </c>
       <c r="E58">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="G58">
         <v>0.0</v>
       </c>
       <c r="H58">
         <v>0</v>
       </c>
     </row>
-    <row r="59" spans="1:8">
-[...3 lines deleted...]
-      <c r="B59" t="s">
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
         <v>165</v>
       </c>
-      <c r="C59" t="s">
-[...36 lines deleted...]
-      </c>
     </row>
     <row r="61" spans="1:8">
-      <c r="A61">
+      <c r="A61" t="s">
         <v>1</v>
       </c>
       <c r="B61" t="s">
-        <v>171</v>
+        <v>2</v>
       </c>
       <c r="C61" t="s">
-        <v>172</v>
+        <v>3</v>
       </c>
       <c r="D61" t="s">
-        <v>173</v>
-[...8 lines deleted...]
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="E61" t="s">
+        <v>5</v>
+      </c>
+      <c r="F61" t="s">
+        <v>6</v>
+      </c>
+      <c r="G61" t="s">
+        <v>7</v>
+      </c>
+      <c r="H61" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>1</v>
       </c>
       <c r="B62" t="s">
-        <v>174</v>
+        <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
       <c r="D62" t="s">
-        <v>176</v>
+        <v>167</v>
       </c>
       <c r="E62">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="G62">
         <v>0.0</v>
       </c>
       <c r="H62">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>1</v>
       </c>
       <c r="B63" t="s">
+        <v>15</v>
+      </c>
+      <c r="C63" t="s">
+        <v>168</v>
+      </c>
+      <c r="D63" t="s">
+        <v>169</v>
+      </c>
+      <c r="E63">
+        <v>2012</v>
+      </c>
+      <c r="G63">
+        <v>0.0</v>
+      </c>
+      <c r="H63">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64">
+        <v>1</v>
+      </c>
+      <c r="B64" t="s">
+        <v>170</v>
+      </c>
+      <c r="C64" t="s">
+        <v>171</v>
+      </c>
+      <c r="D64" t="s">
+        <v>172</v>
+      </c>
+      <c r="E64">
+        <v>2014</v>
+      </c>
+      <c r="G64">
+        <v>0.0</v>
+      </c>
+      <c r="H64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65">
+        <v>1</v>
+      </c>
+      <c r="B65" t="s">
+        <v>170</v>
+      </c>
+      <c r="C65" t="s">
+        <v>173</v>
+      </c>
+      <c r="D65" t="s">
+        <v>174</v>
+      </c>
+      <c r="E65">
+        <v>2014</v>
+      </c>
+      <c r="G65">
+        <v>0.0</v>
+      </c>
+      <c r="H65">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66">
+        <v>1</v>
+      </c>
+      <c r="B66" t="s">
+        <v>175</v>
+      </c>
+      <c r="C66" t="s">
+        <v>176</v>
+      </c>
+      <c r="D66" t="s">
         <v>177</v>
       </c>
-      <c r="C63" t="s">
-[...43 lines deleted...]
-        <v>8</v>
+      <c r="E66">
+        <v>2013</v>
+      </c>
+      <c r="G66">
+        <v>0.0</v>
+      </c>
+      <c r="H66">
+        <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>1</v>
       </c>
       <c r="B67" t="s">
-        <v>15</v>
+        <v>175</v>
       </c>
       <c r="C67" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="D67" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="E67">
-        <v>2013</v>
+        <v>2009</v>
       </c>
       <c r="G67">
         <v>0.0</v>
       </c>
       <c r="H67">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>1</v>
       </c>
       <c r="B68" t="s">
-        <v>15</v>
+        <v>180</v>
       </c>
       <c r="C68" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="D68" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E68">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="G68">
         <v>0.0</v>
       </c>
       <c r="H68">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="C69" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="D69" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="E69">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="G69">
         <v>0.0</v>
       </c>
       <c r="H69">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>1</v>
       </c>
       <c r="B70" t="s">
         <v>185</v>
       </c>
       <c r="C70" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="D70" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="E70">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="G70">
         <v>0.0</v>
       </c>
       <c r="H70">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
         <v>1</v>
       </c>
       <c r="B71" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="C71" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="D71" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="E71">
         <v>2013</v>
       </c>
       <c r="G71">
         <v>0.0</v>
       </c>
       <c r="H71">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
         <v>1</v>
       </c>
       <c r="B72" t="s">
         <v>190</v>
       </c>
       <c r="C72" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="D72" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="E72">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="G72">
         <v>0.0</v>
       </c>
       <c r="H72">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
         <v>1</v>
       </c>
       <c r="B73" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="C73" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="D73" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="E73">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="G73">
         <v>0.0</v>
       </c>
       <c r="H73">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>1</v>
       </c>
       <c r="B74" t="s">
         <v>195</v>
       </c>
       <c r="C74" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="D74" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="E74">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="G74">
         <v>0.0</v>
       </c>
       <c r="H74">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>1</v>
       </c>
       <c r="B75" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="C75" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="D75" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="E75">
         <v>2011</v>
       </c>
       <c r="G75">
         <v>0.0</v>
       </c>
       <c r="H75">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>1</v>
       </c>
       <c r="B76" t="s">
         <v>200</v>
       </c>
       <c r="C76" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="D76" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="E76">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="G76">
         <v>0.0</v>
       </c>
       <c r="H76">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>1</v>
       </c>
       <c r="B77" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="C77" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="D77" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="E77">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="G77">
         <v>0.0</v>
       </c>
       <c r="H77">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
         <v>1</v>
       </c>
       <c r="B78" t="s">
         <v>205</v>
       </c>
       <c r="C78" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="D78" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E78">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="G78">
         <v>0.0</v>
       </c>
       <c r="H78">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
         <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="C79" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="D79" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="E79">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="G79">
         <v>0.0</v>
       </c>
       <c r="H79">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
         <v>1</v>
       </c>
       <c r="B80" t="s">
         <v>210</v>
       </c>
       <c r="C80" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="D80" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="E80">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="G80">
         <v>0.0</v>
       </c>
       <c r="H80">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
         <v>1</v>
       </c>
       <c r="B81" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="C81" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="D81" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="E81">
         <v>2010</v>
       </c>
       <c r="G81">
         <v>0.0</v>
       </c>
       <c r="H81">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
         <v>1</v>
       </c>
       <c r="B82" t="s">
         <v>215</v>
       </c>
       <c r="C82" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="D82" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="E82">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="G82">
         <v>0.0</v>
       </c>
       <c r="H82">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
         <v>1</v>
       </c>
       <c r="B83" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="C83" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="D83" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="E83">
-        <v>2011</v>
+        <v>2016</v>
       </c>
       <c r="G83">
         <v>0.0</v>
       </c>
       <c r="H83">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
         <v>1</v>
       </c>
       <c r="B84" t="s">
         <v>220</v>
       </c>
       <c r="C84" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="D84" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E84">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="G84">
         <v>0.0</v>
       </c>
       <c r="H84">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
         <v>1</v>
       </c>
       <c r="B85" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="C85" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="D85" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="E85">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="G85">
         <v>0.0</v>
       </c>
       <c r="H85">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
         <v>1</v>
       </c>
       <c r="B86" t="s">
         <v>225</v>
       </c>
       <c r="C86" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="D86" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="E86">
         <v>2010</v>
       </c>
       <c r="G86">
         <v>0.0</v>
       </c>
       <c r="H86">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
         <v>1</v>
       </c>
       <c r="B87" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="C87" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="D87" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="E87">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="G87">
         <v>0.0</v>
       </c>
       <c r="H87">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
         <v>1</v>
       </c>
       <c r="B88" t="s">
         <v>230</v>
       </c>
       <c r="C88" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D88" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E88">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="G88">
         <v>0.0</v>
       </c>
       <c r="H88">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
         <v>1</v>
       </c>
       <c r="B89" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="C89" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="D89" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="E89">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="G89">
         <v>0.0</v>
       </c>
       <c r="H89">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
         <v>1</v>
       </c>
       <c r="B90" t="s">
         <v>235</v>
       </c>
       <c r="C90" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="D90" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E90">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="G90">
         <v>0.0</v>
       </c>
       <c r="H90">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
         <v>1</v>
       </c>
       <c r="B91" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="C91" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="D91" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="E91">
-        <v>2010</v>
+        <v>2017</v>
       </c>
       <c r="G91">
         <v>0.0</v>
       </c>
       <c r="H91">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
         <v>1</v>
       </c>
       <c r="B92" t="s">
         <v>240</v>
       </c>
       <c r="C92" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="D92" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="E92">
-        <v>2018</v>
+        <v>2011</v>
       </c>
       <c r="G92">
         <v>0.0</v>
       </c>
       <c r="H92">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
         <v>1</v>
       </c>
       <c r="B93" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="C93" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="D93" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="E93">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="G93">
         <v>0.0</v>
       </c>
       <c r="H93">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
         <v>1</v>
       </c>
       <c r="B94" t="s">
         <v>245</v>
       </c>
       <c r="C94" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="D94" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E94">
         <v>2013</v>
       </c>
       <c r="G94">
         <v>0.0</v>
       </c>
       <c r="H94">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
         <v>1</v>
       </c>
       <c r="B95" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="C95" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="D95" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="E95">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="G95">
         <v>0.0</v>
       </c>
       <c r="H95">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
         <v>1</v>
       </c>
       <c r="B96" t="s">
         <v>250</v>
       </c>
       <c r="C96" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="D96" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="E96">
-        <v>2017</v>
+        <v>2011</v>
       </c>
       <c r="G96">
         <v>0.0</v>
       </c>
       <c r="H96">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
         <v>1</v>
       </c>
       <c r="B97" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C97" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="D97" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E97">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="G97">
         <v>0.0</v>
       </c>
       <c r="H97">
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
         <v>1</v>
       </c>
       <c r="B98" t="s">
         <v>255</v>
       </c>
       <c r="C98" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="D98" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="E98">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="G98">
         <v>0.0</v>
       </c>
       <c r="H98">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
         <v>1</v>
       </c>
       <c r="B99" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="C99" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="D99" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="E99">
-        <v>2013</v>
+        <v>2009</v>
       </c>
       <c r="G99">
         <v>0.0</v>
       </c>
       <c r="H99">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
         <v>1</v>
       </c>
       <c r="B100" t="s">
         <v>260</v>
       </c>
       <c r="C100" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="D100" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E100">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="G100">
         <v>0.0</v>
       </c>
       <c r="H100">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
         <v>1</v>
       </c>
       <c r="B101" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="C101" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="D101" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="E101">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="G101">
         <v>0.0</v>
       </c>
       <c r="H101">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
         <v>1</v>
       </c>
       <c r="B102" t="s">
         <v>265</v>
       </c>
       <c r="C102" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="D102" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="E102">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="G102">
         <v>0.0</v>
       </c>
       <c r="H102">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
         <v>1</v>
       </c>
       <c r="B103" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="C103" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="D103" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="E103">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="G103">
         <v>0.0</v>
       </c>
       <c r="H103">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
         <v>1</v>
       </c>
       <c r="B104" t="s">
         <v>270</v>
       </c>
       <c r="C104" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="D104" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="E104">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="G104">
         <v>0.0</v>
       </c>
       <c r="H104">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
         <v>1</v>
       </c>
       <c r="B105" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="C105" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="D105" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="E105">
-        <v>2011</v>
+        <v>2016</v>
       </c>
       <c r="G105">
         <v>0.0</v>
       </c>
       <c r="H105">
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
         <v>1</v>
       </c>
       <c r="B106" t="s">
         <v>275</v>
       </c>
       <c r="C106" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="D106" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E106">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="G106">
         <v>0.0</v>
       </c>
       <c r="H106">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
         <v>1</v>
       </c>
       <c r="B107" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="C107" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="D107" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="E107">
         <v>2011</v>
       </c>
       <c r="G107">
         <v>0.0</v>
       </c>
       <c r="H107">
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
         <v>1</v>
       </c>
       <c r="B108" t="s">
         <v>280</v>
       </c>
       <c r="C108" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="D108" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="E108">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="G108">
         <v>0.0</v>
       </c>
       <c r="H108">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
         <v>1</v>
       </c>
       <c r="B109" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="C109" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="D109" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="E109">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="G109">
         <v>0.0</v>
       </c>
       <c r="H109">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
         <v>1</v>
       </c>
       <c r="B110" t="s">
         <v>285</v>
       </c>
       <c r="C110" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="D110" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E110">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="G110">
         <v>0.0</v>
       </c>
       <c r="H110">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
         <v>1</v>
       </c>
       <c r="B111" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="C111" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="D111" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="E111">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="G111">
         <v>0.0</v>
       </c>
       <c r="H111">
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
         <v>1</v>
       </c>
       <c r="B112" t="s">
         <v>290</v>
       </c>
       <c r="C112" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="D112" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E112">
         <v>2011</v>
       </c>
       <c r="G112">
         <v>0.0</v>
       </c>
       <c r="H112">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
         <v>1</v>
       </c>
       <c r="B113" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="C113" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="D113" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E113">
         <v>2011</v>
       </c>
       <c r="G113">
         <v>0.0</v>
       </c>
       <c r="H113">
         <v>0</v>
       </c>
     </row>
-    <row r="114" spans="1:8">
-[...3 lines deleted...]
-      <c r="B114" t="s">
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
         <v>295</v>
       </c>
-      <c r="C114" t="s">
-[...36 lines deleted...]
-      </c>
     </row>
     <row r="116" spans="1:8">
-      <c r="A116">
+      <c r="A116" t="s">
         <v>1</v>
       </c>
       <c r="B116" t="s">
-        <v>300</v>
+        <v>2</v>
       </c>
       <c r="C116" t="s">
-        <v>303</v>
+        <v>3</v>
       </c>
       <c r="D116" t="s">
-        <v>304</v>
-[...8 lines deleted...]
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="E116" t="s">
+        <v>5</v>
+      </c>
+      <c r="F116" t="s">
+        <v>6</v>
+      </c>
+      <c r="G116" t="s">
+        <v>7</v>
+      </c>
+      <c r="H116" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
         <v>1</v>
       </c>
       <c r="B117" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="C117" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="D117" t="s">
-        <v>307</v>
+        <v>298</v>
       </c>
       <c r="E117">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="G117">
         <v>0.0</v>
       </c>
       <c r="H117">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
         <v>1</v>
       </c>
       <c r="B118" t="s">
+        <v>296</v>
+      </c>
+      <c r="C118" t="s">
+        <v>299</v>
+      </c>
+      <c r="D118" t="s">
+        <v>300</v>
+      </c>
+      <c r="E118">
+        <v>2010</v>
+      </c>
+      <c r="G118">
+        <v>0.0</v>
+      </c>
+      <c r="H118">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119">
+        <v>1</v>
+      </c>
+      <c r="B119" t="s">
+        <v>301</v>
+      </c>
+      <c r="C119" t="s">
+        <v>302</v>
+      </c>
+      <c r="D119" t="s">
+        <v>303</v>
+      </c>
+      <c r="E119">
+        <v>2012</v>
+      </c>
+      <c r="G119">
+        <v>0.0</v>
+      </c>
+      <c r="H119">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120">
+        <v>1</v>
+      </c>
+      <c r="B120" t="s">
+        <v>301</v>
+      </c>
+      <c r="C120" t="s">
+        <v>304</v>
+      </c>
+      <c r="D120" t="s">
         <v>305</v>
       </c>
-      <c r="C118" t="s">
+      <c r="E120">
+        <v>2010</v>
+      </c>
+      <c r="G120">
+        <v>0.0</v>
+      </c>
+      <c r="H120">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121">
+        <v>1</v>
+      </c>
+      <c r="B121" t="s">
+        <v>306</v>
+      </c>
+      <c r="C121" t="s">
+        <v>307</v>
+      </c>
+      <c r="D121" t="s">
         <v>308</v>
       </c>
-      <c r="D118" t="s">
-[...40 lines deleted...]
-        <v>8</v>
+      <c r="E121">
+        <v>2008</v>
+      </c>
+      <c r="G121">
+        <v>0.0</v>
+      </c>
+      <c r="H121">
+        <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
         <v>1</v>
       </c>
       <c r="B122" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="C122" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="D122" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="E122">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="G122">
         <v>0.0</v>
       </c>
       <c r="H122">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
         <v>1</v>
       </c>
       <c r="B123" t="s">
         <v>311</v>
       </c>
       <c r="C123" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="D123" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="E123">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="G123">
         <v>0.0</v>
       </c>
       <c r="H123">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
         <v>1</v>
       </c>
       <c r="B124" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="C124" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="D124" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="E124">
-        <v>2012</v>
+        <v>2008</v>
       </c>
       <c r="G124">
         <v>0.0</v>
       </c>
       <c r="H124">
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
         <v>1</v>
       </c>
       <c r="B125" t="s">
         <v>316</v>
       </c>
       <c r="C125" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="D125" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E125">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="G125">
         <v>0.0</v>
       </c>
       <c r="H125">
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
         <v>1</v>
       </c>
       <c r="B126" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="C126" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="D126" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E126">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="G126">
         <v>0.0</v>
       </c>
       <c r="H126">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
         <v>1</v>
       </c>
       <c r="B127" t="s">
         <v>321</v>
       </c>
       <c r="C127" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="D127" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="E127">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="G127">
         <v>0.0</v>
       </c>
       <c r="H127">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
         <v>1</v>
       </c>
       <c r="B128" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="C128" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="D128" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="E128">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="G128">
         <v>0.0</v>
       </c>
       <c r="H128">
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
         <v>1</v>
       </c>
       <c r="B129" t="s">
         <v>326</v>
       </c>
       <c r="C129" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="D129" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="E129">
-        <v>2008</v>
+        <v>2011</v>
       </c>
       <c r="G129">
         <v>0.0</v>
       </c>
       <c r="H129">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
         <v>1</v>
       </c>
       <c r="B130" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="C130" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="D130" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E130">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="G130">
         <v>0.0</v>
       </c>
       <c r="H130">
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
         <v>1</v>
       </c>
       <c r="B131" t="s">
         <v>331</v>
       </c>
       <c r="C131" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="D131" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="E131">
-        <v>2009</v>
+        <v>2006</v>
       </c>
       <c r="G131">
         <v>0.0</v>
       </c>
       <c r="H131">
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
         <v>1</v>
       </c>
       <c r="B132" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="C132" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="D132" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="E132">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="G132">
         <v>0.0</v>
       </c>
       <c r="H132">
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
         <v>1</v>
       </c>
       <c r="B133" t="s">
         <v>336</v>
       </c>
       <c r="C133" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="D133" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="E133">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="G133">
         <v>0.0</v>
       </c>
       <c r="H133">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
         <v>1</v>
       </c>
       <c r="B134" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="C134" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="D134" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="E134">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="G134">
         <v>0.0</v>
       </c>
       <c r="H134">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
         <v>1</v>
       </c>
       <c r="B135" t="s">
         <v>341</v>
       </c>
       <c r="C135" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="D135" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="E135">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="G135">
         <v>0.0</v>
       </c>
       <c r="H135">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
         <v>1</v>
       </c>
       <c r="B136" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="C136" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="D136" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="E136">
-        <v>2006</v>
+        <v>2009</v>
       </c>
       <c r="G136">
         <v>0.0</v>
       </c>
       <c r="H136">
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
         <v>1</v>
       </c>
       <c r="B137" t="s">
         <v>346</v>
       </c>
       <c r="C137" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="D137" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="E137">
-        <v>2006</v>
+        <v>2011</v>
       </c>
       <c r="G137">
         <v>0.0</v>
       </c>
       <c r="H137">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
         <v>1</v>
       </c>
       <c r="B138" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="C138" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="D138" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E138">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="G138">
         <v>0.0</v>
       </c>
       <c r="H138">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
         <v>1</v>
       </c>
       <c r="B139" t="s">
         <v>351</v>
       </c>
       <c r="C139" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="D139" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E139">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="G139">
         <v>0.0</v>
       </c>
       <c r="H139">
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
         <v>1</v>
       </c>
       <c r="B140" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="C140" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="D140" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="E140">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="G140">
         <v>0.0</v>
       </c>
       <c r="H140">
-        <v>0</v>
-[...113 lines deleted...]
-      <c r="H145">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>