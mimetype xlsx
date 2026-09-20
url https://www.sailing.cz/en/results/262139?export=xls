--- v0 (2026-07-25)
+++ v1 (2026-09-20)
@@ -272,57 +272,57 @@
   <si>
     <t>Vodáček Lukáš</t>
   </si>
   <si>
     <t xml:space="preserve">2* 1 1 1 </t>
   </si>
   <si>
     <t>CZE 107669</t>
   </si>
   <si>
     <t>2103-0466</t>
   </si>
   <si>
     <t>Svanovská Helena</t>
   </si>
   <si>
     <t xml:space="preserve">3 3 2 4* </t>
   </si>
   <si>
     <t>2109-0657</t>
   </si>
   <si>
     <t>Svanovská Kateřina</t>
   </si>
   <si>
-    <t>9999-0852</t>
+    <t>2103-1007</t>
   </si>
   <si>
     <t>Svanovský Evžen</t>
   </si>
   <si>
-    <t>CZE 1</t>
+    <t>CZE 601566</t>
   </si>
   <si>
     <t>2103-0721</t>
   </si>
   <si>
     <t>Rohovský Martin</t>
   </si>
   <si>
     <t xml:space="preserve">5* 4 3 2 </t>
   </si>
   <si>
     <t>2103-1059</t>
   </si>
   <si>
     <t>Vlach Dalibor</t>
   </si>
   <si>
     <t>CZE 601579</t>
   </si>
   <si>
     <t>2103-0666</t>
   </si>
   <si>
     <t>Tlach Michal</t>
   </si>