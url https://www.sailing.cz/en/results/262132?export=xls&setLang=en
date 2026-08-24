--- v0 (2026-07-04)
+++ v1 (2026-08-24)
@@ -44,168 +44,168 @@
   <si>
     <t>Boat</t>
   </si>
   <si>
     <t>License Nr.</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Year of Birth</t>
   </si>
   <si>
     <t>Race Results</t>
   </si>
   <si>
     <t>Points</t>
   </si>
   <si>
     <t>L.Points</t>
   </si>
   <si>
     <t>CZE 8277</t>
   </si>
   <si>
-    <t>9999-0746</t>
+    <t>9999-0773</t>
   </si>
   <si>
     <t>Štěrba Igor</t>
   </si>
   <si>
-    <t xml:space="preserve">1 1 1 </t>
+    <t xml:space="preserve">1* 1 1 1 1 </t>
   </si>
   <si>
     <t>2106-0249</t>
   </si>
   <si>
     <t>Hadroušek Kamil</t>
   </si>
   <si>
     <t>AUT 8368</t>
   </si>
   <si>
     <t>9904-0001</t>
   </si>
   <si>
     <t>Hoferer Harry</t>
   </si>
   <si>
-    <t xml:space="preserve">3 2 2 </t>
+    <t xml:space="preserve">3 2 2 5* 2 </t>
   </si>
   <si>
     <t>9904-0002</t>
   </si>
   <si>
     <t>Stiboller Hubert</t>
   </si>
   <si>
     <t>CZE 5557</t>
   </si>
   <si>
     <t>2106-0354</t>
   </si>
   <si>
     <t>Novický Michal</t>
   </si>
   <si>
-    <t xml:space="preserve">4 DNS 3 </t>
+    <t xml:space="preserve">4 DNS* 3 4 DNF </t>
   </si>
   <si>
     <t>2106-0380</t>
   </si>
   <si>
     <t>Krakovič Radek</t>
   </si>
   <si>
+    <t>GBR 8232</t>
+  </si>
+  <si>
+    <t>2106-0374</t>
+  </si>
+  <si>
+    <t>Pintera Tomáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 DNC* DNC 2 DNC </t>
+  </si>
+  <si>
+    <t>1702-0232</t>
+  </si>
+  <si>
+    <t>Zanker Zbyněk</t>
+  </si>
+  <si>
     <t>CZE 706</t>
   </si>
   <si>
-    <t>9999-0747</t>
+    <t>9999-0774</t>
   </si>
   <si>
     <t>Pivnička Jakub</t>
   </si>
   <si>
-    <t xml:space="preserve">DNC 3 4 </t>
-[...2 lines deleted...]
-    <t>2106-0369</t>
+    <t xml:space="preserve">DNC* 3 4 6 DNC </t>
+  </si>
+  <si>
+    <t>9999-0775</t>
   </si>
   <si>
     <t>Klofera Václav</t>
   </si>
   <si>
-    <t>GBR 8232</t>
-[...16 lines deleted...]
-  <si>
     <t>CZE 7066</t>
   </si>
   <si>
-    <t>9999-0748</t>
+    <t>9999-0776</t>
   </si>
   <si>
     <t>Ott Vítězslav</t>
   </si>
   <si>
-    <t xml:space="preserve">5 DNC DNC </t>
-[...2 lines deleted...]
-    <t>9999-0749</t>
+    <t xml:space="preserve">5 DNC* DNC 3 DNC </t>
+  </si>
+  <si>
+    <t>9999-0777</t>
   </si>
   <si>
     <t>Ott Stanislav</t>
   </si>
   <si>
     <t>NED 7473</t>
   </si>
   <si>
-    <t>9999-0750</t>
+    <t>9999-0778</t>
   </si>
   <si>
     <t>Bartoník Daniel</t>
   </si>
   <si>
-    <t xml:space="preserve">DNC DNC DNC </t>
-[...2 lines deleted...]
-    <t>9999-0751</t>
+    <t xml:space="preserve">DNC* DNC DNC DNC DNC </t>
+  </si>
+  <si>
+    <t>9999-0779</t>
   </si>
   <si>
     <t>Pysk Tomáš</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -571,389 +571,389 @@
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4">
         <v>1961</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4">
-        <v>3.0</v>
+        <v>4.0</v>
       </c>
       <c r="H4">
         <v>6154</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5">
         <v>1968</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5">
-        <v>3.0</v>
+        <v>4.0</v>
       </c>
       <c r="H5">
         <v>6154</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
       <c r="E6">
         <v>1940</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
       <c r="G6">
-        <v>7.0</v>
+        <v>9.0</v>
       </c>
       <c r="H6">
         <v>4047</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7">
         <v>1956</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
       <c r="G7">
-        <v>7.0</v>
+        <v>9.0</v>
       </c>
       <c r="H7">
         <v>4047</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8" t="s">
         <v>23</v>
       </c>
       <c r="E8">
         <v>1977</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
       <c r="G8">
-        <v>15.0</v>
+        <v>19.0</v>
       </c>
       <c r="H8">
         <v>2814</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9">
         <v>1986</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
       <c r="G9">
-        <v>15.0</v>
+        <v>19.0</v>
       </c>
       <c r="H9">
         <v>2814</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>4</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
       <c r="E10">
-        <v>1978</v>
+        <v>1973</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
       <c r="G10">
-        <v>15.0</v>
+        <v>20.0</v>
       </c>
       <c r="H10">
         <v>1940</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
       <c r="E11">
-        <v>1957</v>
+        <v>1972</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
       <c r="G11">
-        <v>15.0</v>
+        <v>20.0</v>
       </c>
       <c r="H11">
         <v>1940</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="C12" t="s">
         <v>34</v>
       </c>
       <c r="D12" t="s">
         <v>35</v>
       </c>
       <c r="E12">
-        <v>1973</v>
+        <v>1978</v>
       </c>
       <c r="F12" t="s">
         <v>36</v>
       </c>
       <c r="G12">
-        <v>18.0</v>
+        <v>21.0</v>
       </c>
       <c r="H12">
         <v>1261</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="B13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>37</v>
       </c>
       <c r="D13" t="s">
         <v>38</v>
       </c>
       <c r="E13">
-        <v>1972</v>
+        <v>1980</v>
       </c>
       <c r="F13" t="s">
         <v>36</v>
       </c>
       <c r="G13">
-        <v>18.0</v>
+        <v>21.0</v>
       </c>
       <c r="H13">
         <v>1261</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>6</v>
       </c>
       <c r="B14" t="s">
         <v>39</v>
       </c>
       <c r="C14" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
         <v>41</v>
       </c>
       <c r="E14">
         <v>1976</v>
       </c>
       <c r="F14" t="s">
         <v>42</v>
       </c>
       <c r="G14">
-        <v>21.0</v>
+        <v>24.0</v>
       </c>
       <c r="H14">
         <v>707</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>6</v>
       </c>
       <c r="B15" t="s">
         <v>39</v>
       </c>
       <c r="C15" t="s">
         <v>43</v>
       </c>
       <c r="D15" t="s">
         <v>44</v>
       </c>
       <c r="E15">
         <v>1948</v>
       </c>
       <c r="F15" t="s">
         <v>42</v>
       </c>
       <c r="G15">
-        <v>21.0</v>
+        <v>24.0</v>
       </c>
       <c r="H15">
         <v>707</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>7</v>
       </c>
       <c r="B16" t="s">
         <v>45</v>
       </c>
       <c r="C16" t="s">
         <v>46</v>
       </c>
       <c r="D16" t="s">
         <v>47</v>
       </c>
       <c r="E16">
         <v>1976</v>
       </c>
       <c r="F16" t="s">
         <v>48</v>
       </c>
       <c r="G16">
-        <v>24.0</v>
+        <v>32.0</v>
       </c>
       <c r="H16">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>7</v>
       </c>
       <c r="B17" t="s">
         <v>45</v>
       </c>
       <c r="C17" t="s">
         <v>49</v>
       </c>
       <c r="D17" t="s">
         <v>50</v>
       </c>
       <c r="E17">
         <v>1982</v>
       </c>
       <c r="F17" t="s">
         <v>48</v>
       </c>
       <c r="G17">
-        <v>24.0</v>
+        <v>32.0</v>
       </c>
       <c r="H17">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>