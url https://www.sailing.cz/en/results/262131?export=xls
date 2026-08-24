--- v0 (2026-07-04)
+++ v1 (2026-08-24)
@@ -296,63 +296,63 @@
   <si>
     <t>CZE 301215</t>
   </si>
   <si>
     <t>2101-0709</t>
   </si>
   <si>
     <t>Jára Jaroslav</t>
   </si>
   <si>
     <t xml:space="preserve">4 4 DNF* DNC </t>
   </si>
   <si>
     <t>9999-0733</t>
   </si>
   <si>
     <t>Poledňák Igor</t>
   </si>
   <si>
     <t>9999-0735</t>
   </si>
   <si>
     <t>Kovařík Zbyněk</t>
   </si>
   <si>
-    <t>CZE 8487</t>
+    <t>CZE 601636</t>
   </si>
   <si>
     <t>2103-1033</t>
   </si>
   <si>
     <t>Suchánek Radek</t>
   </si>
   <si>
     <t xml:space="preserve">5 DNF* DNC DNC </t>
   </si>
   <si>
-    <t>9999-0737</t>
+    <t>2103-1047</t>
   </si>
   <si>
     <t>Suchánek Jáchym</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>