--- v0 (2026-06-06)
+++ v1 (2026-07-23)
@@ -104,71 +104,71 @@
   <si>
     <t>2103-0108</t>
   </si>
   <si>
     <t>Daněk Tomáš</t>
   </si>
   <si>
     <t xml:space="preserve">3 </t>
   </si>
   <si>
     <t>2103-1062</t>
   </si>
   <si>
     <t>Vitásek Petr</t>
   </si>
   <si>
     <t>2103-0989</t>
   </si>
   <si>
     <t>Daňková Jaroslava</t>
   </si>
   <si>
     <t>CZE 405366</t>
   </si>
   <si>
+    <t>2103-1114</t>
+  </si>
+  <si>
+    <t>Provazník Petr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 </t>
+  </si>
+  <si>
+    <t>2103-1001</t>
+  </si>
+  <si>
+    <t>Bureš Zdeněk</t>
+  </si>
+  <si>
     <t>2103-0908</t>
   </si>
   <si>
     <t>Filip Miroslav</t>
   </si>
   <si>
-    <t xml:space="preserve">4 </t>
-[...13 lines deleted...]
-  <si>
     <t>CZE 601566</t>
   </si>
   <si>
     <t>2103-0841</t>
   </si>
   <si>
     <t>Šorm Milan</t>
   </si>
   <si>
     <t xml:space="preserve">5 </t>
   </si>
   <si>
     <t>2103-1166</t>
   </si>
   <si>
     <t>Šorm Jan</t>
   </si>
   <si>
     <t>CZE 602429</t>
   </si>
   <si>
     <t>2103-0937</t>
   </si>
   <si>
     <t>Fridrich Tomáš</t>
@@ -203,81 +203,81 @@
   <si>
     <t>2103-1046</t>
   </si>
   <si>
     <t>Suchánková Amálie</t>
   </si>
   <si>
     <t>CZE 303925</t>
   </si>
   <si>
     <t>2103-0772</t>
   </si>
   <si>
     <t>Novák Václav</t>
   </si>
   <si>
     <t>CZE 601579</t>
   </si>
   <si>
     <t>2103-0666</t>
   </si>
   <si>
     <t>Tlach Michal</t>
   </si>
   <si>
-    <t>9999-0665</t>
+    <t>9999-0671</t>
   </si>
   <si>
     <t>Tlachová Zdeňka</t>
   </si>
   <si>
     <t>CZE 300553</t>
   </si>
   <si>
     <t>2103-0390</t>
   </si>
   <si>
     <t>Nedbal Lubomír</t>
   </si>
   <si>
     <t>2103-0656</t>
   </si>
   <si>
     <t>Polák Jiří</t>
   </si>
   <si>
     <t>CZE 302246</t>
   </si>
   <si>
     <t>2103-1122</t>
   </si>
   <si>
     <t>Valenta Čeněk</t>
   </si>
   <si>
-    <t>9999-0663</t>
+    <t>9999-0672</t>
   </si>
   <si>
     <t>Grund Tomáš</t>
   </si>
   <si>
     <t>CZE 301293</t>
   </si>
   <si>
     <t>2103-0737</t>
   </si>
   <si>
     <t>Simeonov Jan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -655,389 +655,389 @@
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4">
         <v>1960</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4">
-        <v>879</v>
+        <v>3517</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5">
         <v>1964</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5">
-        <v>879</v>
+        <v>3517</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6" t="s">
         <v>16</v>
       </c>
       <c r="E6">
         <v>1974</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6">
-        <v>879</v>
+        <v>3517</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
         <v>17</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
         <v>19</v>
       </c>
       <c r="E7">
         <v>1967</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
       <c r="G7">
         <v>2.0</v>
       </c>
       <c r="H7">
-        <v>578</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8" t="s">
         <v>23</v>
       </c>
       <c r="E8">
         <v>1953</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
       <c r="G8">
         <v>3.0</v>
       </c>
       <c r="H8">
-        <v>402</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9">
         <v>1974</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
       <c r="G9">
         <v>3.0</v>
       </c>
       <c r="H9">
-        <v>402</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10" t="s">
         <v>21</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10">
         <v>1959</v>
       </c>
       <c r="F10" t="s">
         <v>24</v>
       </c>
       <c r="G10">
         <v>3.0</v>
       </c>
       <c r="H10">
-        <v>402</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11" t="s">
         <v>29</v>
       </c>
       <c r="C11" t="s">
         <v>30</v>
       </c>
       <c r="D11" t="s">
         <v>31</v>
       </c>
       <c r="E11">
-        <v>1959</v>
+        <v>1975</v>
       </c>
       <c r="F11" t="s">
         <v>32</v>
       </c>
       <c r="G11">
         <v>4.0</v>
       </c>
       <c r="H11">
-        <v>277</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>4</v>
       </c>
       <c r="B12" t="s">
         <v>29</v>
       </c>
       <c r="C12" t="s">
         <v>33</v>
       </c>
       <c r="D12" t="s">
         <v>34</v>
       </c>
       <c r="E12">
-        <v>1975</v>
+        <v>1964</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
       <c r="G12">
         <v>4.0</v>
       </c>
       <c r="H12">
-        <v>277</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>4</v>
       </c>
       <c r="B13" t="s">
         <v>29</v>
       </c>
       <c r="C13" t="s">
         <v>35</v>
       </c>
       <c r="D13" t="s">
         <v>36</v>
       </c>
       <c r="E13">
-        <v>1964</v>
+        <v>1959</v>
       </c>
       <c r="F13" t="s">
         <v>32</v>
       </c>
       <c r="G13">
         <v>4.0</v>
       </c>
       <c r="H13">
-        <v>277</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>5</v>
       </c>
       <c r="B14" t="s">
         <v>37</v>
       </c>
       <c r="C14" t="s">
         <v>38</v>
       </c>
       <c r="D14" t="s">
         <v>39</v>
       </c>
       <c r="E14">
         <v>1979</v>
       </c>
       <c r="F14" t="s">
         <v>40</v>
       </c>
       <c r="G14">
         <v>5.0</v>
       </c>
       <c r="H14">
-        <v>180</v>
+        <v>721</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>5</v>
       </c>
       <c r="B15" t="s">
         <v>37</v>
       </c>
       <c r="C15" t="s">
         <v>41</v>
       </c>
       <c r="D15" t="s">
         <v>42</v>
       </c>
       <c r="E15">
         <v>1996</v>
       </c>
       <c r="F15" t="s">
         <v>40</v>
       </c>
       <c r="G15">
         <v>5.0</v>
       </c>
       <c r="H15">
-        <v>180</v>
+        <v>721</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>6</v>
       </c>
       <c r="B16" t="s">
         <v>43</v>
       </c>
       <c r="C16" t="s">
         <v>44</v>
       </c>
       <c r="D16" t="s">
         <v>45</v>
       </c>
       <c r="E16">
         <v>1974</v>
       </c>
       <c r="F16" t="s">
         <v>46</v>
       </c>
       <c r="G16">
         <v>6.0</v>
       </c>
       <c r="H16">
-        <v>101</v>
+        <v>404</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>6</v>
       </c>
       <c r="B17" t="s">
         <v>43</v>
       </c>
       <c r="C17" t="s">
         <v>47</v>
       </c>
       <c r="D17" t="s">
         <v>48</v>
       </c>
       <c r="E17">
         <v>1967</v>
       </c>
       <c r="F17" t="s">
         <v>46</v>
       </c>
       <c r="G17">
         <v>6.0</v>
       </c>
       <c r="H17">
-        <v>101</v>
+        <v>404</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>1</v>
       </c>
       <c r="B20" t="s">
         <v>2</v>
       </c>
       <c r="C20" t="s">
         <v>3</v>
       </c>
       <c r="D20" t="s">
         <v>4</v>
       </c>
       <c r="E20" t="s">
         <v>5</v>
       </c>
       <c r="F20" t="s">
         <v>6</v>
@@ -1050,311 +1050,311 @@
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>1</v>
       </c>
       <c r="B21" t="s">
         <v>50</v>
       </c>
       <c r="C21" t="s">
         <v>51</v>
       </c>
       <c r="D21" t="s">
         <v>52</v>
       </c>
       <c r="E21">
         <v>1976</v>
       </c>
       <c r="F21" t="s">
         <v>12</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21">
-        <v>879</v>
+        <v>3517</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
         <v>50</v>
       </c>
       <c r="C22" t="s">
         <v>53</v>
       </c>
       <c r="D22" t="s">
         <v>54</v>
       </c>
       <c r="E22">
         <v>2013</v>
       </c>
       <c r="F22" t="s">
         <v>12</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22">
-        <v>879</v>
+        <v>3517</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>1</v>
       </c>
       <c r="B23" t="s">
         <v>50</v>
       </c>
       <c r="C23" t="s">
         <v>55</v>
       </c>
       <c r="D23" t="s">
         <v>56</v>
       </c>
       <c r="E23">
         <v>2011</v>
       </c>
       <c r="F23" t="s">
         <v>12</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23">
-        <v>879</v>
+        <v>3517</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>2</v>
       </c>
       <c r="B24" t="s">
         <v>57</v>
       </c>
       <c r="C24" t="s">
         <v>58</v>
       </c>
       <c r="D24" t="s">
         <v>59</v>
       </c>
       <c r="E24">
         <v>1971</v>
       </c>
       <c r="F24" t="s">
         <v>20</v>
       </c>
       <c r="G24">
         <v>2.0</v>
       </c>
       <c r="H24">
-        <v>578</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>3</v>
       </c>
       <c r="B25" t="s">
         <v>60</v>
       </c>
       <c r="C25" t="s">
         <v>61</v>
       </c>
       <c r="D25" t="s">
         <v>62</v>
       </c>
       <c r="E25">
         <v>1962</v>
       </c>
       <c r="F25" t="s">
         <v>24</v>
       </c>
       <c r="G25">
         <v>3.0</v>
       </c>
       <c r="H25">
-        <v>402</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>60</v>
       </c>
       <c r="C26" t="s">
         <v>63</v>
       </c>
       <c r="D26" t="s">
         <v>64</v>
       </c>
       <c r="E26">
         <v>1969</v>
       </c>
       <c r="F26" t="s">
         <v>24</v>
       </c>
       <c r="G26">
         <v>3.0</v>
       </c>
       <c r="H26">
-        <v>402</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>4</v>
       </c>
       <c r="B27" t="s">
         <v>65</v>
       </c>
       <c r="C27" t="s">
         <v>66</v>
       </c>
       <c r="D27" t="s">
         <v>67</v>
       </c>
       <c r="E27">
         <v>1956</v>
       </c>
       <c r="F27" t="s">
         <v>32</v>
       </c>
       <c r="G27">
         <v>4.0</v>
       </c>
       <c r="H27">
-        <v>277</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>4</v>
       </c>
       <c r="B28" t="s">
         <v>65</v>
       </c>
       <c r="C28" t="s">
         <v>68</v>
       </c>
       <c r="D28" t="s">
         <v>69</v>
       </c>
       <c r="E28">
         <v>1953</v>
       </c>
       <c r="F28" t="s">
         <v>32</v>
       </c>
       <c r="G28">
         <v>4.0</v>
       </c>
       <c r="H28">
-        <v>277</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>5</v>
       </c>
       <c r="B29" t="s">
         <v>70</v>
       </c>
       <c r="C29" t="s">
         <v>71</v>
       </c>
       <c r="D29" t="s">
         <v>72</v>
       </c>
       <c r="E29">
         <v>1978</v>
       </c>
       <c r="F29" t="s">
         <v>40</v>
       </c>
       <c r="G29">
         <v>5.0</v>
       </c>
       <c r="H29">
-        <v>180</v>
+        <v>721</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>5</v>
       </c>
       <c r="B30" t="s">
         <v>70</v>
       </c>
       <c r="C30" t="s">
         <v>73</v>
       </c>
       <c r="D30" t="s">
         <v>74</v>
       </c>
       <c r="E30">
         <v>1981</v>
       </c>
       <c r="F30" t="s">
         <v>40</v>
       </c>
       <c r="G30">
         <v>5.0</v>
       </c>
       <c r="H30">
-        <v>180</v>
+        <v>721</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>6</v>
       </c>
       <c r="B31" t="s">
         <v>75</v>
       </c>
       <c r="C31" t="s">
         <v>76</v>
       </c>
       <c r="D31" t="s">
         <v>77</v>
       </c>
       <c r="E31">
         <v>1976</v>
       </c>
       <c r="F31" t="s">
         <v>46</v>
       </c>
       <c r="G31">
         <v>6.0</v>
       </c>
       <c r="H31">
-        <v>101</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">