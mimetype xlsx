--- v0 (2026-05-30)
+++ v1 (2026-08-14)
@@ -125,117 +125,117 @@
   <si>
     <t>2103-1114</t>
   </si>
   <si>
     <t>Provazník Petr</t>
   </si>
   <si>
     <t>Cruiser</t>
   </si>
   <si>
     <t>CZE 601579</t>
   </si>
   <si>
     <t>2103-0666</t>
   </si>
   <si>
     <t>Tlach Michal</t>
   </si>
   <si>
     <t>9999-0629</t>
   </si>
   <si>
     <t>Tlachová Zdeňka</t>
   </si>
   <si>
-    <t>CZE 8487</t>
+    <t>CZE 601636</t>
   </si>
   <si>
     <t>2103-1033</t>
   </si>
   <si>
     <t>Suchánek Radek</t>
   </si>
   <si>
-    <t>9999-0630</t>
+    <t>2103-1047</t>
   </si>
   <si>
     <t>Suchánek Jáchym</t>
   </si>
   <si>
-    <t>9999-0631</t>
+    <t>2103-1129</t>
   </si>
   <si>
     <t>Suchánková Rozálie</t>
   </si>
   <si>
     <t>CZE 602023</t>
   </si>
   <si>
     <t>2103-0785</t>
   </si>
   <si>
     <t>Šír Michal</t>
   </si>
   <si>
     <t>2103-1172</t>
   </si>
   <si>
     <t>Václavková Jana</t>
   </si>
   <si>
     <t>CZE 105148</t>
   </si>
   <si>
     <t>2103-1082</t>
   </si>
   <si>
     <t>Čech Jan</t>
   </si>
   <si>
     <t xml:space="preserve">4 </t>
   </si>
   <si>
     <t>9999-0632</t>
   </si>
   <si>
     <t>Čech Daniel</t>
   </si>
   <si>
     <t>CZE 303925</t>
   </si>
   <si>
     <t>2103-0772</t>
   </si>
   <si>
     <t>Novák Václav</t>
   </si>
   <si>
     <t xml:space="preserve">5 </t>
   </si>
   <si>
-    <t>9999-0633</t>
+    <t>2103-0735</t>
   </si>
   <si>
     <t>Nováková Kateřina</t>
   </si>
   <si>
     <t>CZE 109158</t>
   </si>
   <si>
     <t>2103-1034</t>
   </si>
   <si>
     <t>Preiss Jan Egon</t>
   </si>
   <si>
     <t xml:space="preserve">6 </t>
   </si>
   <si>
     <t>2103-1024</t>
   </si>
   <si>
     <t>Berka Radek</t>
   </si>
   <si>
     <t>CZE 300553</t>
   </si>
@@ -934,103 +934,103 @@
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
         <v>37</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17" t="s">
         <v>39</v>
       </c>
       <c r="E17">
         <v>1976</v>
       </c>
       <c r="F17" t="s">
         <v>20</v>
       </c>
       <c r="G17">
         <v>2.0</v>
       </c>
       <c r="H17">
-        <v>1156</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
         <v>37</v>
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
       <c r="D18" t="s">
         <v>41</v>
       </c>
       <c r="E18">
         <v>2013</v>
       </c>
       <c r="F18" t="s">
         <v>20</v>
       </c>
       <c r="G18">
         <v>2.0</v>
       </c>
       <c r="H18">
-        <v>1156</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>2</v>
       </c>
       <c r="B19" t="s">
         <v>37</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19" t="s">
         <v>43</v>
       </c>
       <c r="E19">
         <v>2016</v>
       </c>
       <c r="F19" t="s">
         <v>20</v>
       </c>
       <c r="G19">
         <v>2.0</v>
       </c>
       <c r="H19">
-        <v>1156</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
         <v>44</v>
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20" t="s">
         <v>46</v>
       </c>
       <c r="E20">
         <v>1970</v>
       </c>
       <c r="F20" t="s">
         <v>28</v>
       </c>
       <c r="G20">
         <v>3.0</v>
       </c>
       <c r="H20">