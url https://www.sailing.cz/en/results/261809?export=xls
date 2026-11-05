--- v0 (2026-09-05)
+++ v1 (2026-11-05)
@@ -12,896 +12,1121 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="282">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="357">
   <si>
     <t>Optimist</t>
   </si>
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Boat</t>
   </si>
   <si>
     <t>License Nr.</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Year of Birth</t>
   </si>
   <si>
     <t>Race Results</t>
   </si>
   <si>
     <t>Points</t>
   </si>
   <si>
     <t>L.Points</t>
   </si>
   <si>
+    <t>CZE 878</t>
+  </si>
+  <si>
+    <t>2205-0316</t>
+  </si>
+  <si>
+    <t>Otta Filip</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 3 1 1 3 6* 1 UFD* </t>
+  </si>
+  <si>
+    <t>CZE 991</t>
+  </si>
+  <si>
+    <t>1101-0507</t>
+  </si>
+  <si>
+    <t>Skořepová Anna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 4* 2 2 2 2 6* 3 </t>
+  </si>
+  <si>
+    <t>CZE 880</t>
+  </si>
+  <si>
+    <t>2205-0308</t>
+  </si>
+  <si>
+    <t>Ottová Tereza</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 2 5* 7* 1 5 4 2 </t>
+  </si>
+  <si>
+    <t>CZE 11</t>
+  </si>
+  <si>
+    <t>2201-0092</t>
+  </si>
+  <si>
+    <t>Směšný Marek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 1 9 21* 12 7 2 RET* </t>
+  </si>
+  <si>
+    <t>CZE 881</t>
+  </si>
+  <si>
+    <t>1101-0662</t>
+  </si>
+  <si>
+    <t>Zákoucký František</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 15* 3 15 18* 1 7 9 </t>
+  </si>
+  <si>
+    <t>CZE 886</t>
+  </si>
+  <si>
+    <t>2001-0271</t>
+  </si>
+  <si>
+    <t>Mahr Tobias</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 10 13* 13* 7 11 3 5 </t>
+  </si>
+  <si>
+    <t>CZE 854</t>
+  </si>
+  <si>
+    <t>1130-1689</t>
+  </si>
+  <si>
+    <t>Has Michael</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11 9 4 4 5 9 18* 12* </t>
+  </si>
+  <si>
+    <t>CZE 895</t>
+  </si>
+  <si>
+    <t>1101-0726</t>
+  </si>
+  <si>
+    <t>Štrobl Hugo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18* 8 6 5 8 13 24* 6 </t>
+  </si>
+  <si>
+    <t>CZE 828</t>
+  </si>
+  <si>
+    <t>1302-0066</t>
+  </si>
+  <si>
+    <t>Čutka Oliver Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 11 19* 8 20* 8 9 4 </t>
+  </si>
+  <si>
+    <t>CZE 866</t>
+  </si>
+  <si>
+    <t>1302-0067</t>
+  </si>
+  <si>
+    <t>Šílený Jáchym</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20* 21* 14 14 13 3 11 1 </t>
+  </si>
+  <si>
+    <t>CZE 863</t>
+  </si>
+  <si>
+    <t>1604-0275</t>
+  </si>
+  <si>
+    <t>Pinc Martin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 7 7 19 6 14 22* 26* </t>
+  </si>
+  <si>
+    <t>CZE 411</t>
+  </si>
+  <si>
+    <t>2101-0792</t>
+  </si>
+  <si>
+    <t>Balzerová Lucie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13 16 18* 10 22* 4 12 7 </t>
+  </si>
+  <si>
+    <t>CZE 888</t>
+  </si>
+  <si>
+    <t>1130-1882</t>
+  </si>
+  <si>
+    <t>Šulc Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10 20* 17* 6 11 17 8 10 </t>
+  </si>
+  <si>
+    <t>CZE 891</t>
+  </si>
+  <si>
+    <t>1101-0503</t>
+  </si>
+  <si>
+    <t>Havelka Jonáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16* 13 16 3 21* 12 5 15 </t>
+  </si>
+  <si>
+    <t>CZE 848</t>
+  </si>
+  <si>
+    <t>2301-0274</t>
+  </si>
+  <si>
+    <t>Valášková Nina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9 6 24* 11 9 16 23* 16 </t>
+  </si>
+  <si>
+    <t>CZE 931</t>
+  </si>
+  <si>
+    <t>2301-0279</t>
+  </si>
+  <si>
+    <t>Staroveský Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19* 12 10 9 14 20* 15 8 </t>
+  </si>
+  <si>
+    <t>CZE 887</t>
+  </si>
+  <si>
+    <t>1101-0617</t>
+  </si>
+  <si>
+    <t>Česaný Prokop</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17 5 12 18* 15 10 21* 11 </t>
+  </si>
+  <si>
+    <t>CZE 896</t>
+  </si>
+  <si>
+    <t>1101-0727</t>
+  </si>
+  <si>
+    <t>Štrobl Martin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14 14 11 12 4 18* 16 UFD* </t>
+  </si>
+  <si>
+    <t>CZE 882</t>
+  </si>
+  <si>
+    <t>1702-0290</t>
+  </si>
+  <si>
+    <t>Poustevník Šimon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15 24* 8 17 DNC* 15 13 13 </t>
+  </si>
+  <si>
+    <t>CZE 791</t>
+  </si>
+  <si>
+    <t>1130-2129</t>
+  </si>
+  <si>
+    <t>Neumannová Barbora</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22* 23* 20 20 19 19 10 14 </t>
+  </si>
+  <si>
+    <t>CZE 821</t>
+  </si>
+  <si>
+    <t>1604-0279</t>
+  </si>
+  <si>
+    <t>Bucha Marek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21 17 21 22 10 29* 34* 25 </t>
+  </si>
+  <si>
+    <t>CZE 70</t>
+  </si>
+  <si>
+    <t>1203-0615</t>
+  </si>
+  <si>
+    <t>Ročková Anežka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12 19 15 DNC* DNC* 24 27 19 </t>
+  </si>
+  <si>
+    <t>CZE 125</t>
+  </si>
+  <si>
+    <t>1604-0336</t>
+  </si>
+  <si>
+    <t>Polanský Vítek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24 26* 23 16 16 22 25 28* </t>
+  </si>
+  <si>
+    <t>CZE 594</t>
+  </si>
+  <si>
+    <t>1101-0661</t>
+  </si>
+  <si>
+    <t>Hubáčková Linda</t>
+  </si>
+  <si>
+    <t xml:space="preserve">23 22 28* 23 27* 23 19 18 </t>
+  </si>
+  <si>
+    <t>CZE 861</t>
+  </si>
+  <si>
+    <t>1604-0302</t>
+  </si>
+  <si>
+    <t>Kunca David</t>
+  </si>
+  <si>
+    <t xml:space="preserve">27* 18 22 26 17 27 26 29* </t>
+  </si>
+  <si>
+    <t>CZE 646</t>
+  </si>
+  <si>
+    <t>2301-0276</t>
+  </si>
+  <si>
+    <t>Křížan Mikuláš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26 27* 25 25 DNF* 21 20 23 </t>
+  </si>
+  <si>
+    <t>CZE 761</t>
+  </si>
+  <si>
+    <t>1130-1818</t>
+  </si>
+  <si>
+    <t>Vyhnálek Kryštof</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31* 29 27 27 DNC* 28 14 20 </t>
+  </si>
+  <si>
+    <t>CZE 804</t>
+  </si>
+  <si>
+    <t>2301-0243</t>
+  </si>
+  <si>
+    <t>Kováříková Elena</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34* 30 DNF* 31 25 31 17 21 </t>
+  </si>
+  <si>
+    <t>CZE 925</t>
+  </si>
+  <si>
+    <t>1101-0618</t>
+  </si>
+  <si>
+    <t>Česaný Antonín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25 35 36* 24 23 25 38* 30 </t>
+  </si>
+  <si>
+    <t>CZE 933</t>
+  </si>
+  <si>
+    <t>1701-0374</t>
+  </si>
+  <si>
+    <t>Novák Tobias</t>
+  </si>
+  <si>
+    <t xml:space="preserve">29 25 33* 30 DNC* 26 28 24 </t>
+  </si>
+  <si>
+    <t>CZE 12</t>
+  </si>
+  <si>
+    <t>2201-0093</t>
+  </si>
+  <si>
+    <t>Směšná Markéta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33* 28 32 28 26 33* 30 22 </t>
+  </si>
+  <si>
+    <t>CZE 798</t>
+  </si>
+  <si>
+    <t>1801-0207</t>
+  </si>
+  <si>
+    <t>Holanec Josef</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32 34 29 36* 28 32 32 43* </t>
+  </si>
+  <si>
     <t>CZE 3</t>
   </si>
   <si>
     <t>2101-0815</t>
   </si>
   <si>
     <t>Lidaříková Nela</t>
   </si>
   <si>
+    <t xml:space="preserve">30 31 DNC* 34 24 39* 35 36 </t>
+  </si>
+  <si>
+    <t>CZE 738</t>
+  </si>
+  <si>
+    <t>1402-0517</t>
+  </si>
+  <si>
+    <t>Jilich František</t>
+  </si>
+  <si>
+    <t xml:space="preserve">28 38 34 29 DNC* 30 40* 33 </t>
+  </si>
+  <si>
+    <t>CZE 909</t>
+  </si>
+  <si>
+    <t>1130-2130</t>
+  </si>
+  <si>
+    <t>Neumannová Michaela</t>
+  </si>
+  <si>
+    <t xml:space="preserve">40 36 26 38 DNC* 44* 29 32 </t>
+  </si>
+  <si>
+    <t>CZE 66</t>
+  </si>
+  <si>
+    <t>2101-0803</t>
+  </si>
+  <si>
+    <t>Berounová Sára</t>
+  </si>
+  <si>
+    <t xml:space="preserve">42 32 DNC* DNC* DNC 36 31 17 </t>
+  </si>
+  <si>
+    <t>CZE 6151</t>
+  </si>
+  <si>
+    <t>1901-0523</t>
+  </si>
+  <si>
+    <t>Baladová Ema</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNC* 39 30 33 DNF* 35 37 41 </t>
+  </si>
+  <si>
+    <t>CZE 41</t>
+  </si>
+  <si>
+    <t>2101-0819</t>
+  </si>
+  <si>
+    <t>Balzerová Veronika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">39 44* 37 37 DNC* 38 39 34 </t>
+  </si>
+  <si>
+    <t>CZE 957</t>
+  </si>
+  <si>
+    <t>1508-0238</t>
+  </si>
+  <si>
+    <t>Vaidišová Eliška</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35 33 39 35 DNC* 41 47* 44 </t>
+  </si>
+  <si>
+    <t>CZE 833</t>
+  </si>
+  <si>
+    <t>1302-0071</t>
+  </si>
+  <si>
+    <t>Hosnedl Theodor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">37 37 31 DNC* DNC* 42 DNS 31 </t>
+  </si>
+  <si>
+    <t>CZE 86</t>
+  </si>
+  <si>
+    <t>2001-0270</t>
+  </si>
+  <si>
+    <t>Mahr Mathias</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38 46 DNC* 42 DNC* 34 33 38 </t>
+  </si>
+  <si>
+    <t>CZE 908</t>
+  </si>
+  <si>
+    <t>1130-2095</t>
+  </si>
+  <si>
+    <t>Bražniková Anna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">36 40 38 39 DNC* 40 42* 39 </t>
+  </si>
+  <si>
+    <t>CZE 775</t>
+  </si>
+  <si>
+    <t>1901-0527</t>
+  </si>
+  <si>
+    <t>Srdínková Monika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNC* 43 40 32 DNC* 48 36 45 </t>
+  </si>
+  <si>
+    <t>CZE 191</t>
+  </si>
+  <si>
+    <t>1801-0214</t>
+  </si>
+  <si>
+    <t>Veselá Karolína</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNC* 42 35 40 DNC* 47 41 46 </t>
+  </si>
+  <si>
+    <t>CZE 810</t>
+  </si>
+  <si>
+    <t>1606-0333</t>
+  </si>
+  <si>
+    <t>Záchvěj Matyáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43 41 DNC* 43 DNC* 50 45 40 </t>
+  </si>
+  <si>
+    <t>CZE 130</t>
+  </si>
+  <si>
+    <t>2205-0334</t>
+  </si>
+  <si>
+    <t>Hübner Theodor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">41 45 DNC* DNC* DNC 43 DNS 35 </t>
+  </si>
+  <si>
     <t>CZE 8</t>
   </si>
   <si>
     <t>9999-0990</t>
   </si>
   <si>
     <t>Čutka Viktor</t>
   </si>
   <si>
-    <t>CZE 11</t>
-[...122 lines deleted...]
-    <t>Vyhnálek Kryštof</t>
+    <t xml:space="preserve">DNC* DNC* DNC DNC DNC 45 43 27 </t>
+  </si>
+  <si>
+    <t>CZE 919</t>
+  </si>
+  <si>
+    <t>2205-0318</t>
+  </si>
+  <si>
+    <t>Hanáková Adéla</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNC* DNC* DNC 41 UFD 46 44 37 </t>
   </si>
   <si>
     <t>CZE 764</t>
   </si>
   <si>
     <t>1101-0719</t>
   </si>
   <si>
     <t>Raban Vít</t>
   </si>
   <si>
-    <t>CZE 775</t>
-[...5 lines deleted...]
-    <t>Srdínková Monika</t>
+    <t xml:space="preserve">44 DNC* DNC* DNC DNC 49 46 42 </t>
   </si>
   <si>
     <t>CZE 783</t>
   </si>
   <si>
     <t>1901-0543</t>
   </si>
   <si>
     <t>Bíza Maxmilián</t>
   </si>
   <si>
-    <t>CZE 791</t>
-[...140 lines deleted...]
-    <t>Poustevník Šimon</t>
+    <t xml:space="preserve">DNC* DNC* DNC DNC DNC 37 48 DNC </t>
   </si>
   <si>
     <t>CZE 885</t>
   </si>
   <si>
     <t>1101-0740</t>
   </si>
   <si>
     <t>Fuka Adolf</t>
   </si>
   <si>
-    <t>CZE 886</t>
-[...131 lines deleted...]
-    <t>Čutka Oliver Jan</t>
+    <t xml:space="preserve">DNC* DNC* DNC DNC DNC 51 49 UFD </t>
   </si>
   <si>
     <t>ILCA 4</t>
   </si>
   <si>
+    <t>CZE 223292</t>
+  </si>
+  <si>
+    <t>1101-0572</t>
+  </si>
+  <si>
+    <t>Štolba Marek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 17* 1 2 1 1 15* 1 </t>
+  </si>
+  <si>
+    <t>CZE 227303</t>
+  </si>
+  <si>
+    <t>1702-0205</t>
+  </si>
+  <si>
+    <t>Chlumská Tereza</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5* 2 4 UFD* 3 2 3 3 </t>
+  </si>
+  <si>
+    <t>CZE 217944</t>
+  </si>
+  <si>
+    <t>2101-0749</t>
+  </si>
+  <si>
+    <t>Dokoupil Hynek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 1 5 6* 4 3 12* 5 </t>
+  </si>
+  <si>
+    <t>CZE 222463</t>
+  </si>
+  <si>
+    <t>2205-0307</t>
+  </si>
+  <si>
+    <t>Ottová Barbora</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6* 5 2 3 5 6* 4 4 </t>
+  </si>
+  <si>
+    <t>CZE 226723</t>
+  </si>
+  <si>
+    <t>2001-0252</t>
+  </si>
+  <si>
+    <t>Grodl Tomáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 4 3 1 10 4 11* 18* </t>
+  </si>
+  <si>
+    <t>CZE 223824</t>
+  </si>
+  <si>
+    <t>1130-0981</t>
+  </si>
+  <si>
+    <t>Valenta Max</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14* 6 11* 5 11 9 2 2 </t>
+  </si>
+  <si>
+    <t>CZE 223526</t>
+  </si>
+  <si>
+    <t>1604-0276</t>
+  </si>
+  <si>
+    <t>Záchvěj Filip</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 9 16* 7 2 8 23* 8 </t>
+  </si>
+  <si>
+    <t>CZE 222840</t>
+  </si>
+  <si>
+    <t>1402-0510</t>
+  </si>
+  <si>
+    <t>Jilich Adam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9 3 10* 10* 8 5 6 7 </t>
+  </si>
+  <si>
+    <t>CZE 227294</t>
+  </si>
+  <si>
+    <t>2419-0100</t>
+  </si>
+  <si>
+    <t>Bortlíková Sára</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 11 8 9 16* 16* 1 11 </t>
+  </si>
+  <si>
+    <t>CZE 225528</t>
+  </si>
+  <si>
+    <t>2101-0776</t>
+  </si>
+  <si>
+    <t>Beroun Marek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10 7 13* 8 9 10 5 29* </t>
+  </si>
+  <si>
+    <t>CZE 227264</t>
+  </si>
+  <si>
+    <t>1130-1639</t>
+  </si>
+  <si>
+    <t>Pátek Filip</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 10 15* 4 13 15 10 31* </t>
+  </si>
+  <si>
+    <t>CZE 216574</t>
+  </si>
+  <si>
+    <t>1606-0956</t>
+  </si>
+  <si>
+    <t>Knorr Petr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22* 8 12 15 6 12 14 22* </t>
+  </si>
+  <si>
+    <t>CZE 225414</t>
+  </si>
+  <si>
+    <t>1101-0571</t>
+  </si>
+  <si>
+    <t>Košík Benjamín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12 20 7 UFD* 7 7 19 21* </t>
+  </si>
+  <si>
     <t>1130-1711</t>
   </si>
   <si>
     <t>Filinger David</t>
   </si>
   <si>
+    <t xml:space="preserve">11 12 DNC* 13 17 14 18* 12 </t>
+  </si>
+  <si>
+    <t>CZE 216806</t>
+  </si>
+  <si>
+    <t>1702-0220</t>
+  </si>
+  <si>
+    <t>Bernt Bartoloměj</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15 18* 14 14 12 13 17* 17 </t>
+  </si>
+  <si>
+    <t>CZE 216805</t>
+  </si>
+  <si>
+    <t>2116-0013</t>
+  </si>
+  <si>
+    <t>Halouzková Marie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18 21* 31* 21 14 18 9 10 </t>
+  </si>
+  <si>
+    <t>CZE 224104</t>
+  </si>
+  <si>
+    <t>2205-0080</t>
+  </si>
+  <si>
+    <t>Hanák Vít</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19 14 20 20 22* 11 21* 15 </t>
+  </si>
+  <si>
+    <t>CZE 220626</t>
+  </si>
+  <si>
+    <t>1101-0620</t>
+  </si>
+  <si>
+    <t>Hubáček Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13 22 22 22 19 25* 24* 6 </t>
+  </si>
+  <si>
+    <t>CZE 208841</t>
+  </si>
+  <si>
+    <t>1508-0211</t>
+  </si>
+  <si>
+    <t>Doležal Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24 27* 9 12 20 17 22 34* </t>
+  </si>
+  <si>
+    <t>CZE 222853</t>
+  </si>
+  <si>
+    <t>1504-0110</t>
+  </si>
+  <si>
+    <t>Brejšová Nevena</t>
+  </si>
+  <si>
+    <t xml:space="preserve">23 16 6 19 15 29* 30* 27 </t>
+  </si>
+  <si>
+    <t>CZE 217958</t>
+  </si>
+  <si>
+    <t>2101-0780</t>
+  </si>
+  <si>
+    <t>Čaganová Sofie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25* 32* 18 17 21 22 13 19 </t>
+  </si>
+  <si>
+    <t>CZE 223542</t>
+  </si>
+  <si>
+    <t>2301-0255</t>
+  </si>
+  <si>
+    <t>Pokorná Sára</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20 DNC* 21 18 25 21 27* 9 </t>
+  </si>
+  <si>
+    <t>CZE 226258</t>
+  </si>
+  <si>
+    <t>2101-0767</t>
+  </si>
+  <si>
+    <t>Lidaříková Ema</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17 23 19 16 18 30* 26* 23 </t>
+  </si>
+  <si>
+    <t>CZE 225865</t>
+  </si>
+  <si>
+    <t>2404-0495</t>
+  </si>
+  <si>
+    <t>Ptašniková Viktorie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26 24 27* 11 UFD* 26 8 24 </t>
+  </si>
+  <si>
+    <t>CZE 209941</t>
+  </si>
+  <si>
+    <t>1508-0219</t>
+  </si>
+  <si>
+    <t>Doležal Tomáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16 28* 28 28 29* 19 20 14 </t>
+  </si>
+  <si>
+    <t>CZE 213652</t>
+  </si>
+  <si>
+    <t>1402-0461</t>
+  </si>
+  <si>
+    <t>Binko Štěpán</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21 13 17 31 DNC* 24 35* 20 </t>
+  </si>
+  <si>
+    <t>CZE 225564</t>
+  </si>
+  <si>
+    <t>1504-0111</t>
+  </si>
+  <si>
+    <t>Brejšová Violeta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">29* 25 29* 26 24 27 7 25 </t>
+  </si>
+  <si>
+    <t>CZE 225567</t>
+  </si>
+  <si>
+    <t>1504-0122</t>
+  </si>
+  <si>
+    <t>Skala Filip</t>
+  </si>
+  <si>
+    <t xml:space="preserve">28* 31* 26 25 26 20 28 13 </t>
+  </si>
+  <si>
+    <t>CZE 218402</t>
+  </si>
+  <si>
+    <t>1130-0358</t>
+  </si>
+  <si>
+    <t>Mutlová Jarmila</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32* 19 23 27 23 33* 16 32 </t>
+  </si>
+  <si>
     <t>CZE 21607</t>
   </si>
   <si>
     <t>2419-0101</t>
   </si>
   <si>
     <t>Chwalek Štěpán</t>
   </si>
   <si>
-    <t>CZE 154482</t>
-[...5 lines deleted...]
-    <t>Satranská Zuzana</t>
+    <t xml:space="preserve">27 26 24 29 30* 31* 25 16 </t>
+  </si>
+  <si>
+    <t>CZE 222072</t>
+  </si>
+  <si>
+    <t>1101-0621</t>
+  </si>
+  <si>
+    <t>Nebeská Josefina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">30 15 33* 24 32* 23 31 30 </t>
+  </si>
+  <si>
+    <t>CZE 223358</t>
+  </si>
+  <si>
+    <t>1701-0360</t>
+  </si>
+  <si>
+    <t>Nováková Nela</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33* 29* 25 23 27 28 29 28 </t>
+  </si>
+  <si>
+    <t>CZE 218953</t>
+  </si>
+  <si>
+    <t>1701-0346</t>
+  </si>
+  <si>
+    <t>Popper Šimon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34* 33 30 30 28 34 36* 33 </t>
+  </si>
+  <si>
+    <t>CZE 212001</t>
+  </si>
+  <si>
+    <t>1504-0121</t>
+  </si>
+  <si>
+    <t>Motlík Vít</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31 30 32 32 31 32 33* 36* </t>
+  </si>
+  <si>
+    <t>CZE 215511</t>
+  </si>
+  <si>
+    <t>1406-0295</t>
+  </si>
+  <si>
+    <t>Foltýnová Nikol</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35 34 DNC* DNC* DNC 36 32 26 </t>
   </si>
   <si>
     <t>CZE 186016</t>
   </si>
   <si>
     <t>1901-0500</t>
   </si>
   <si>
     <t>Srdínková Simona</t>
   </si>
   <si>
-    <t>CZE 197515</t>
-[...320 lines deleted...]
-    <t>Chlumská Tereza</t>
+    <t xml:space="preserve">DNC* 35 DNC* DNC DNC 35 34 35 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1205,51 +1430,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H97"/>
+  <dimension ref="A1:H93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
@@ -1258,2158 +1483,2327 @@
       </c>
       <c r="F3" t="s">
         <v>6</v>
       </c>
       <c r="G3" t="s">
         <v>7</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4">
-        <v>2017</v>
+        <v>2012</v>
+      </c>
+      <c r="F4" t="s">
+        <v>12</v>
       </c>
       <c r="G4">
-        <v>0.0</v>
+        <v>12.0</v>
       </c>
       <c r="H4">
-        <v>0</v>
+        <v>12660</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E5">
-        <v>2016</v>
+        <v>2012</v>
+      </c>
+      <c r="F5" t="s">
+        <v>16</v>
       </c>
       <c r="G5">
-        <v>0.0</v>
+        <v>12.0</v>
       </c>
       <c r="H5">
-        <v>0</v>
+        <v>10553</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E6">
-        <v>2014</v>
+        <v>2012</v>
+      </c>
+      <c r="F6" t="s">
+        <v>20</v>
       </c>
       <c r="G6">
-        <v>0.0</v>
+        <v>16.0</v>
       </c>
       <c r="H6">
-        <v>0</v>
+        <v>9320</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E7">
-        <v>2017</v>
+        <v>2014</v>
+      </c>
+      <c r="F7" t="s">
+        <v>24</v>
       </c>
       <c r="G7">
-        <v>0.0</v>
+        <v>35.0</v>
       </c>
       <c r="H7">
-        <v>0</v>
+        <v>8446</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="E8">
-        <v>2017</v>
+        <v>2014</v>
+      </c>
+      <c r="F8" t="s">
+        <v>28</v>
       </c>
       <c r="G8">
-        <v>0.0</v>
+        <v>41.0</v>
       </c>
       <c r="H8">
-        <v>0</v>
+        <v>7767</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E9">
         <v>2014</v>
       </c>
+      <c r="F9" t="s">
+        <v>32</v>
+      </c>
       <c r="G9">
-        <v>0.0</v>
+        <v>41.0</v>
       </c>
       <c r="H9">
-        <v>0</v>
+        <v>7213</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="E10">
         <v>2013</v>
       </c>
+      <c r="F10" t="s">
+        <v>36</v>
+      </c>
       <c r="G10">
-        <v>0.0</v>
+        <v>42.0</v>
       </c>
       <c r="H10">
-        <v>0</v>
+        <v>6744</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="E11">
-        <v>2017</v>
+        <v>2015</v>
+      </c>
+      <c r="F11" t="s">
+        <v>40</v>
       </c>
       <c r="G11">
-        <v>0.0</v>
+        <v>46.0</v>
       </c>
       <c r="H11">
-        <v>0</v>
+        <v>6338</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="E12">
-        <v>2012</v>
+        <v>2014</v>
+      </c>
+      <c r="F12" t="s">
+        <v>44</v>
       </c>
       <c r="G12">
-        <v>0.0</v>
+        <v>48.0</v>
       </c>
       <c r="H12">
-        <v>0</v>
+        <v>5980</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="E13">
-        <v>2013</v>
+        <v>2014</v>
+      </c>
+      <c r="F13" t="s">
+        <v>48</v>
       </c>
       <c r="G13">
-        <v>0.0</v>
+        <v>56.0</v>
       </c>
       <c r="H13">
-        <v>0</v>
+        <v>5660</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="E14">
-        <v>2017</v>
+        <v>2012</v>
+      </c>
+      <c r="F14" t="s">
+        <v>52</v>
       </c>
       <c r="G14">
-        <v>0.0</v>
+        <v>60.0</v>
       </c>
       <c r="H14">
-        <v>0</v>
+        <v>5370</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="E15">
         <v>2013</v>
       </c>
+      <c r="F15" t="s">
+        <v>56</v>
+      </c>
       <c r="G15">
-        <v>0.0</v>
+        <v>62.0</v>
       </c>
       <c r="H15">
-        <v>0</v>
+        <v>5106</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B16" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="E16">
-        <v>2016</v>
+        <v>2013</v>
+      </c>
+      <c r="F16" t="s">
+        <v>60</v>
       </c>
       <c r="G16">
-        <v>0.0</v>
+        <v>62.0</v>
       </c>
       <c r="H16">
-        <v>0</v>
+        <v>4862</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B17" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="C17" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="D17" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="E17">
-        <v>2016</v>
+        <v>2012</v>
+      </c>
+      <c r="F17" t="s">
+        <v>64</v>
       </c>
       <c r="G17">
-        <v>0.0</v>
+        <v>64.0</v>
       </c>
       <c r="H17">
-        <v>0</v>
+        <v>4637</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B18" t="s">
-        <v>51</v>
+        <v>65</v>
       </c>
       <c r="C18" t="s">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="D18" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="E18">
-        <v>2014</v>
+        <v>2016</v>
+      </c>
+      <c r="F18" t="s">
+        <v>68</v>
       </c>
       <c r="G18">
-        <v>0.0</v>
+        <v>67.0</v>
       </c>
       <c r="H18">
-        <v>0</v>
+        <v>4427</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="B19" t="s">
-        <v>54</v>
+        <v>69</v>
       </c>
       <c r="C19" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="D19" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="E19">
-        <v>2014</v>
+        <v>2013</v>
+      </c>
+      <c r="F19" t="s">
+        <v>72</v>
       </c>
       <c r="G19">
-        <v>0.0</v>
+        <v>68.0</v>
       </c>
       <c r="H19">
-        <v>0</v>
+        <v>4231</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="B20" t="s">
-        <v>57</v>
+        <v>73</v>
       </c>
       <c r="C20" t="s">
-        <v>58</v>
+        <v>74</v>
       </c>
       <c r="D20" t="s">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="E20">
-        <v>2017</v>
+        <v>2013</v>
+      </c>
+      <c r="F20" t="s">
+        <v>76</v>
       </c>
       <c r="G20">
-        <v>0.0</v>
+        <v>70.0</v>
       </c>
       <c r="H20">
-        <v>0</v>
+        <v>4047</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="B21" t="s">
-        <v>60</v>
+        <v>77</v>
       </c>
       <c r="C21" t="s">
-        <v>61</v>
+        <v>78</v>
       </c>
       <c r="D21" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="E21">
-        <v>2016</v>
+        <v>2017</v>
+      </c>
+      <c r="F21" t="s">
+        <v>80</v>
       </c>
       <c r="G21">
-        <v>0.0</v>
+        <v>71.0</v>
       </c>
       <c r="H21">
-        <v>0</v>
+        <v>3873</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="B22" t="s">
-        <v>63</v>
+        <v>81</v>
       </c>
       <c r="C22" t="s">
-        <v>64</v>
+        <v>82</v>
       </c>
       <c r="D22" t="s">
-        <v>65</v>
+        <v>83</v>
       </c>
       <c r="E22">
-        <v>2015</v>
+        <v>2014</v>
+      </c>
+      <c r="F22" t="s">
+        <v>84</v>
       </c>
       <c r="G22">
-        <v>0.0</v>
+        <v>81.0</v>
       </c>
       <c r="H22">
-        <v>0</v>
+        <v>3709</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="B23" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="C23" t="s">
-        <v>67</v>
+        <v>86</v>
       </c>
       <c r="D23" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="E23">
         <v>2013</v>
       </c>
+      <c r="F23" t="s">
+        <v>88</v>
+      </c>
       <c r="G23">
-        <v>0.0</v>
+        <v>102.0</v>
       </c>
       <c r="H23">
-        <v>0</v>
+        <v>3553</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="B24" t="s">
-        <v>69</v>
+        <v>89</v>
       </c>
       <c r="C24" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="D24" t="s">
-        <v>71</v>
+        <v>91</v>
       </c>
       <c r="E24">
-        <v>2016</v>
+        <v>2013</v>
+      </c>
+      <c r="F24" t="s">
+        <v>92</v>
       </c>
       <c r="G24">
-        <v>0.0</v>
+        <v>116.0</v>
       </c>
       <c r="H24">
-        <v>0</v>
+        <v>3404</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="B25" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="C25" t="s">
-        <v>73</v>
+        <v>94</v>
       </c>
       <c r="D25" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="E25">
-        <v>2016</v>
+        <v>2013</v>
+      </c>
+      <c r="F25" t="s">
+        <v>96</v>
       </c>
       <c r="G25">
-        <v>0.0</v>
+        <v>116.0</v>
       </c>
       <c r="H25">
-        <v>0</v>
+        <v>3263</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="B26" t="s">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="C26" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="D26" t="s">
-        <v>77</v>
+        <v>99</v>
       </c>
       <c r="E26">
-        <v>2015</v>
+        <v>2012</v>
+      </c>
+      <c r="F26" t="s">
+        <v>100</v>
       </c>
       <c r="G26">
-        <v>0.0</v>
+        <v>126.0</v>
       </c>
       <c r="H26">
-        <v>0</v>
+        <v>3128</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="B27" t="s">
-        <v>78</v>
+        <v>101</v>
       </c>
       <c r="C27" t="s">
-        <v>79</v>
+        <v>102</v>
       </c>
       <c r="D27" t="s">
-        <v>80</v>
+        <v>103</v>
       </c>
       <c r="E27">
         <v>2016</v>
       </c>
+      <c r="F27" t="s">
+        <v>104</v>
+      </c>
       <c r="G27">
-        <v>0.0</v>
+        <v>128.0</v>
       </c>
       <c r="H27">
-        <v>0</v>
+        <v>2999</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="B28" t="s">
-        <v>81</v>
+        <v>105</v>
       </c>
       <c r="C28" t="s">
-        <v>82</v>
+        <v>106</v>
       </c>
       <c r="D28" t="s">
-        <v>83</v>
+        <v>107</v>
       </c>
       <c r="E28">
-        <v>2015</v>
+        <v>2014</v>
+      </c>
+      <c r="F28" t="s">
+        <v>108</v>
       </c>
       <c r="G28">
-        <v>0.0</v>
+        <v>136.0</v>
       </c>
       <c r="H28">
-        <v>0</v>
+        <v>2874</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="B29" t="s">
-        <v>84</v>
+        <v>109</v>
       </c>
       <c r="C29" t="s">
-        <v>85</v>
+        <v>110</v>
       </c>
       <c r="D29" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="E29">
-        <v>2013</v>
+        <v>2016</v>
+      </c>
+      <c r="F29" t="s">
+        <v>112</v>
       </c>
       <c r="G29">
-        <v>0.0</v>
+        <v>140.0</v>
       </c>
       <c r="H29">
-        <v>0</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="B30" t="s">
-        <v>87</v>
+        <v>113</v>
       </c>
       <c r="C30" t="s">
-        <v>88</v>
+        <v>114</v>
       </c>
       <c r="D30" t="s">
-        <v>89</v>
+        <v>115</v>
       </c>
       <c r="E30">
-        <v>2013</v>
+        <v>2014</v>
+      </c>
+      <c r="F30" t="s">
+        <v>116</v>
       </c>
       <c r="G30">
-        <v>0.0</v>
+        <v>145.0</v>
       </c>
       <c r="H30">
-        <v>0</v>
+        <v>2640</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="B31" t="s">
-        <v>90</v>
+        <v>117</v>
       </c>
       <c r="C31" t="s">
-        <v>91</v>
+        <v>118</v>
       </c>
       <c r="D31" t="s">
-        <v>92</v>
+        <v>119</v>
       </c>
       <c r="E31">
         <v>2016</v>
       </c>
+      <c r="F31" t="s">
+        <v>120</v>
+      </c>
       <c r="G31">
-        <v>0.0</v>
+        <v>155.0</v>
       </c>
       <c r="H31">
-        <v>0</v>
+        <v>2530</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="B32" t="s">
-        <v>93</v>
+        <v>121</v>
       </c>
       <c r="C32" t="s">
-        <v>94</v>
+        <v>122</v>
       </c>
       <c r="D32" t="s">
-        <v>95</v>
+        <v>123</v>
       </c>
       <c r="E32">
-        <v>2014</v>
+        <v>2015</v>
+      </c>
+      <c r="F32" t="s">
+        <v>124</v>
       </c>
       <c r="G32">
-        <v>0.0</v>
+        <v>162.0</v>
       </c>
       <c r="H32">
-        <v>0</v>
+        <v>2423</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="B33" t="s">
-        <v>96</v>
+        <v>125</v>
       </c>
       <c r="C33" t="s">
-        <v>97</v>
+        <v>126</v>
       </c>
       <c r="D33" t="s">
-        <v>98</v>
+        <v>127</v>
       </c>
       <c r="E33">
-        <v>2012</v>
+        <v>2016</v>
+      </c>
+      <c r="F33" t="s">
+        <v>128</v>
       </c>
       <c r="G33">
-        <v>0.0</v>
+        <v>162.0</v>
       </c>
       <c r="H33">
-        <v>0</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="B34" t="s">
-        <v>99</v>
+        <v>129</v>
       </c>
       <c r="C34" t="s">
-        <v>100</v>
+        <v>130</v>
       </c>
       <c r="D34" t="s">
-        <v>101</v>
+        <v>131</v>
       </c>
       <c r="E34">
-        <v>2014</v>
+        <v>2017</v>
+      </c>
+      <c r="F34" t="s">
+        <v>132</v>
       </c>
       <c r="G34">
-        <v>0.0</v>
+        <v>166.0</v>
       </c>
       <c r="H34">
-        <v>0</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>1</v>
+        <v>32</v>
       </c>
       <c r="B35" t="s">
-        <v>102</v>
+        <v>133</v>
       </c>
       <c r="C35" t="s">
-        <v>103</v>
+        <v>134</v>
       </c>
       <c r="D35" t="s">
-        <v>104</v>
+        <v>135</v>
       </c>
       <c r="E35">
-        <v>2012</v>
+        <v>2016</v>
+      </c>
+      <c r="F35" t="s">
+        <v>136</v>
       </c>
       <c r="G35">
-        <v>0.0</v>
+        <v>187.0</v>
       </c>
       <c r="H35">
-        <v>0</v>
+        <v>2124</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>1</v>
+        <v>33</v>
       </c>
       <c r="B36" t="s">
-        <v>105</v>
+        <v>137</v>
       </c>
       <c r="C36" t="s">
-        <v>106</v>
+        <v>138</v>
       </c>
       <c r="D36" t="s">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="E36">
-        <v>2012</v>
+        <v>2017</v>
+      </c>
+      <c r="F36" t="s">
+        <v>140</v>
       </c>
       <c r="G36">
-        <v>0.0</v>
+        <v>190.0</v>
       </c>
       <c r="H36">
-        <v>0</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>1</v>
+        <v>34</v>
       </c>
       <c r="B37" t="s">
-        <v>108</v>
+        <v>141</v>
       </c>
       <c r="C37" t="s">
-        <v>109</v>
+        <v>142</v>
       </c>
       <c r="D37" t="s">
-        <v>110</v>
+        <v>143</v>
       </c>
       <c r="E37">
         <v>2014</v>
       </c>
+      <c r="F37" t="s">
+        <v>144</v>
+      </c>
       <c r="G37">
-        <v>0.0</v>
+        <v>192.0</v>
       </c>
       <c r="H37">
-        <v>0</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="B38" t="s">
-        <v>111</v>
+        <v>145</v>
       </c>
       <c r="C38" t="s">
-        <v>112</v>
+        <v>146</v>
       </c>
       <c r="D38" t="s">
-        <v>113</v>
+        <v>147</v>
       </c>
       <c r="E38">
-        <v>2014</v>
+        <v>2015</v>
+      </c>
+      <c r="F38" t="s">
+        <v>148</v>
       </c>
       <c r="G38">
-        <v>0.0</v>
+        <v>201.0</v>
       </c>
       <c r="H38">
-        <v>0</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>1</v>
+        <v>36</v>
       </c>
       <c r="B39" t="s">
-        <v>114</v>
+        <v>149</v>
       </c>
       <c r="C39" t="s">
-        <v>115</v>
+        <v>150</v>
       </c>
       <c r="D39" t="s">
-        <v>116</v>
+        <v>151</v>
       </c>
       <c r="E39">
-        <v>2018</v>
+        <v>2014</v>
+      </c>
+      <c r="F39" t="s">
+        <v>152</v>
       </c>
       <c r="G39">
-        <v>0.0</v>
+        <v>210.0</v>
       </c>
       <c r="H39">
-        <v>0</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>1</v>
+        <v>37</v>
       </c>
       <c r="B40" t="s">
-        <v>117</v>
+        <v>153</v>
       </c>
       <c r="C40" t="s">
-        <v>118</v>
+        <v>154</v>
       </c>
       <c r="D40" t="s">
-        <v>119</v>
+        <v>155</v>
       </c>
       <c r="E40">
-        <v>2014</v>
+        <v>2013</v>
+      </c>
+      <c r="F40" t="s">
+        <v>156</v>
       </c>
       <c r="G40">
-        <v>0.0</v>
+        <v>215.0</v>
       </c>
       <c r="H40">
-        <v>0</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>1</v>
+        <v>38</v>
       </c>
       <c r="B41" t="s">
-        <v>120</v>
+        <v>157</v>
       </c>
       <c r="C41" t="s">
-        <v>121</v>
+        <v>158</v>
       </c>
       <c r="D41" t="s">
-        <v>122</v>
+        <v>159</v>
       </c>
       <c r="E41">
-        <v>2013</v>
+        <v>2017</v>
+      </c>
+      <c r="F41" t="s">
+        <v>160</v>
       </c>
       <c r="G41">
-        <v>0.0</v>
+        <v>224.0</v>
       </c>
       <c r="H41">
-        <v>0</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>1</v>
+        <v>39</v>
       </c>
       <c r="B42" t="s">
-        <v>123</v>
+        <v>161</v>
       </c>
       <c r="C42" t="s">
-        <v>124</v>
+        <v>162</v>
       </c>
       <c r="D42" t="s">
-        <v>125</v>
+        <v>163</v>
       </c>
       <c r="E42">
-        <v>2013</v>
+        <v>2017</v>
+      </c>
+      <c r="F42" t="s">
+        <v>164</v>
       </c>
       <c r="G42">
-        <v>0.0</v>
+        <v>227.0</v>
       </c>
       <c r="H42">
-        <v>0</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="B43" t="s">
-        <v>126</v>
+        <v>165</v>
       </c>
       <c r="C43" t="s">
-        <v>127</v>
+        <v>166</v>
       </c>
       <c r="D43" t="s">
-        <v>128</v>
+        <v>167</v>
       </c>
       <c r="E43">
-        <v>2012</v>
+        <v>2011</v>
+      </c>
+      <c r="F43" t="s">
+        <v>168</v>
       </c>
       <c r="G43">
-        <v>0.0</v>
+        <v>230.0</v>
       </c>
       <c r="H43">
-        <v>0</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>1</v>
+        <v>41</v>
       </c>
       <c r="B44" t="s">
-        <v>129</v>
+        <v>169</v>
       </c>
       <c r="C44" t="s">
-        <v>130</v>
+        <v>170</v>
       </c>
       <c r="D44" t="s">
-        <v>131</v>
+        <v>171</v>
       </c>
       <c r="E44">
-        <v>2015</v>
+        <v>2017</v>
+      </c>
+      <c r="F44" t="s">
+        <v>172</v>
       </c>
       <c r="G44">
-        <v>0.0</v>
+        <v>231.0</v>
       </c>
       <c r="H44">
-        <v>0</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>1</v>
+        <v>42</v>
       </c>
       <c r="B45" t="s">
-        <v>132</v>
+        <v>173</v>
       </c>
       <c r="C45" t="s">
-        <v>133</v>
+        <v>174</v>
       </c>
       <c r="D45" t="s">
-        <v>134</v>
+        <v>175</v>
       </c>
       <c r="E45">
-        <v>2017</v>
+        <v>2016</v>
+      </c>
+      <c r="F45" t="s">
+        <v>176</v>
       </c>
       <c r="G45">
-        <v>0.0</v>
+        <v>232.0</v>
       </c>
       <c r="H45">
-        <v>0</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>1</v>
+        <v>43</v>
       </c>
       <c r="B46" t="s">
-        <v>135</v>
+        <v>177</v>
       </c>
       <c r="C46" t="s">
-        <v>136</v>
+        <v>178</v>
       </c>
       <c r="D46" t="s">
-        <v>137</v>
+        <v>179</v>
       </c>
       <c r="E46">
         <v>2016</v>
       </c>
+      <c r="F46" t="s">
+        <v>180</v>
+      </c>
       <c r="G46">
-        <v>0.0</v>
+        <v>244.0</v>
       </c>
       <c r="H46">
-        <v>0</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>1</v>
+        <v>44</v>
       </c>
       <c r="B47" t="s">
-        <v>138</v>
+        <v>181</v>
       </c>
       <c r="C47" t="s">
-        <v>139</v>
+        <v>182</v>
       </c>
       <c r="D47" t="s">
-        <v>140</v>
+        <v>183</v>
       </c>
       <c r="E47">
-        <v>2015</v>
+        <v>2017</v>
+      </c>
+      <c r="F47" t="s">
+        <v>184</v>
       </c>
       <c r="G47">
-        <v>0.0</v>
+        <v>251.0</v>
       </c>
       <c r="H47">
-        <v>0</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>1</v>
+        <v>45</v>
       </c>
       <c r="B48" t="s">
-        <v>141</v>
+        <v>185</v>
       </c>
       <c r="C48" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="D48" t="s">
-        <v>143</v>
+        <v>187</v>
       </c>
       <c r="E48">
-        <v>2017</v>
+        <v>2016</v>
+      </c>
+      <c r="F48" t="s">
+        <v>188</v>
       </c>
       <c r="G48">
-        <v>0.0</v>
+        <v>262.0</v>
       </c>
       <c r="H48">
-        <v>0</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>1</v>
+        <v>46</v>
       </c>
       <c r="B49" t="s">
-        <v>144</v>
+        <v>189</v>
       </c>
       <c r="C49" t="s">
-        <v>145</v>
+        <v>190</v>
       </c>
       <c r="D49" t="s">
-        <v>146</v>
+        <v>191</v>
       </c>
       <c r="E49">
-        <v>2015</v>
+        <v>2013</v>
+      </c>
+      <c r="F49" t="s">
+        <v>192</v>
       </c>
       <c r="G49">
-        <v>0.0</v>
+        <v>268.0</v>
       </c>
       <c r="H49">
-        <v>0</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>1</v>
+        <v>47</v>
       </c>
       <c r="B50" t="s">
-        <v>147</v>
+        <v>193</v>
       </c>
       <c r="C50" t="s">
-        <v>148</v>
+        <v>194</v>
       </c>
       <c r="D50" t="s">
-        <v>149</v>
+        <v>195</v>
       </c>
       <c r="E50">
-        <v>2015</v>
+        <v>2016</v>
+      </c>
+      <c r="F50" t="s">
+        <v>196</v>
       </c>
       <c r="G50">
-        <v>0.0</v>
+        <v>271.0</v>
       </c>
       <c r="H50">
-        <v>0</v>
+        <v>955</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>1</v>
+        <v>48</v>
       </c>
       <c r="B51" t="s">
-        <v>150</v>
+        <v>197</v>
       </c>
       <c r="C51" t="s">
-        <v>151</v>
+        <v>198</v>
       </c>
       <c r="D51" t="s">
-        <v>152</v>
+        <v>199</v>
       </c>
       <c r="E51">
-        <v>2013</v>
+        <v>2015</v>
+      </c>
+      <c r="F51" t="s">
+        <v>200</v>
       </c>
       <c r="G51">
-        <v>0.0</v>
+        <v>272.0</v>
       </c>
       <c r="H51">
-        <v>0</v>
+        <v>891</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>1</v>
+        <v>49</v>
       </c>
       <c r="B52" t="s">
-        <v>153</v>
+        <v>201</v>
       </c>
       <c r="C52" t="s">
-        <v>154</v>
+        <v>202</v>
       </c>
       <c r="D52" t="s">
-        <v>155</v>
+        <v>203</v>
       </c>
       <c r="E52">
-        <v>2016</v>
+        <v>2017</v>
+      </c>
+      <c r="F52" t="s">
+        <v>204</v>
       </c>
       <c r="G52">
-        <v>0.0</v>
+        <v>285.0</v>
       </c>
       <c r="H52">
-        <v>0</v>
+        <v>829</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="B53" t="s">
-        <v>156</v>
+        <v>205</v>
       </c>
       <c r="C53" t="s">
-        <v>157</v>
+        <v>206</v>
       </c>
       <c r="D53" t="s">
-        <v>158</v>
+        <v>207</v>
       </c>
       <c r="E53">
-        <v>2012</v>
+        <v>2015</v>
+      </c>
+      <c r="F53" t="s">
+        <v>208</v>
       </c>
       <c r="G53">
-        <v>0.0</v>
+        <v>293.0</v>
       </c>
       <c r="H53">
-        <v>0</v>
+        <v>767</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>1</v>
+        <v>51</v>
       </c>
       <c r="B54" t="s">
-        <v>159</v>
+        <v>209</v>
       </c>
       <c r="C54" t="s">
-        <v>160</v>
+        <v>210</v>
       </c>
       <c r="D54" t="s">
-        <v>161</v>
+        <v>211</v>
       </c>
       <c r="E54">
-        <v>2014</v>
+        <v>2018</v>
+      </c>
+      <c r="F54" t="s">
+        <v>212</v>
       </c>
       <c r="G54">
-        <v>0.0</v>
+        <v>308.0</v>
       </c>
       <c r="H54">
-        <v>0</v>
+        <v>707</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>162</v>
+        <v>213</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>1</v>
       </c>
       <c r="B57" t="s">
         <v>2</v>
       </c>
       <c r="C57" t="s">
         <v>3</v>
       </c>
       <c r="D57" t="s">
         <v>4</v>
       </c>
       <c r="E57" t="s">
         <v>5</v>
       </c>
       <c r="F57" t="s">
         <v>6</v>
       </c>
       <c r="G57" t="s">
         <v>7</v>
       </c>
       <c r="H57" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>1</v>
       </c>
       <c r="B58" t="s">
-        <v>12</v>
+        <v>214</v>
       </c>
       <c r="C58" t="s">
-        <v>163</v>
+        <v>215</v>
       </c>
       <c r="D58" t="s">
-        <v>164</v>
+        <v>216</v>
       </c>
       <c r="E58">
         <v>2011</v>
       </c>
+      <c r="F58" t="s">
+        <v>217</v>
+      </c>
       <c r="G58">
-        <v>0.0</v>
+        <v>7.0</v>
       </c>
       <c r="H58">
-        <v>0</v>
+        <v>11601</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B59" t="s">
-        <v>165</v>
+        <v>218</v>
       </c>
       <c r="C59" t="s">
-        <v>166</v>
+        <v>219</v>
       </c>
       <c r="D59" t="s">
-        <v>167</v>
+        <v>220</v>
       </c>
       <c r="E59">
-        <v>2008</v>
+        <v>2010</v>
+      </c>
+      <c r="F59" t="s">
+        <v>221</v>
       </c>
       <c r="G59">
-        <v>0.0</v>
+        <v>17.0</v>
       </c>
       <c r="H59">
-        <v>0</v>
+        <v>9494</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B60" t="s">
-        <v>168</v>
+        <v>222</v>
       </c>
       <c r="C60" t="s">
-        <v>169</v>
+        <v>223</v>
       </c>
       <c r="D60" t="s">
-        <v>170</v>
+        <v>224</v>
       </c>
       <c r="E60">
-        <v>2012</v>
+        <v>2011</v>
+      </c>
+      <c r="F60" t="s">
+        <v>225</v>
       </c>
       <c r="G60">
-        <v>0.0</v>
+        <v>20.0</v>
       </c>
       <c r="H60">
-        <v>0</v>
+        <v>8261</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B61" t="s">
-        <v>171</v>
+        <v>226</v>
       </c>
       <c r="C61" t="s">
-        <v>172</v>
+        <v>227</v>
       </c>
       <c r="D61" t="s">
-        <v>173</v>
+        <v>228</v>
       </c>
       <c r="E61">
-        <v>2010</v>
+        <v>2009</v>
+      </c>
+      <c r="F61" t="s">
+        <v>229</v>
       </c>
       <c r="G61">
-        <v>0.0</v>
+        <v>23.0</v>
       </c>
       <c r="H61">
-        <v>0</v>
+        <v>7387</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B62" t="s">
-        <v>174</v>
+        <v>230</v>
       </c>
       <c r="C62" t="s">
-        <v>175</v>
+        <v>231</v>
       </c>
       <c r="D62" t="s">
-        <v>176</v>
+        <v>232</v>
       </c>
       <c r="E62">
-        <v>2011</v>
+        <v>2010</v>
+      </c>
+      <c r="F62" t="s">
+        <v>233</v>
       </c>
       <c r="G62">
-        <v>0.0</v>
+        <v>29.0</v>
       </c>
       <c r="H62">
-        <v>0</v>
+        <v>6708</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B63" t="s">
-        <v>177</v>
+        <v>234</v>
       </c>
       <c r="C63" t="s">
-        <v>178</v>
+        <v>235</v>
       </c>
       <c r="D63" t="s">
-        <v>179</v>
+        <v>236</v>
       </c>
       <c r="E63">
-        <v>2009</v>
+        <v>2011</v>
+      </c>
+      <c r="F63" t="s">
+        <v>237</v>
       </c>
       <c r="G63">
-        <v>0.0</v>
+        <v>35.0</v>
       </c>
       <c r="H63">
-        <v>0</v>
+        <v>6154</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B64" t="s">
-        <v>180</v>
+        <v>238</v>
       </c>
       <c r="C64" t="s">
-        <v>181</v>
+        <v>239</v>
       </c>
       <c r="D64" t="s">
-        <v>182</v>
+        <v>240</v>
       </c>
       <c r="E64">
-        <v>2008</v>
+        <v>2010</v>
+      </c>
+      <c r="F64" t="s">
+        <v>241</v>
       </c>
       <c r="G64">
-        <v>0.0</v>
+        <v>38.0</v>
       </c>
       <c r="H64">
-        <v>0</v>
+        <v>5685</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B65" t="s">
-        <v>183</v>
+        <v>242</v>
       </c>
       <c r="C65" t="s">
-        <v>184</v>
+        <v>243</v>
       </c>
       <c r="D65" t="s">
-        <v>185</v>
+        <v>244</v>
       </c>
       <c r="E65">
-        <v>2010</v>
+        <v>2011</v>
+      </c>
+      <c r="F65" t="s">
+        <v>245</v>
       </c>
       <c r="G65">
-        <v>0.0</v>
+        <v>38.0</v>
       </c>
       <c r="H65">
-        <v>0</v>
+        <v>5279</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B66" t="s">
-        <v>186</v>
+        <v>246</v>
       </c>
       <c r="C66" t="s">
-        <v>187</v>
+        <v>247</v>
       </c>
       <c r="D66" t="s">
-        <v>188</v>
+        <v>248</v>
       </c>
       <c r="E66">
-        <v>2013</v>
+        <v>2010</v>
+      </c>
+      <c r="F66" t="s">
+        <v>249</v>
       </c>
       <c r="G66">
-        <v>0.0</v>
+        <v>43.0</v>
       </c>
       <c r="H66">
-        <v>0</v>
+        <v>4921</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B67" t="s">
-        <v>189</v>
+        <v>250</v>
       </c>
       <c r="C67" t="s">
-        <v>190</v>
+        <v>251</v>
       </c>
       <c r="D67" t="s">
-        <v>191</v>
+        <v>252</v>
       </c>
       <c r="E67">
-        <v>2010</v>
+        <v>2012</v>
+      </c>
+      <c r="F67" t="s">
+        <v>253</v>
       </c>
       <c r="G67">
-        <v>0.0</v>
+        <v>49.0</v>
       </c>
       <c r="H67">
-        <v>0</v>
+        <v>4601</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B68" t="s">
-        <v>192</v>
+        <v>254</v>
       </c>
       <c r="C68" t="s">
-        <v>193</v>
+        <v>255</v>
       </c>
       <c r="D68" t="s">
-        <v>194</v>
+        <v>256</v>
       </c>
       <c r="E68">
-        <v>2010</v>
+        <v>2011</v>
+      </c>
+      <c r="F68" t="s">
+        <v>257</v>
       </c>
       <c r="G68">
-        <v>0.0</v>
+        <v>60.0</v>
       </c>
       <c r="H68">
-        <v>0</v>
+        <v>4311</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B69" t="s">
-        <v>195</v>
+        <v>258</v>
       </c>
       <c r="C69" t="s">
-        <v>196</v>
+        <v>259</v>
       </c>
       <c r="D69" t="s">
-        <v>197</v>
+        <v>260</v>
       </c>
       <c r="E69">
         <v>2009</v>
       </c>
+      <c r="F69" t="s">
+        <v>261</v>
+      </c>
       <c r="G69">
-        <v>0.0</v>
+        <v>67.0</v>
       </c>
       <c r="H69">
-        <v>0</v>
+        <v>4047</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B70" t="s">
-        <v>198</v>
+        <v>262</v>
       </c>
       <c r="C70" t="s">
-        <v>199</v>
+        <v>263</v>
       </c>
       <c r="D70" t="s">
-        <v>200</v>
+        <v>264</v>
       </c>
       <c r="E70">
-        <v>2011</v>
+        <v>2012</v>
+      </c>
+      <c r="F70" t="s">
+        <v>265</v>
       </c>
       <c r="G70">
-        <v>0.0</v>
+        <v>72.0</v>
       </c>
       <c r="H70">
-        <v>0</v>
+        <v>3804</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B71" t="s">
-        <v>201</v>
+        <v>193</v>
       </c>
       <c r="C71" t="s">
-        <v>202</v>
+        <v>266</v>
       </c>
       <c r="D71" t="s">
-        <v>203</v>
+        <v>267</v>
       </c>
       <c r="E71">
-        <v>2009</v>
+        <v>2011</v>
+      </c>
+      <c r="F71" t="s">
+        <v>268</v>
       </c>
       <c r="G71">
-        <v>0.0</v>
+        <v>79.0</v>
       </c>
       <c r="H71">
-        <v>0</v>
+        <v>3578</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B72" t="s">
-        <v>204</v>
+        <v>269</v>
       </c>
       <c r="C72" t="s">
-        <v>205</v>
+        <v>270</v>
       </c>
       <c r="D72" t="s">
-        <v>206</v>
+        <v>271</v>
       </c>
       <c r="E72">
-        <v>2011</v>
+        <v>2009</v>
+      </c>
+      <c r="F72" t="s">
+        <v>272</v>
       </c>
       <c r="G72">
-        <v>0.0</v>
+        <v>85.0</v>
       </c>
       <c r="H72">
-        <v>0</v>
+        <v>3368</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="B73" t="s">
-        <v>207</v>
+        <v>273</v>
       </c>
       <c r="C73" t="s">
-        <v>208</v>
+        <v>274</v>
       </c>
       <c r="D73" t="s">
-        <v>209</v>
+        <v>275</v>
       </c>
       <c r="E73">
         <v>2011</v>
       </c>
+      <c r="F73" t="s">
+        <v>276</v>
+      </c>
       <c r="G73">
-        <v>0.0</v>
+        <v>90.0</v>
       </c>
       <c r="H73">
-        <v>0</v>
+        <v>3172</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="B74" t="s">
-        <v>210</v>
+        <v>277</v>
       </c>
       <c r="C74" t="s">
-        <v>211</v>
+        <v>278</v>
       </c>
       <c r="D74" t="s">
-        <v>212</v>
+        <v>279</v>
       </c>
       <c r="E74">
-        <v>2009</v>
+        <v>2010</v>
+      </c>
+      <c r="F74" t="s">
+        <v>280</v>
       </c>
       <c r="G74">
-        <v>0.0</v>
+        <v>99.0</v>
       </c>
       <c r="H74">
-        <v>0</v>
+        <v>2988</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="B75" t="s">
-        <v>213</v>
+        <v>281</v>
       </c>
       <c r="C75" t="s">
-        <v>214</v>
+        <v>282</v>
       </c>
       <c r="D75" t="s">
-        <v>215</v>
+        <v>283</v>
       </c>
       <c r="E75">
-        <v>2010</v>
+        <v>2012</v>
+      </c>
+      <c r="F75" t="s">
+        <v>284</v>
       </c>
       <c r="G75">
-        <v>0.0</v>
+        <v>104.0</v>
       </c>
       <c r="H75">
-        <v>0</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="B76" t="s">
-        <v>216</v>
+        <v>285</v>
       </c>
       <c r="C76" t="s">
-        <v>217</v>
+        <v>286</v>
       </c>
       <c r="D76" t="s">
-        <v>218</v>
+        <v>287</v>
       </c>
       <c r="E76">
-        <v>2011</v>
+        <v>2008</v>
+      </c>
+      <c r="F76" t="s">
+        <v>288</v>
       </c>
       <c r="G76">
-        <v>0.0</v>
+        <v>104.0</v>
       </c>
       <c r="H76">
-        <v>0</v>
+        <v>2650</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="B77" t="s">
-        <v>219</v>
+        <v>289</v>
       </c>
       <c r="C77" t="s">
-        <v>220</v>
+        <v>290</v>
       </c>
       <c r="D77" t="s">
-        <v>221</v>
+        <v>291</v>
       </c>
       <c r="E77">
-        <v>2012</v>
+        <v>2010</v>
+      </c>
+      <c r="F77" t="s">
+        <v>292</v>
       </c>
       <c r="G77">
-        <v>0.0</v>
+        <v>106.0</v>
       </c>
       <c r="H77">
-        <v>0</v>
+        <v>2494</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="B78" t="s">
-        <v>222</v>
+        <v>293</v>
       </c>
       <c r="C78" t="s">
-        <v>223</v>
+        <v>294</v>
       </c>
       <c r="D78" t="s">
-        <v>224</v>
+        <v>295</v>
       </c>
       <c r="E78">
         <v>2011</v>
       </c>
+      <c r="F78" t="s">
+        <v>296</v>
+      </c>
       <c r="G78">
-        <v>0.0</v>
+        <v>110.0</v>
       </c>
       <c r="H78">
-        <v>0</v>
+        <v>2346</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="B79" t="s">
-        <v>225</v>
+        <v>297</v>
       </c>
       <c r="C79" t="s">
-        <v>226</v>
+        <v>298</v>
       </c>
       <c r="D79" t="s">
-        <v>227</v>
+        <v>299</v>
       </c>
       <c r="E79">
-        <v>2009</v>
+        <v>2010</v>
+      </c>
+      <c r="F79" t="s">
+        <v>300</v>
       </c>
       <c r="G79">
-        <v>0.0</v>
+        <v>114.0</v>
       </c>
       <c r="H79">
-        <v>0</v>
+        <v>2204</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="B80" t="s">
-        <v>228</v>
+        <v>301</v>
       </c>
       <c r="C80" t="s">
-        <v>229</v>
+        <v>302</v>
       </c>
       <c r="D80" t="s">
-        <v>230</v>
+        <v>303</v>
       </c>
       <c r="E80">
         <v>2011</v>
       </c>
+      <c r="F80" t="s">
+        <v>304</v>
+      </c>
       <c r="G80">
-        <v>0.0</v>
+        <v>116.0</v>
       </c>
       <c r="H80">
-        <v>0</v>
+        <v>2069</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="B81" t="s">
-        <v>231</v>
+        <v>305</v>
       </c>
       <c r="C81" t="s">
-        <v>232</v>
+        <v>306</v>
       </c>
       <c r="D81" t="s">
-        <v>233</v>
+        <v>307</v>
       </c>
       <c r="E81">
         <v>2010</v>
       </c>
+      <c r="F81" t="s">
+        <v>308</v>
+      </c>
       <c r="G81">
-        <v>0.0</v>
+        <v>119.0</v>
       </c>
       <c r="H81">
-        <v>0</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="B82" t="s">
-        <v>234</v>
+        <v>309</v>
       </c>
       <c r="C82" t="s">
-        <v>235</v>
+        <v>310</v>
       </c>
       <c r="D82" t="s">
-        <v>236</v>
+        <v>311</v>
       </c>
       <c r="E82">
-        <v>2011</v>
+        <v>2010</v>
+      </c>
+      <c r="F82" t="s">
+        <v>312</v>
       </c>
       <c r="G82">
-        <v>0.0</v>
+        <v>125.0</v>
       </c>
       <c r="H82">
-        <v>0</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="B83" t="s">
-        <v>237</v>
+        <v>313</v>
       </c>
       <c r="C83" t="s">
-        <v>238</v>
+        <v>314</v>
       </c>
       <c r="D83" t="s">
-        <v>239</v>
+        <v>315</v>
       </c>
       <c r="E83">
-        <v>2013</v>
+        <v>2010</v>
+      </c>
+      <c r="F83" t="s">
+        <v>316</v>
       </c>
       <c r="G83">
-        <v>0.0</v>
+        <v>126.0</v>
       </c>
       <c r="H83">
-        <v>0</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="B84" t="s">
-        <v>240</v>
+        <v>317</v>
       </c>
       <c r="C84" t="s">
-        <v>241</v>
+        <v>318</v>
       </c>
       <c r="D84" t="s">
-        <v>242</v>
+        <v>319</v>
       </c>
       <c r="E84">
-        <v>2010</v>
+        <v>2012</v>
+      </c>
+      <c r="F84" t="s">
+        <v>320</v>
       </c>
       <c r="G84">
-        <v>0.0</v>
+        <v>134.0</v>
       </c>
       <c r="H84">
-        <v>0</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="B85" t="s">
-        <v>243</v>
+        <v>321</v>
       </c>
       <c r="C85" t="s">
-        <v>244</v>
+        <v>322</v>
       </c>
       <c r="D85" t="s">
-        <v>245</v>
+        <v>323</v>
       </c>
       <c r="E85">
-        <v>2010</v>
+        <v>2012</v>
+      </c>
+      <c r="F85" t="s">
+        <v>324</v>
       </c>
       <c r="G85">
-        <v>0.0</v>
+        <v>138.0</v>
       </c>
       <c r="H85">
-        <v>0</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="B86" t="s">
-        <v>246</v>
+        <v>325</v>
       </c>
       <c r="C86" t="s">
-        <v>247</v>
+        <v>326</v>
       </c>
       <c r="D86" t="s">
-        <v>248</v>
+        <v>327</v>
       </c>
       <c r="E86">
-        <v>2011</v>
+        <v>2009</v>
+      </c>
+      <c r="F86" t="s">
+        <v>328</v>
       </c>
       <c r="G86">
-        <v>0.0</v>
+        <v>140.0</v>
       </c>
       <c r="H86">
-        <v>0</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="B87" t="s">
-        <v>249</v>
+        <v>329</v>
       </c>
       <c r="C87" t="s">
-        <v>250</v>
+        <v>330</v>
       </c>
       <c r="D87" t="s">
-        <v>251</v>
+        <v>331</v>
       </c>
       <c r="E87">
-        <v>2010</v>
+        <v>2008</v>
+      </c>
+      <c r="F87" t="s">
+        <v>332</v>
       </c>
       <c r="G87">
-        <v>0.0</v>
+        <v>147.0</v>
       </c>
       <c r="H87">
-        <v>0</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="B88" t="s">
-        <v>252</v>
+        <v>333</v>
       </c>
       <c r="C88" t="s">
-        <v>253</v>
+        <v>334</v>
       </c>
       <c r="D88" t="s">
-        <v>254</v>
+        <v>335</v>
       </c>
       <c r="E88">
-        <v>2012</v>
+        <v>2011</v>
+      </c>
+      <c r="F88" t="s">
+        <v>336</v>
       </c>
       <c r="G88">
-        <v>0.0</v>
+        <v>153.0</v>
       </c>
       <c r="H88">
-        <v>0</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>1</v>
+        <v>32</v>
       </c>
       <c r="B89" t="s">
-        <v>255</v>
+        <v>337</v>
       </c>
       <c r="C89" t="s">
-        <v>256</v>
+        <v>338</v>
       </c>
       <c r="D89" t="s">
-        <v>257</v>
+        <v>339</v>
       </c>
       <c r="E89">
-        <v>2012</v>
+        <v>2013</v>
+      </c>
+      <c r="F89" t="s">
+        <v>340</v>
       </c>
       <c r="G89">
-        <v>0.0</v>
+        <v>160.0</v>
       </c>
       <c r="H89">
-        <v>0</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>1</v>
+        <v>33</v>
       </c>
       <c r="B90" t="s">
-        <v>258</v>
+        <v>341</v>
       </c>
       <c r="C90" t="s">
-        <v>259</v>
+        <v>342</v>
       </c>
       <c r="D90" t="s">
-        <v>260</v>
+        <v>343</v>
       </c>
       <c r="E90">
-        <v>2012</v>
+        <v>2010</v>
+      </c>
+      <c r="F90" t="s">
+        <v>344</v>
       </c>
       <c r="G90">
-        <v>0.0</v>
+        <v>188.0</v>
       </c>
       <c r="H90">
-        <v>0</v>
+        <v>972</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>1</v>
+        <v>34</v>
       </c>
       <c r="B91" t="s">
-        <v>261</v>
+        <v>345</v>
       </c>
       <c r="C91" t="s">
-        <v>262</v>
+        <v>346</v>
       </c>
       <c r="D91" t="s">
-        <v>263</v>
+        <v>347</v>
       </c>
       <c r="E91">
-        <v>2012</v>
+        <v>2013</v>
+      </c>
+      <c r="F91" t="s">
+        <v>348</v>
       </c>
       <c r="G91">
-        <v>0.0</v>
+        <v>188.0</v>
       </c>
       <c r="H91">
-        <v>0</v>
+        <v>881</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="B92" t="s">
-        <v>264</v>
+        <v>349</v>
       </c>
       <c r="C92" t="s">
-        <v>265</v>
+        <v>350</v>
       </c>
       <c r="D92" t="s">
-        <v>266</v>
+        <v>351</v>
       </c>
       <c r="E92">
         <v>2010</v>
       </c>
+      <c r="F92" t="s">
+        <v>352</v>
+      </c>
       <c r="G92">
-        <v>0.0</v>
+        <v>200.0</v>
       </c>
       <c r="H92">
-        <v>0</v>
+        <v>793</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>1</v>
+        <v>36</v>
       </c>
       <c r="B93" t="s">
-        <v>267</v>
+        <v>353</v>
       </c>
       <c r="C93" t="s">
-        <v>268</v>
+        <v>354</v>
       </c>
       <c r="D93" t="s">
-        <v>269</v>
+        <v>355</v>
       </c>
       <c r="E93">
-        <v>2011</v>
+        <v>2010</v>
+      </c>
+      <c r="F93" t="s">
+        <v>356</v>
       </c>
       <c r="G93">
-        <v>0.0</v>
+        <v>213.0</v>
       </c>
       <c r="H93">
-        <v>0</v>
-[...91 lines deleted...]
-        <v>0</v>
+        <v>707</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">