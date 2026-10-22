--- v0 (2026-09-05)
+++ v1 (2026-10-22)
@@ -12,830 +12,1091 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="260">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="347">
   <si>
     <t>ILCA 7</t>
   </si>
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Boat</t>
   </si>
   <si>
     <t>License Nr.</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Year of Birth</t>
   </si>
   <si>
     <t>Race Results</t>
   </si>
   <si>
     <t>Points</t>
   </si>
   <si>
     <t>L.Points</t>
   </si>
   <si>
+    <t>CZE 221935</t>
+  </si>
+  <si>
+    <t>1508-0247</t>
+  </si>
+  <si>
+    <t>Smetana Radek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 11* 1 1 </t>
+  </si>
+  <si>
+    <t>CZE 225200</t>
+  </si>
+  <si>
+    <t>2201-0054</t>
+  </si>
+  <si>
+    <t>Kováč Vladimír</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 2 5* 2 </t>
+  </si>
+  <si>
+    <t>CZE 216804</t>
+  </si>
+  <si>
+    <t>1130-1427</t>
+  </si>
+  <si>
+    <t>Falc Federico Milan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 4 2 8* </t>
+  </si>
+  <si>
+    <t>CZE 223824</t>
+  </si>
+  <si>
+    <t>1130-0853</t>
+  </si>
+  <si>
+    <t>Valenta Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UFD* 1 3 10 </t>
+  </si>
+  <si>
+    <t>CZE 21</t>
+  </si>
+  <si>
+    <t>1902-0189</t>
+  </si>
+  <si>
+    <t>Steiner Michal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 3 10* 6 </t>
+  </si>
+  <si>
+    <t>CZE 208784</t>
+  </si>
+  <si>
+    <t>1508-0150</t>
+  </si>
+  <si>
+    <t>Vaidiš Tomáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 8* 6 3 </t>
+  </si>
+  <si>
+    <t>CZE 227280</t>
+  </si>
+  <si>
+    <t>1101-0526</t>
+  </si>
+  <si>
+    <t>Zákoucký Václav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11* 10 4 4 </t>
+  </si>
+  <si>
+    <t>CZE 155170</t>
+  </si>
+  <si>
+    <t>1508-0151</t>
+  </si>
+  <si>
+    <t>Netopilík Zdeněk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9 15* 7 7 </t>
+  </si>
+  <si>
+    <t>CZE 169063</t>
+  </si>
+  <si>
+    <t>1508-0231</t>
+  </si>
+  <si>
+    <t>Liška Matěj</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10 14* 12 5 </t>
+  </si>
+  <si>
+    <t>CZE 219584</t>
+  </si>
+  <si>
+    <t>1609-0303</t>
+  </si>
+  <si>
+    <t>Kříž Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UFD* 5 14 9 </t>
+  </si>
+  <si>
+    <t>CZE 171349</t>
+  </si>
+  <si>
+    <t>2101-0453</t>
+  </si>
+  <si>
+    <t>Hrubý Karel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 7 UFD* 15 </t>
+  </si>
+  <si>
+    <t>CZE 223388</t>
+  </si>
+  <si>
+    <t>1508-0171</t>
+  </si>
+  <si>
+    <t>Vainert Kateřina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UFD* 6 8 17 </t>
+  </si>
+  <si>
+    <t>CZE 199892</t>
+  </si>
+  <si>
+    <t>2001-0214</t>
+  </si>
+  <si>
+    <t>Moučka Vítězslav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 16 UFD* 12 </t>
+  </si>
+  <si>
+    <t>CZE 71349</t>
+  </si>
+  <si>
+    <t>1607-0165</t>
+  </si>
+  <si>
+    <t>Himmel Jiří</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12 9 11 16* </t>
+  </si>
+  <si>
+    <t>CZE 185643</t>
+  </si>
+  <si>
+    <t>1607-0162</t>
+  </si>
+  <si>
+    <t>Solfronk Antonín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13* 13 9 13 </t>
+  </si>
+  <si>
+    <t>CZE 21912</t>
+  </si>
+  <si>
+    <t>1703-0206</t>
+  </si>
+  <si>
+    <t>Solík Jakub</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 DNF* UFD 14 </t>
+  </si>
+  <si>
+    <t>CZE 208429</t>
+  </si>
+  <si>
+    <t>1702-0208</t>
+  </si>
+  <si>
+    <t>Hirnšal Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNF* 17 13 11 </t>
+  </si>
+  <si>
     <t>CZE 4</t>
   </si>
   <si>
     <t>1130-1741</t>
   </si>
   <si>
     <t>Bareš David</t>
   </si>
   <si>
-    <t>CZE 21</t>
-[...140 lines deleted...]
-    <t>Zákoucký Václav</t>
+    <t xml:space="preserve">14 12 15 DNC* </t>
   </si>
   <si>
     <t>Cadet</t>
   </si>
   <si>
-    <t>CZE 9407</t>
-[...5 lines deleted...]
-    <t>Horváth Pavel</t>
+    <t>CZE 9773</t>
+  </si>
+  <si>
+    <t>1214-0111</t>
+  </si>
+  <si>
+    <t>Winklerová Anna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4* 1 1 1 </t>
+  </si>
+  <si>
+    <t>1609-0313</t>
+  </si>
+  <si>
+    <t>Podrábská Denisa</t>
+  </si>
+  <si>
+    <t>CZE 9640</t>
+  </si>
+  <si>
+    <t>1214-0120</t>
+  </si>
+  <si>
+    <t>Cvikrová Berenika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 2* 2 2 </t>
+  </si>
+  <si>
+    <t>1101-0704</t>
+  </si>
+  <si>
+    <t>Fadli Pětivoký Thoriq</t>
+  </si>
+  <si>
+    <t>CZE 9774</t>
+  </si>
+  <si>
+    <t>1214-0129</t>
+  </si>
+  <si>
+    <t>Šebor Martin Morgan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 3 4* 3 </t>
+  </si>
+  <si>
+    <t>9999-1008</t>
+  </si>
+  <si>
+    <t>Šebor Marek</t>
+  </si>
+  <si>
+    <t>CZE 9837</t>
+  </si>
+  <si>
+    <t>1602-0105</t>
+  </si>
+  <si>
+    <t>Krchňavý Vojtěch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5* 4 3 4 </t>
+  </si>
+  <si>
+    <t>1602-0359</t>
+  </si>
+  <si>
+    <t>Kyncl Dominic</t>
+  </si>
+  <si>
+    <t>CZE 9644</t>
+  </si>
+  <si>
+    <t>1602-0111</t>
+  </si>
+  <si>
+    <t>Vojík Matěj</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 6* 6 5 </t>
+  </si>
+  <si>
+    <t>1602-0358</t>
+  </si>
+  <si>
+    <t>Kyncl Frederic</t>
+  </si>
+  <si>
+    <t>CZE 10105</t>
+  </si>
+  <si>
+    <t>1101-0539</t>
+  </si>
+  <si>
+    <t>Dressler Antonín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 5 5 UFD* </t>
+  </si>
+  <si>
+    <t>1602-0369</t>
+  </si>
+  <si>
+    <t>Zídek Jan</t>
+  </si>
+  <si>
+    <t>CZE 9772</t>
+  </si>
+  <si>
+    <t>1101-0705</t>
+  </si>
+  <si>
+    <t>Fadli Pětivoká Anisah</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 7 7 DNF* </t>
+  </si>
+  <si>
+    <t>1602-0370</t>
+  </si>
+  <si>
+    <t>Zídková Adéla</t>
+  </si>
+  <si>
+    <t>CZE 9693</t>
   </si>
   <si>
     <t>1602-0367</t>
   </si>
   <si>
     <t>Hájek Tadeáš</t>
   </si>
   <si>
-    <t>CZE 9640</t>
-[...101 lines deleted...]
-    <t>Zídek Jan</t>
+    <t xml:space="preserve">DNS* 8 8 6 </t>
+  </si>
+  <si>
+    <t>1101-0732</t>
+  </si>
+  <si>
+    <t>Fadli Pětivoká Laylah</t>
+  </si>
+  <si>
+    <t>CZE 56485</t>
+  </si>
+  <si>
+    <t>1603-0091</t>
+  </si>
+  <si>
+    <t>Veselý Filip</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 1 1 </t>
+  </si>
+  <si>
+    <t>1603-0092</t>
+  </si>
+  <si>
+    <t>Joachimsthaler Jan</t>
+  </si>
+  <si>
+    <t>CZE 54300</t>
+  </si>
+  <si>
+    <t>1603-0027</t>
+  </si>
+  <si>
+    <t>Drašnar Tomáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 2 DNF </t>
+  </si>
+  <si>
+    <t>1603-0115</t>
+  </si>
+  <si>
+    <t>Bouček Filip</t>
+  </si>
+  <si>
+    <t>CZE 50778</t>
+  </si>
+  <si>
+    <t>1603-0118</t>
+  </si>
+  <si>
+    <t>Škarohlíd Vítek Marcel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNS DNC DNC </t>
+  </si>
+  <si>
+    <t>1603-0117</t>
+  </si>
+  <si>
+    <t>Škarohlíd Ondřej Martin</t>
   </si>
   <si>
     <t>CZE 53108</t>
   </si>
   <si>
     <t>1603-0088</t>
   </si>
   <si>
     <t>Drašnarová Eliška</t>
   </si>
   <si>
     <t>1603-0104</t>
   </si>
   <si>
     <t>Víchová Karolína</t>
   </si>
   <si>
-    <t>CZE 56485</t>
-[...13 lines deleted...]
-  <si>
     <t>Fireball</t>
   </si>
   <si>
+    <t>CZE 15109</t>
+  </si>
+  <si>
+    <t>1203-0492</t>
+  </si>
+  <si>
+    <t>Nápravníková Kořanová Johanka</t>
+  </si>
+  <si>
+    <t>1101-0882</t>
+  </si>
+  <si>
+    <t>Nápravník Jakub</t>
+  </si>
+  <si>
+    <t>CZE 15163</t>
+  </si>
+  <si>
+    <t>1401-0419</t>
+  </si>
+  <si>
+    <t>Šnajdr Milan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 4* 4 3 </t>
+  </si>
+  <si>
+    <t>1401-0420</t>
+  </si>
+  <si>
+    <t>Šnajdr Matěj</t>
+  </si>
+  <si>
+    <t>CZE 14956</t>
+  </si>
+  <si>
+    <t>1402-0508</t>
+  </si>
+  <si>
+    <t>Štursová Lucie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 3 1 14* </t>
+  </si>
+  <si>
+    <t>1402-0353</t>
+  </si>
+  <si>
+    <t>Dragoun Dominik</t>
+  </si>
+  <si>
+    <t>CZE 15082</t>
+  </si>
+  <si>
+    <t>1401-0224</t>
+  </si>
+  <si>
+    <t>Mudra Martin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 6* 3 4 </t>
+  </si>
+  <si>
+    <t>1401-0292</t>
+  </si>
+  <si>
+    <t>Šedivák Kryštof</t>
+  </si>
+  <si>
+    <t>CZE 15141</t>
+  </si>
+  <si>
+    <t>1214-0097</t>
+  </si>
+  <si>
+    <t>Parůžek Jiří</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 7 9* 1 </t>
+  </si>
+  <si>
+    <t>1401-0446</t>
+  </si>
+  <si>
+    <t>Čechura Přemysl</t>
+  </si>
+  <si>
+    <t>CZE 15078</t>
+  </si>
+  <si>
+    <t>1201-0116</t>
+  </si>
+  <si>
+    <t>Jeništa Milan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10 11* 6 5 </t>
+  </si>
+  <si>
+    <t>1402-0323</t>
+  </si>
+  <si>
+    <t>Vít Ladislav</t>
+  </si>
+  <si>
+    <t>CZE 14864</t>
+  </si>
+  <si>
+    <t>7012-0034</t>
+  </si>
+  <si>
+    <t>Veit Martin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11* 5 7 9 </t>
+  </si>
+  <si>
+    <t>7012-0035</t>
+  </si>
+  <si>
+    <t>Krejza Filip</t>
+  </si>
+  <si>
+    <t>CZE 15095</t>
+  </si>
+  <si>
+    <t>1206-0293</t>
+  </si>
+  <si>
+    <t>Vomáčko Ladislav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12* 8 5 8 </t>
+  </si>
+  <si>
+    <t>1201-0127</t>
+  </si>
+  <si>
+    <t>Gemperle Jiří</t>
+  </si>
+  <si>
+    <t>CZE 15110</t>
+  </si>
+  <si>
+    <t>1214-0110</t>
+  </si>
+  <si>
+    <t>Winkler Adam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 1 DNF* DNC </t>
+  </si>
+  <si>
+    <t>1214-0079</t>
+  </si>
+  <si>
+    <t>Winkler Pavel</t>
+  </si>
+  <si>
+    <t>CZE 14888</t>
+  </si>
+  <si>
+    <t>1201-0142</t>
+  </si>
+  <si>
+    <t>Šupolík Petr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 9 13* 13 </t>
+  </si>
+  <si>
+    <t>1201-0124</t>
+  </si>
+  <si>
+    <t>Vích Ondřej</t>
+  </si>
+  <si>
+    <t>CZE 15111</t>
+  </si>
+  <si>
+    <t>1201-0168</t>
+  </si>
+  <si>
+    <t>Klusáčková Radka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9 12 15* 7 </t>
+  </si>
+  <si>
+    <t>1203-0560</t>
+  </si>
+  <si>
+    <t>Vlach Martin</t>
+  </si>
+  <si>
+    <t>CZE 15040</t>
+  </si>
+  <si>
+    <t>1203-0083</t>
+  </si>
+  <si>
+    <t>Procházka Libor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 10 11 12* </t>
+  </si>
+  <si>
+    <t>1214-0090</t>
+  </si>
+  <si>
+    <t>Cikrt Tomáš</t>
+  </si>
+  <si>
+    <t>CZE 14853</t>
+  </si>
+  <si>
+    <t>1108-0127</t>
+  </si>
+  <si>
+    <t>Průcha Alexandr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13 15* 10 10 </t>
+  </si>
+  <si>
+    <t>1108-0131</t>
+  </si>
+  <si>
+    <t>Beneš Vlastimil</t>
+  </si>
+  <si>
+    <t>CZE 14949</t>
+  </si>
+  <si>
+    <t>1101-0711</t>
+  </si>
+  <si>
+    <t>Beneš Jiří</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNC* DNC 8 6 </t>
+  </si>
+  <si>
+    <t>1101-0712</t>
+  </si>
+  <si>
+    <t>Špaček Matěj</t>
+  </si>
+  <si>
+    <t>CZE 14879</t>
+  </si>
+  <si>
+    <t>1313-0018</t>
+  </si>
+  <si>
+    <t>Dimmer Martin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14* 13 12 11 </t>
+  </si>
+  <si>
+    <t>1313-0019</t>
+  </si>
+  <si>
+    <t>Dimmer Štěpán</t>
+  </si>
+  <si>
+    <t>CZE 14820</t>
+  </si>
+  <si>
+    <t>1203-0490</t>
+  </si>
+  <si>
+    <t>Škoda Michal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNC* 14 14 15 </t>
+  </si>
+  <si>
+    <t>1101-0525</t>
+  </si>
+  <si>
+    <t>Vrána Adam</t>
+  </si>
+  <si>
     <t>CZE 1482</t>
   </si>
   <si>
     <t>1203-0623</t>
   </si>
   <si>
     <t>Ptáčník Matěj</t>
   </si>
   <si>
+    <t xml:space="preserve">DNC* 16 DNC DNC </t>
+  </si>
+  <si>
     <t>1203-0627</t>
   </si>
   <si>
     <t>Kramplová Annamaria</t>
   </si>
   <si>
-    <t>CZE 14820</t>
-[...101 lines deleted...]
-    <t>Dragoun Dominik</t>
+    <t>CZE 14696</t>
+  </si>
+  <si>
+    <t>1401-0229</t>
+  </si>
+  <si>
+    <t>Juha Roman</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNC* 17 DNF DNC </t>
+  </si>
+  <si>
+    <t>1607-0119</t>
   </si>
   <si>
     <t>CZE 14983</t>
   </si>
   <si>
     <t>1203-0130</t>
   </si>
   <si>
     <t>Lambl Vladimír</t>
   </si>
   <si>
+    <t xml:space="preserve">DNC* DNC DNC DNC </t>
+  </si>
+  <si>
     <t>1203-0617</t>
   </si>
   <si>
     <t>Lambl Zuzana</t>
   </si>
   <si>
-    <t>CZE 15040</t>
-[...133 lines deleted...]
-  <si>
     <t>ILCA 6</t>
   </si>
   <si>
+    <t>CZE 225197</t>
+  </si>
+  <si>
+    <t>2301-0205</t>
+  </si>
+  <si>
+    <t>Přikryl Jeremiáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 1 1 2* </t>
+  </si>
+  <si>
+    <t>CZE 221704</t>
+  </si>
+  <si>
+    <t>2201-0053</t>
+  </si>
+  <si>
+    <t>Kováč Richard</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 4* 2 1 </t>
+  </si>
+  <si>
+    <t>CZE 227268</t>
+  </si>
+  <si>
+    <t>1607-0299</t>
+  </si>
+  <si>
+    <t>Hrubý David</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4* 2 3 4 </t>
+  </si>
+  <si>
+    <t>CZE 220650</t>
+  </si>
+  <si>
+    <t>2101-0729</t>
+  </si>
+  <si>
+    <t>Beroun Daniel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 9* 4 3 </t>
+  </si>
+  <si>
+    <t>CZE 226187</t>
+  </si>
+  <si>
+    <t>2301-0021</t>
+  </si>
+  <si>
+    <t>Přikryl Petr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6* 3 6 5 </t>
+  </si>
+  <si>
+    <t>CZE 223487</t>
+  </si>
+  <si>
+    <t>1703-0271</t>
+  </si>
+  <si>
+    <t>Brückner Antonín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 5 5 9* </t>
+  </si>
+  <si>
+    <t>CZE 155034</t>
+  </si>
+  <si>
+    <t>1130-0945</t>
+  </si>
+  <si>
+    <t>Kašpar Antonín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 7 8 15* </t>
+  </si>
+  <si>
+    <t>CZE 204764</t>
+  </si>
+  <si>
+    <t>1504-0094</t>
+  </si>
+  <si>
+    <t>Motlíková Pavlína</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10 6 7 12* </t>
+  </si>
+  <si>
+    <t>CZE 218373</t>
+  </si>
+  <si>
+    <t>2101-0758</t>
+  </si>
+  <si>
+    <t>Blatecká Michaela</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 13* 9 8 </t>
+  </si>
+  <si>
+    <t>CZE 211345</t>
+  </si>
+  <si>
+    <t>1702-0193</t>
+  </si>
+  <si>
+    <t>Chlumský Tomáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13* 8 11 7 </t>
+  </si>
+  <si>
     <t>CZE 68</t>
   </si>
   <si>
     <t>1130-2069</t>
   </si>
   <si>
     <t>Kubelková Barbora</t>
   </si>
   <si>
-    <t>CZE 155034</t>
-[...5 lines deleted...]
-    <t>Kašpar Antonín</t>
+    <t xml:space="preserve">9 11 19* 10 </t>
+  </si>
+  <si>
+    <t>CZE 216799</t>
+  </si>
+  <si>
+    <t>1701-0331</t>
+  </si>
+  <si>
+    <t>Klíma Ondřej</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11 14 17* 6 </t>
+  </si>
+  <si>
+    <t>CZE 211881</t>
+  </si>
+  <si>
+    <t>1901-0482</t>
+  </si>
+  <si>
+    <t>Plachý Jonáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNC* 10 12 11 </t>
+  </si>
+  <si>
+    <t>CZE 219412</t>
+  </si>
+  <si>
+    <t>1701-0337</t>
+  </si>
+  <si>
+    <t>Novák Vojtěch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14 15 10 17* </t>
+  </si>
+  <si>
+    <t>CZE 197207</t>
+  </si>
+  <si>
+    <t>2101-0757</t>
+  </si>
+  <si>
+    <t>Blatecká Veronika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15 12 18* 14 </t>
+  </si>
+  <si>
+    <t>CZE 217957</t>
+  </si>
+  <si>
+    <t>1609-0312</t>
+  </si>
+  <si>
+    <t>Podrábská Adéla</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12 16 15 19* </t>
   </si>
   <si>
     <t>CZE 169059</t>
   </si>
   <si>
     <t>1101-0433</t>
   </si>
   <si>
     <t>Klíma Jáchym</t>
   </si>
   <si>
-    <t>CZE 197207</t>
-[...14 lines deleted...]
-    <t>Motlíková Pavlína</t>
+    <t xml:space="preserve">17 18* 14 13 </t>
+  </si>
+  <si>
+    <t>CZE 216071</t>
+  </si>
+  <si>
+    <t>2101-0742</t>
+  </si>
+  <si>
+    <t>Karas Filip</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18* 17 13 16 </t>
+  </si>
+  <si>
+    <t>CZE 216065</t>
+  </si>
+  <si>
+    <t>1703-0231</t>
+  </si>
+  <si>
+    <t>Hudáková Tereza</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16 19* 16 18 </t>
   </si>
   <si>
     <t>CZE 208690</t>
   </si>
   <si>
     <t>1609-0308</t>
   </si>
   <si>
     <t>Tlapáková Zuzana</t>
   </si>
   <si>
-    <t>CZE 211345</t>
-[...113 lines deleted...]
-    <t>Hrubý David</t>
+    <t xml:space="preserve">19 DNC* DNC DNC </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1139,51 +1400,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H107"/>
+  <dimension ref="A1:H115"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
@@ -1192,2274 +1453,2758 @@
       </c>
       <c r="F3" t="s">
         <v>6</v>
       </c>
       <c r="G3" t="s">
         <v>7</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4">
-        <v>1996</v>
+        <v>1983</v>
+      </c>
+      <c r="F4" t="s">
+        <v>12</v>
       </c>
       <c r="G4">
-        <v>0.0</v>
+        <v>5.0</v>
       </c>
       <c r="H4">
-        <v>0</v>
+        <v>9494</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E5">
-        <v>1992</v>
+        <v>2010</v>
+      </c>
+      <c r="F5" t="s">
+        <v>16</v>
       </c>
       <c r="G5">
-        <v>0.0</v>
+        <v>5.0</v>
       </c>
       <c r="H5">
-        <v>0</v>
+        <v>7387</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E6">
-        <v>1986</v>
+        <v>2007</v>
+      </c>
+      <c r="F6" t="s">
+        <v>20</v>
       </c>
       <c r="G6">
-        <v>0.0</v>
+        <v>8.0</v>
       </c>
       <c r="H6">
-        <v>0</v>
+        <v>6154</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E7">
-        <v>1983</v>
+        <v>2007</v>
+      </c>
+      <c r="F7" t="s">
+        <v>24</v>
       </c>
       <c r="G7">
-        <v>0.0</v>
+        <v>14.0</v>
       </c>
       <c r="H7">
-        <v>0</v>
+        <v>5279</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="E8">
-        <v>1984</v>
+        <v>1992</v>
+      </c>
+      <c r="F8" t="s">
+        <v>28</v>
       </c>
       <c r="G8">
-        <v>0.0</v>
+        <v>14.0</v>
       </c>
       <c r="H8">
-        <v>0</v>
+        <v>4601</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E9">
-        <v>1975</v>
+        <v>1982</v>
+      </c>
+      <c r="F9" t="s">
+        <v>32</v>
       </c>
       <c r="G9">
-        <v>0.0</v>
+        <v>16.0</v>
       </c>
       <c r="H9">
-        <v>0</v>
+        <v>4047</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="E10">
-        <v>1990</v>
+        <v>2010</v>
+      </c>
+      <c r="F10" t="s">
+        <v>36</v>
       </c>
       <c r="G10">
-        <v>0.0</v>
+        <v>18.0</v>
       </c>
       <c r="H10">
-        <v>0</v>
+        <v>3578</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="E11">
-        <v>2002</v>
+        <v>1983</v>
+      </c>
+      <c r="F11" t="s">
+        <v>40</v>
       </c>
       <c r="G11">
-        <v>0.0</v>
+        <v>23.0</v>
       </c>
       <c r="H11">
-        <v>0</v>
+        <v>3172</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="E12">
-        <v>1973</v>
+        <v>1984</v>
+      </c>
+      <c r="F12" t="s">
+        <v>44</v>
       </c>
       <c r="G12">
-        <v>0.0</v>
+        <v>27.0</v>
       </c>
       <c r="H12">
-        <v>0</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="E13">
-        <v>1982</v>
+        <v>2008</v>
+      </c>
+      <c r="F13" t="s">
+        <v>48</v>
       </c>
       <c r="G13">
-        <v>0.0</v>
+        <v>28.0</v>
       </c>
       <c r="H13">
-        <v>0</v>
+        <v>2494</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="E14">
-        <v>2007</v>
+        <v>1975</v>
+      </c>
+      <c r="F14" t="s">
+        <v>52</v>
       </c>
       <c r="G14">
-        <v>0.0</v>
+        <v>28.0</v>
       </c>
       <c r="H14">
-        <v>0</v>
+        <v>2204</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="E15">
-        <v>2008</v>
+        <v>1987</v>
+      </c>
+      <c r="F15" t="s">
+        <v>56</v>
       </c>
       <c r="G15">
-        <v>0.0</v>
+        <v>31.0</v>
       </c>
       <c r="H15">
-        <v>0</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B16" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="E16">
-        <v>1983</v>
+        <v>2002</v>
+      </c>
+      <c r="F16" t="s">
+        <v>60</v>
       </c>
       <c r="G16">
-        <v>0.0</v>
+        <v>32.0</v>
       </c>
       <c r="H16">
-        <v>0</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B17" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="C17" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="D17" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="E17">
-        <v>1987</v>
+        <v>2003</v>
+      </c>
+      <c r="F17" t="s">
+        <v>64</v>
       </c>
       <c r="G17">
-        <v>0.0</v>
+        <v>32.0</v>
       </c>
       <c r="H17">
-        <v>0</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B18" t="s">
-        <v>51</v>
+        <v>65</v>
       </c>
       <c r="C18" t="s">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="D18" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="E18">
-        <v>2007</v>
+        <v>1990</v>
+      </c>
+      <c r="F18" t="s">
+        <v>68</v>
       </c>
       <c r="G18">
-        <v>0.0</v>
+        <v>35.0</v>
       </c>
       <c r="H18">
-        <v>0</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="B19" t="s">
-        <v>54</v>
+        <v>69</v>
       </c>
       <c r="C19" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="D19" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="E19">
-        <v>2010</v>
+        <v>1986</v>
+      </c>
+      <c r="F19" t="s">
+        <v>72</v>
       </c>
       <c r="G19">
-        <v>0.0</v>
+        <v>41.0</v>
       </c>
       <c r="H19">
-        <v>0</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="B20" t="s">
-        <v>57</v>
+        <v>73</v>
       </c>
       <c r="C20" t="s">
-        <v>58</v>
+        <v>74</v>
       </c>
       <c r="D20" t="s">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="E20">
-        <v>2010</v>
+        <v>1973</v>
+      </c>
+      <c r="F20" t="s">
+        <v>76</v>
       </c>
       <c r="G20">
-        <v>0.0</v>
+        <v>41.0</v>
       </c>
       <c r="H20">
-        <v>0</v>
-[...4 lines deleted...]
-        <v>60</v>
+        <v>881</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21">
+        <v>18</v>
+      </c>
+      <c r="B21" t="s">
+        <v>77</v>
+      </c>
+      <c r="C21" t="s">
+        <v>78</v>
+      </c>
+      <c r="D21" t="s">
+        <v>79</v>
+      </c>
+      <c r="E21">
+        <v>1996</v>
+      </c>
+      <c r="F21" t="s">
+        <v>80</v>
+      </c>
+      <c r="G21">
+        <v>41.0</v>
+      </c>
+      <c r="H21">
+        <v>707</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
         <v>1</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B24" t="s">
         <v>2</v>
       </c>
-      <c r="C23" t="s">
+      <c r="C24" t="s">
         <v>3</v>
       </c>
-      <c r="D23" t="s">
+      <c r="D24" t="s">
         <v>4</v>
       </c>
-      <c r="E23" t="s">
+      <c r="E24" t="s">
         <v>5</v>
       </c>
-      <c r="F23" t="s">
+      <c r="F24" t="s">
         <v>6</v>
       </c>
-      <c r="G23" t="s">
+      <c r="G24" t="s">
         <v>7</v>
       </c>
-      <c r="H23" t="s">
+      <c r="H24" t="s">
         <v>8</v>
-      </c>
-[...21 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>1</v>
       </c>
       <c r="B25" t="s">
-        <v>61</v>
+        <v>82</v>
       </c>
       <c r="C25" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="D25" t="s">
-        <v>65</v>
+        <v>84</v>
       </c>
       <c r="E25">
-        <v>2013</v>
+        <v>2009</v>
+      </c>
+      <c r="F25" t="s">
+        <v>85</v>
       </c>
       <c r="G25">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="H25">
-        <v>0</v>
+        <v>7029</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>66</v>
+        <v>82</v>
       </c>
       <c r="C26" t="s">
-        <v>67</v>
+        <v>86</v>
       </c>
       <c r="D26" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="E26">
         <v>2012</v>
       </c>
+      <c r="F26" t="s">
+        <v>85</v>
+      </c>
       <c r="G26">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="H26">
-        <v>0</v>
+        <v>7029</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>66</v>
+        <v>88</v>
       </c>
       <c r="C27" t="s">
-        <v>69</v>
+        <v>89</v>
       </c>
       <c r="D27" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="E27">
-        <v>2014</v>
+        <v>2012</v>
+      </c>
+      <c r="F27" t="s">
+        <v>91</v>
       </c>
       <c r="G27">
-        <v>0.0</v>
+        <v>5.0</v>
       </c>
       <c r="H27">
-        <v>0</v>
+        <v>4921</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B28" t="s">
-        <v>71</v>
+        <v>88</v>
       </c>
       <c r="C28" t="s">
-        <v>72</v>
+        <v>92</v>
       </c>
       <c r="D28" t="s">
-        <v>73</v>
+        <v>93</v>
       </c>
       <c r="E28">
-        <v>2010</v>
+        <v>2014</v>
+      </c>
+      <c r="F28" t="s">
+        <v>91</v>
       </c>
       <c r="G28">
-        <v>0.0</v>
+        <v>5.0</v>
       </c>
       <c r="H28">
-        <v>0</v>
+        <v>4921</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B29" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="C29" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="D29" t="s">
-        <v>75</v>
+        <v>96</v>
       </c>
       <c r="E29">
-        <v>2015</v>
+        <v>2012</v>
+      </c>
+      <c r="F29" t="s">
+        <v>97</v>
       </c>
       <c r="G29">
-        <v>0.0</v>
+        <v>8.0</v>
       </c>
       <c r="H29">
-        <v>0</v>
+        <v>3689</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>76</v>
+        <v>94</v>
       </c>
       <c r="C30" t="s">
-        <v>77</v>
+        <v>98</v>
       </c>
       <c r="D30" t="s">
-        <v>78</v>
+        <v>99</v>
       </c>
       <c r="E30">
-        <v>2011</v>
+        <v>2013</v>
+      </c>
+      <c r="F30" t="s">
+        <v>97</v>
       </c>
       <c r="G30">
-        <v>0.0</v>
+        <v>8.0</v>
       </c>
       <c r="H30">
-        <v>0</v>
+        <v>3689</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>76</v>
+        <v>100</v>
       </c>
       <c r="C31" t="s">
-        <v>79</v>
+        <v>101</v>
       </c>
       <c r="D31" t="s">
-        <v>80</v>
+        <v>102</v>
       </c>
       <c r="E31">
-        <v>2015</v>
+        <v>2010</v>
+      </c>
+      <c r="F31" t="s">
+        <v>103</v>
       </c>
       <c r="G31">
-        <v>0.0</v>
+        <v>11.0</v>
       </c>
       <c r="H31">
-        <v>0</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B32" t="s">
-        <v>81</v>
+        <v>100</v>
       </c>
       <c r="C32" t="s">
-        <v>82</v>
+        <v>104</v>
       </c>
       <c r="D32" t="s">
-        <v>83</v>
+        <v>105</v>
       </c>
       <c r="E32">
-        <v>2009</v>
+        <v>2018</v>
+      </c>
+      <c r="F32" t="s">
+        <v>103</v>
       </c>
       <c r="G32">
-        <v>0.0</v>
+        <v>11.0</v>
       </c>
       <c r="H32">
-        <v>0</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B33" t="s">
-        <v>81</v>
+        <v>106</v>
       </c>
       <c r="C33" t="s">
-        <v>84</v>
+        <v>107</v>
       </c>
       <c r="D33" t="s">
-        <v>85</v>
+        <v>108</v>
       </c>
       <c r="E33">
-        <v>2012</v>
+        <v>2010</v>
+      </c>
+      <c r="F33" t="s">
+        <v>109</v>
       </c>
       <c r="G33">
-        <v>0.0</v>
+        <v>14.0</v>
       </c>
       <c r="H33">
-        <v>0</v>
+        <v>2136</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B34" t="s">
-        <v>86</v>
+        <v>106</v>
       </c>
       <c r="C34" t="s">
-        <v>87</v>
+        <v>110</v>
       </c>
       <c r="D34" t="s">
-        <v>88</v>
+        <v>111</v>
       </c>
       <c r="E34">
-        <v>2012</v>
+        <v>2015</v>
+      </c>
+      <c r="F34" t="s">
+        <v>109</v>
       </c>
       <c r="G34">
-        <v>0.0</v>
+        <v>14.0</v>
       </c>
       <c r="H34">
-        <v>0</v>
+        <v>2136</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B35" t="s">
-        <v>86</v>
+        <v>112</v>
       </c>
       <c r="C35" t="s">
-        <v>89</v>
+        <v>113</v>
       </c>
       <c r="D35" t="s">
-        <v>90</v>
+        <v>114</v>
       </c>
       <c r="E35">
-        <v>2013</v>
+        <v>2011</v>
+      </c>
+      <c r="F35" t="s">
+        <v>115</v>
       </c>
       <c r="G35">
-        <v>0.0</v>
+        <v>16.0</v>
       </c>
       <c r="H35">
-        <v>0</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>91</v>
+        <v>112</v>
       </c>
       <c r="C36" t="s">
-        <v>92</v>
+        <v>116</v>
       </c>
       <c r="D36" t="s">
-        <v>93</v>
+        <v>117</v>
       </c>
       <c r="E36">
-        <v>2010</v>
+        <v>2013</v>
+      </c>
+      <c r="F36" t="s">
+        <v>115</v>
       </c>
       <c r="G36">
-        <v>0.0</v>
+        <v>16.0</v>
       </c>
       <c r="H36">
-        <v>0</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B37" t="s">
-        <v>91</v>
+        <v>118</v>
       </c>
       <c r="C37" t="s">
-        <v>94</v>
+        <v>119</v>
       </c>
       <c r="D37" t="s">
-        <v>95</v>
+        <v>120</v>
       </c>
       <c r="E37">
-        <v>2018</v>
+        <v>2011</v>
+      </c>
+      <c r="F37" t="s">
+        <v>121</v>
       </c>
       <c r="G37">
-        <v>0.0</v>
+        <v>21.0</v>
       </c>
       <c r="H37">
-        <v>0</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B38" t="s">
-        <v>96</v>
+        <v>118</v>
       </c>
       <c r="C38" t="s">
-        <v>97</v>
+        <v>122</v>
       </c>
       <c r="D38" t="s">
-        <v>98</v>
+        <v>123</v>
       </c>
       <c r="E38">
-        <v>2011</v>
+        <v>2015</v>
+      </c>
+      <c r="F38" t="s">
+        <v>121</v>
       </c>
       <c r="G38">
-        <v>0.0</v>
+        <v>21.0</v>
       </c>
       <c r="H38">
-        <v>0</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B39" t="s">
-        <v>96</v>
+        <v>124</v>
       </c>
       <c r="C39" t="s">
-        <v>99</v>
+        <v>125</v>
       </c>
       <c r="D39" t="s">
-        <v>100</v>
+        <v>126</v>
       </c>
       <c r="E39">
         <v>2013</v>
       </c>
+      <c r="F39" t="s">
+        <v>127</v>
+      </c>
       <c r="G39">
-        <v>0.0</v>
+        <v>22.0</v>
       </c>
       <c r="H39">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A41">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40">
+        <v>8</v>
+      </c>
+      <c r="B40" t="s">
+        <v>124</v>
+      </c>
+      <c r="C40" t="s">
+        <v>128</v>
+      </c>
+      <c r="D40" t="s">
+        <v>129</v>
+      </c>
+      <c r="E40">
+        <v>2018</v>
+      </c>
+      <c r="F40" t="s">
+        <v>127</v>
+      </c>
+      <c r="G40">
+        <v>22.0</v>
+      </c>
+      <c r="H40">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42">
         <v>420</v>
       </c>
     </row>
-    <row r="42" spans="1:8">
-      <c r="A42" t="s">
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
         <v>1</v>
       </c>
-      <c r="B42" t="s">
+      <c r="B43" t="s">
         <v>2</v>
       </c>
-      <c r="C42" t="s">
+      <c r="C43" t="s">
         <v>3</v>
       </c>
-      <c r="D42" t="s">
+      <c r="D43" t="s">
         <v>4</v>
       </c>
-      <c r="E42" t="s">
+      <c r="E43" t="s">
         <v>5</v>
       </c>
-      <c r="F42" t="s">
+      <c r="F43" t="s">
         <v>6</v>
       </c>
-      <c r="G42" t="s">
+      <c r="G43" t="s">
         <v>7</v>
       </c>
-      <c r="H42" t="s">
+      <c r="H43" t="s">
         <v>8</v>
-      </c>
-[...21 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>101</v>
+        <v>130</v>
       </c>
       <c r="C44" t="s">
-        <v>104</v>
+        <v>131</v>
       </c>
       <c r="D44" t="s">
-        <v>105</v>
+        <v>132</v>
       </c>
       <c r="E44">
         <v>2007</v>
       </c>
+      <c r="F44" t="s">
+        <v>133</v>
+      </c>
       <c r="G44">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="H44">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>1</v>
       </c>
       <c r="B45" t="s">
-        <v>106</v>
+        <v>130</v>
       </c>
       <c r="C45" t="s">
-        <v>107</v>
+        <v>134</v>
       </c>
       <c r="D45" t="s">
-        <v>108</v>
+        <v>135</v>
       </c>
       <c r="E45">
-        <v>2007</v>
+        <v>2010</v>
+      </c>
+      <c r="F45" t="s">
+        <v>133</v>
       </c>
       <c r="G45">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="H45">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B46" t="s">
-        <v>106</v>
+        <v>136</v>
       </c>
       <c r="C46" t="s">
-        <v>109</v>
+        <v>137</v>
       </c>
       <c r="D46" t="s">
-        <v>110</v>
+        <v>138</v>
       </c>
       <c r="E46">
-        <v>2010</v>
+        <v>1974</v>
+      </c>
+      <c r="F46" t="s">
+        <v>139</v>
       </c>
       <c r="G46">
-        <v>0.0</v>
+        <v>9.0</v>
       </c>
       <c r="H46">
         <v>0</v>
       </c>
     </row>
+    <row r="47" spans="1:8">
+      <c r="A47">
+        <v>2</v>
+      </c>
+      <c r="B47" t="s">
+        <v>136</v>
+      </c>
+      <c r="C47" t="s">
+        <v>140</v>
+      </c>
+      <c r="D47" t="s">
+        <v>141</v>
+      </c>
+      <c r="E47">
+        <v>2015</v>
+      </c>
+      <c r="F47" t="s">
+        <v>139</v>
+      </c>
+      <c r="G47">
+        <v>9.0</v>
+      </c>
+      <c r="H47">
+        <v>0</v>
+      </c>
+    </row>
     <row r="48" spans="1:8">
-      <c r="A48" t="s">
-        <v>111</v>
+      <c r="A48">
+        <v>3</v>
+      </c>
+      <c r="B48" t="s">
+        <v>142</v>
+      </c>
+      <c r="C48" t="s">
+        <v>143</v>
+      </c>
+      <c r="D48" t="s">
+        <v>144</v>
+      </c>
+      <c r="E48">
+        <v>2009</v>
+      </c>
+      <c r="F48" t="s">
+        <v>145</v>
+      </c>
+      <c r="G48">
+        <v>15.0</v>
+      </c>
+      <c r="H48">
+        <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:8">
-      <c r="A49" t="s">
-        <v>1</v>
+      <c r="A49">
+        <v>3</v>
       </c>
       <c r="B49" t="s">
-        <v>2</v>
+        <v>142</v>
       </c>
       <c r="C49" t="s">
-        <v>3</v>
+        <v>146</v>
       </c>
       <c r="D49" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>147</v>
+      </c>
+      <c r="E49">
+        <v>2012</v>
       </c>
       <c r="F49" t="s">
-        <v>6</v>
-[...5 lines deleted...]
-        <v>8</v>
+        <v>145</v>
+      </c>
+      <c r="G49">
+        <v>15.0</v>
+      </c>
+      <c r="H49">
+        <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>112</v>
+        <v>148</v>
       </c>
       <c r="C50" t="s">
-        <v>113</v>
+        <v>149</v>
       </c>
       <c r="D50" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="E50">
-        <v>2005</v>
+        <v>2009</v>
+      </c>
+      <c r="F50" t="s">
+        <v>145</v>
       </c>
       <c r="G50">
-        <v>0.0</v>
+        <v>15.0</v>
       </c>
       <c r="H50">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B51" t="s">
-        <v>112</v>
+        <v>148</v>
       </c>
       <c r="C51" t="s">
-        <v>115</v>
+        <v>151</v>
       </c>
       <c r="D51" t="s">
-        <v>116</v>
+        <v>152</v>
       </c>
       <c r="E51">
-        <v>2006</v>
+        <v>2007</v>
+      </c>
+      <c r="F51" t="s">
+        <v>145</v>
       </c>
       <c r="G51">
-        <v>0.0</v>
+        <v>15.0</v>
       </c>
       <c r="H51">
         <v>0</v>
       </c>
     </row>
-    <row r="52" spans="1:8">
-      <c r="A52">
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
         <v>1</v>
       </c>
-      <c r="B52" t="s">
-[...44 lines deleted...]
-      </c>
       <c r="B54" t="s">
-        <v>122</v>
+        <v>2</v>
       </c>
       <c r="C54" t="s">
-        <v>123</v>
+        <v>3</v>
       </c>
       <c r="D54" t="s">
-        <v>124</v>
-[...8 lines deleted...]
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="E54" t="s">
+        <v>5</v>
+      </c>
+      <c r="F54" t="s">
+        <v>6</v>
+      </c>
+      <c r="G54" t="s">
+        <v>7</v>
+      </c>
+      <c r="H54" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>1</v>
       </c>
       <c r="B55" t="s">
-        <v>122</v>
+        <v>154</v>
       </c>
       <c r="C55" t="s">
-        <v>125</v>
+        <v>155</v>
       </c>
       <c r="D55" t="s">
-        <v>126</v>
+        <v>156</v>
       </c>
       <c r="E55">
-        <v>1961</v>
+        <v>1993</v>
+      </c>
+      <c r="F55" t="s">
+        <v>91</v>
       </c>
       <c r="G55">
-        <v>0.0</v>
+        <v>5.0</v>
       </c>
       <c r="H55">
-        <v>0</v>
+        <v>9494</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>1</v>
       </c>
       <c r="B56" t="s">
-        <v>127</v>
+        <v>154</v>
       </c>
       <c r="C56" t="s">
-        <v>128</v>
+        <v>157</v>
       </c>
       <c r="D56" t="s">
-        <v>129</v>
+        <v>158</v>
       </c>
       <c r="E56">
-        <v>1989</v>
+        <v>1982</v>
+      </c>
+      <c r="F56" t="s">
+        <v>91</v>
       </c>
       <c r="G56">
-        <v>0.0</v>
+        <v>5.0</v>
       </c>
       <c r="H56">
-        <v>0</v>
+        <v>9494</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B57" t="s">
-        <v>127</v>
+        <v>159</v>
       </c>
       <c r="C57" t="s">
-        <v>130</v>
+        <v>160</v>
       </c>
       <c r="D57" t="s">
-        <v>131</v>
+        <v>161</v>
       </c>
       <c r="E57">
-        <v>1989</v>
+        <v>1964</v>
+      </c>
+      <c r="F57" t="s">
+        <v>162</v>
       </c>
       <c r="G57">
-        <v>0.0</v>
+        <v>10.0</v>
       </c>
       <c r="H57">
-        <v>0</v>
+        <v>7387</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B58" t="s">
-        <v>132</v>
+        <v>159</v>
       </c>
       <c r="C58" t="s">
-        <v>133</v>
+        <v>163</v>
       </c>
       <c r="D58" t="s">
-        <v>134</v>
+        <v>164</v>
       </c>
       <c r="E58">
-        <v>1986</v>
+        <v>1991</v>
+      </c>
+      <c r="F58" t="s">
+        <v>162</v>
       </c>
       <c r="G58">
-        <v>0.0</v>
+        <v>10.0</v>
       </c>
       <c r="H58">
-        <v>0</v>
+        <v>7387</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B59" t="s">
-        <v>132</v>
+        <v>165</v>
       </c>
       <c r="C59" t="s">
-        <v>135</v>
+        <v>166</v>
       </c>
       <c r="D59" t="s">
-        <v>136</v>
+        <v>167</v>
       </c>
       <c r="E59">
-        <v>2008</v>
+        <v>2000</v>
+      </c>
+      <c r="F59" t="s">
+        <v>168</v>
       </c>
       <c r="G59">
-        <v>0.0</v>
+        <v>11.0</v>
       </c>
       <c r="H59">
-        <v>0</v>
+        <v>6154</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B60" t="s">
-        <v>137</v>
+        <v>165</v>
       </c>
       <c r="C60" t="s">
-        <v>138</v>
+        <v>169</v>
       </c>
       <c r="D60" t="s">
-        <v>139</v>
+        <v>170</v>
       </c>
       <c r="E60">
-        <v>1985</v>
+        <v>1997</v>
+      </c>
+      <c r="F60" t="s">
+        <v>168</v>
       </c>
       <c r="G60">
-        <v>0.0</v>
+        <v>11.0</v>
       </c>
       <c r="H60">
-        <v>0</v>
+        <v>6154</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B61" t="s">
-        <v>137</v>
+        <v>171</v>
       </c>
       <c r="C61" t="s">
-        <v>140</v>
+        <v>172</v>
       </c>
       <c r="D61" t="s">
-        <v>141</v>
+        <v>173</v>
       </c>
       <c r="E61">
-        <v>1985</v>
+        <v>1976</v>
+      </c>
+      <c r="F61" t="s">
+        <v>174</v>
       </c>
       <c r="G61">
-        <v>0.0</v>
+        <v>11.0</v>
       </c>
       <c r="H61">
-        <v>0</v>
+        <v>5279</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B62" t="s">
-        <v>142</v>
+        <v>171</v>
       </c>
       <c r="C62" t="s">
-        <v>143</v>
+        <v>175</v>
       </c>
       <c r="D62" t="s">
-        <v>144</v>
+        <v>176</v>
       </c>
       <c r="E62">
-        <v>1987</v>
+        <v>1984</v>
+      </c>
+      <c r="F62" t="s">
+        <v>174</v>
       </c>
       <c r="G62">
-        <v>0.0</v>
+        <v>11.0</v>
       </c>
       <c r="H62">
-        <v>0</v>
+        <v>5279</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B63" t="s">
-        <v>142</v>
+        <v>177</v>
       </c>
       <c r="C63" t="s">
-        <v>145</v>
+        <v>178</v>
       </c>
       <c r="D63" t="s">
-        <v>146</v>
+        <v>179</v>
       </c>
       <c r="E63">
-        <v>1987</v>
+        <v>1992</v>
+      </c>
+      <c r="F63" t="s">
+        <v>180</v>
       </c>
       <c r="G63">
-        <v>0.0</v>
+        <v>14.0</v>
       </c>
       <c r="H63">
-        <v>0</v>
+        <v>4601</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B64" t="s">
-        <v>147</v>
+        <v>177</v>
       </c>
       <c r="C64" t="s">
-        <v>148</v>
+        <v>181</v>
       </c>
       <c r="D64" t="s">
-        <v>149</v>
+        <v>182</v>
       </c>
       <c r="E64">
-        <v>2000</v>
+        <v>1999</v>
+      </c>
+      <c r="F64" t="s">
+        <v>180</v>
       </c>
       <c r="G64">
-        <v>0.0</v>
+        <v>14.0</v>
       </c>
       <c r="H64">
-        <v>0</v>
+        <v>4601</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B65" t="s">
-        <v>147</v>
+        <v>183</v>
       </c>
       <c r="C65" t="s">
-        <v>150</v>
+        <v>184</v>
       </c>
       <c r="D65" t="s">
-        <v>151</v>
+        <v>185</v>
       </c>
       <c r="E65">
-        <v>1997</v>
+        <v>1977</v>
+      </c>
+      <c r="F65" t="s">
+        <v>186</v>
       </c>
       <c r="G65">
-        <v>0.0</v>
+        <v>21.0</v>
       </c>
       <c r="H65">
-        <v>0</v>
+        <v>4047</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B66" t="s">
-        <v>152</v>
+        <v>183</v>
       </c>
       <c r="C66" t="s">
-        <v>153</v>
+        <v>187</v>
       </c>
       <c r="D66" t="s">
-        <v>154</v>
+        <v>188</v>
       </c>
       <c r="E66">
-        <v>1964</v>
+        <v>1992</v>
+      </c>
+      <c r="F66" t="s">
+        <v>186</v>
       </c>
       <c r="G66">
-        <v>0.0</v>
+        <v>21.0</v>
       </c>
       <c r="H66">
-        <v>0</v>
+        <v>4047</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B67" t="s">
-        <v>152</v>
+        <v>189</v>
       </c>
       <c r="C67" t="s">
-        <v>155</v>
+        <v>190</v>
       </c>
       <c r="D67" t="s">
-        <v>156</v>
+        <v>191</v>
       </c>
       <c r="E67">
-        <v>1984</v>
+        <v>1989</v>
+      </c>
+      <c r="F67" t="s">
+        <v>192</v>
       </c>
       <c r="G67">
-        <v>0.0</v>
+        <v>21.0</v>
       </c>
       <c r="H67">
-        <v>0</v>
+        <v>3578</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B68" t="s">
-        <v>157</v>
+        <v>189</v>
       </c>
       <c r="C68" t="s">
-        <v>158</v>
+        <v>193</v>
       </c>
       <c r="D68" t="s">
-        <v>159</v>
+        <v>194</v>
       </c>
       <c r="E68">
-        <v>1957</v>
+        <v>1989</v>
+      </c>
+      <c r="F68" t="s">
+        <v>192</v>
       </c>
       <c r="G68">
-        <v>0.0</v>
+        <v>21.0</v>
       </c>
       <c r="H68">
-        <v>0</v>
+        <v>3578</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B69" t="s">
-        <v>157</v>
+        <v>195</v>
       </c>
       <c r="C69" t="s">
-        <v>160</v>
+        <v>196</v>
       </c>
       <c r="D69" t="s">
-        <v>161</v>
+        <v>197</v>
       </c>
       <c r="E69">
-        <v>1967</v>
+        <v>1972</v>
+      </c>
+      <c r="F69" t="s">
+        <v>198</v>
       </c>
       <c r="G69">
-        <v>0.0</v>
+        <v>21.0</v>
       </c>
       <c r="H69">
-        <v>0</v>
+        <v>3172</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B70" t="s">
-        <v>162</v>
+        <v>195</v>
       </c>
       <c r="C70" t="s">
-        <v>163</v>
+        <v>199</v>
       </c>
       <c r="D70" t="s">
-        <v>164</v>
+        <v>200</v>
       </c>
       <c r="E70">
-        <v>1977</v>
+        <v>1992</v>
+      </c>
+      <c r="F70" t="s">
+        <v>198</v>
       </c>
       <c r="G70">
-        <v>0.0</v>
+        <v>21.0</v>
       </c>
       <c r="H70">
-        <v>0</v>
+        <v>3172</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B71" t="s">
-        <v>162</v>
+        <v>201</v>
       </c>
       <c r="C71" t="s">
-        <v>165</v>
+        <v>202</v>
       </c>
       <c r="D71" t="s">
-        <v>166</v>
+        <v>203</v>
       </c>
       <c r="E71">
-        <v>1992</v>
+        <v>2007</v>
+      </c>
+      <c r="F71" t="s">
+        <v>204</v>
       </c>
       <c r="G71">
-        <v>0.0</v>
+        <v>23.0</v>
       </c>
       <c r="H71">
-        <v>0</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B72" t="s">
-        <v>167</v>
+        <v>201</v>
       </c>
       <c r="C72" t="s">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="D72" t="s">
-        <v>169</v>
+        <v>206</v>
       </c>
       <c r="E72">
-        <v>1976</v>
+        <v>1973</v>
+      </c>
+      <c r="F72" t="s">
+        <v>204</v>
       </c>
       <c r="G72">
-        <v>0.0</v>
+        <v>23.0</v>
       </c>
       <c r="H72">
-        <v>0</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B73" t="s">
-        <v>167</v>
+        <v>207</v>
       </c>
       <c r="C73" t="s">
-        <v>170</v>
+        <v>208</v>
       </c>
       <c r="D73" t="s">
-        <v>171</v>
+        <v>209</v>
       </c>
       <c r="E73">
-        <v>1984</v>
+        <v>1985</v>
+      </c>
+      <c r="F73" t="s">
+        <v>210</v>
       </c>
       <c r="G73">
-        <v>0.0</v>
+        <v>27.0</v>
       </c>
       <c r="H73">
-        <v>0</v>
+        <v>2494</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B74" t="s">
-        <v>172</v>
+        <v>207</v>
       </c>
       <c r="C74" t="s">
-        <v>173</v>
+        <v>211</v>
       </c>
       <c r="D74" t="s">
-        <v>174</v>
+        <v>212</v>
       </c>
       <c r="E74">
-        <v>1972</v>
+        <v>1985</v>
+      </c>
+      <c r="F74" t="s">
+        <v>210</v>
       </c>
       <c r="G74">
-        <v>0.0</v>
+        <v>27.0</v>
       </c>
       <c r="H74">
-        <v>0</v>
+        <v>2494</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B75" t="s">
-        <v>172</v>
+        <v>213</v>
       </c>
       <c r="C75" t="s">
-        <v>175</v>
+        <v>214</v>
       </c>
       <c r="D75" t="s">
-        <v>176</v>
+        <v>215</v>
       </c>
       <c r="E75">
-        <v>1992</v>
+        <v>1987</v>
+      </c>
+      <c r="F75" t="s">
+        <v>216</v>
       </c>
       <c r="G75">
-        <v>0.0</v>
+        <v>28.0</v>
       </c>
       <c r="H75">
-        <v>0</v>
+        <v>2204</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B76" t="s">
-        <v>177</v>
+        <v>213</v>
       </c>
       <c r="C76" t="s">
-        <v>178</v>
+        <v>217</v>
       </c>
       <c r="D76" t="s">
-        <v>179</v>
+        <v>218</v>
       </c>
       <c r="E76">
-        <v>1993</v>
+        <v>1987</v>
+      </c>
+      <c r="F76" t="s">
+        <v>216</v>
       </c>
       <c r="G76">
-        <v>0.0</v>
+        <v>28.0</v>
       </c>
       <c r="H76">
-        <v>0</v>
+        <v>2204</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B77" t="s">
-        <v>177</v>
+        <v>219</v>
       </c>
       <c r="C77" t="s">
-        <v>180</v>
+        <v>220</v>
       </c>
       <c r="D77" t="s">
-        <v>181</v>
+        <v>221</v>
       </c>
       <c r="E77">
-        <v>1982</v>
+        <v>1957</v>
+      </c>
+      <c r="F77" t="s">
+        <v>222</v>
       </c>
       <c r="G77">
-        <v>0.0</v>
+        <v>29.0</v>
       </c>
       <c r="H77">
-        <v>0</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B78" t="s">
-        <v>182</v>
+        <v>219</v>
       </c>
       <c r="C78" t="s">
-        <v>183</v>
+        <v>223</v>
       </c>
       <c r="D78" t="s">
-        <v>184</v>
+        <v>224</v>
       </c>
       <c r="E78">
-        <v>2007</v>
+        <v>1967</v>
+      </c>
+      <c r="F78" t="s">
+        <v>222</v>
       </c>
       <c r="G78">
-        <v>0.0</v>
+        <v>29.0</v>
       </c>
       <c r="H78">
-        <v>0</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B79" t="s">
-        <v>182</v>
+        <v>225</v>
       </c>
       <c r="C79" t="s">
-        <v>185</v>
+        <v>226</v>
       </c>
       <c r="D79" t="s">
-        <v>186</v>
+        <v>227</v>
       </c>
       <c r="E79">
-        <v>1973</v>
+        <v>1963</v>
+      </c>
+      <c r="F79" t="s">
+        <v>228</v>
       </c>
       <c r="G79">
-        <v>0.0</v>
+        <v>33.0</v>
       </c>
       <c r="H79">
-        <v>0</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B80" t="s">
-        <v>187</v>
+        <v>225</v>
       </c>
       <c r="C80" t="s">
-        <v>188</v>
+        <v>229</v>
       </c>
       <c r="D80" t="s">
-        <v>189</v>
+        <v>230</v>
       </c>
       <c r="E80">
-        <v>1987</v>
+        <v>1961</v>
+      </c>
+      <c r="F80" t="s">
+        <v>228</v>
       </c>
       <c r="G80">
-        <v>0.0</v>
+        <v>33.0</v>
       </c>
       <c r="H80">
-        <v>0</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B81" t="s">
-        <v>187</v>
+        <v>231</v>
       </c>
       <c r="C81" t="s">
-        <v>190</v>
+        <v>232</v>
       </c>
       <c r="D81" t="s">
-        <v>191</v>
+        <v>233</v>
       </c>
       <c r="E81">
         <v>1987</v>
       </c>
+      <c r="F81" t="s">
+        <v>234</v>
+      </c>
       <c r="G81">
-        <v>0.0</v>
+        <v>34.0</v>
       </c>
       <c r="H81">
-        <v>0</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B82" t="s">
-        <v>192</v>
+        <v>231</v>
       </c>
       <c r="C82" t="s">
-        <v>193</v>
+        <v>235</v>
       </c>
       <c r="D82" t="s">
-        <v>194</v>
+        <v>236</v>
       </c>
       <c r="E82">
-        <v>1992</v>
+        <v>1987</v>
+      </c>
+      <c r="F82" t="s">
+        <v>234</v>
       </c>
       <c r="G82">
-        <v>0.0</v>
+        <v>34.0</v>
       </c>
       <c r="H82">
-        <v>0</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B83" t="s">
-        <v>192</v>
+        <v>237</v>
       </c>
       <c r="C83" t="s">
-        <v>195</v>
+        <v>238</v>
       </c>
       <c r="D83" t="s">
-        <v>196</v>
+        <v>239</v>
       </c>
       <c r="E83">
-        <v>1999</v>
+        <v>1986</v>
+      </c>
+      <c r="F83" t="s">
+        <v>240</v>
       </c>
       <c r="G83">
-        <v>0.0</v>
+        <v>36.0</v>
       </c>
       <c r="H83">
-        <v>0</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B84" t="s">
-        <v>197</v>
+        <v>237</v>
       </c>
       <c r="C84" t="s">
-        <v>198</v>
+        <v>241</v>
       </c>
       <c r="D84" t="s">
-        <v>199</v>
+        <v>242</v>
       </c>
       <c r="E84">
-        <v>1964</v>
+        <v>2008</v>
+      </c>
+      <c r="F84" t="s">
+        <v>240</v>
       </c>
       <c r="G84">
-        <v>0.0</v>
+        <v>36.0</v>
       </c>
       <c r="H84">
-        <v>0</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="B85" t="s">
-        <v>197</v>
+        <v>243</v>
       </c>
       <c r="C85" t="s">
-        <v>200</v>
+        <v>244</v>
       </c>
       <c r="D85" t="s">
-        <v>201</v>
+        <v>245</v>
       </c>
       <c r="E85">
-        <v>1991</v>
+        <v>1989</v>
+      </c>
+      <c r="F85" t="s">
+        <v>246</v>
       </c>
       <c r="G85">
-        <v>0.0</v>
+        <v>43.0</v>
       </c>
       <c r="H85">
-        <v>0</v>
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86">
+        <v>16</v>
+      </c>
+      <c r="B86" t="s">
+        <v>243</v>
+      </c>
+      <c r="C86" t="s">
+        <v>247</v>
+      </c>
+      <c r="D86" t="s">
+        <v>248</v>
+      </c>
+      <c r="E86">
+        <v>2006</v>
+      </c>
+      <c r="F86" t="s">
+        <v>246</v>
+      </c>
+      <c r="G86">
+        <v>43.0</v>
+      </c>
+      <c r="H86">
+        <v>1065</v>
       </c>
     </row>
     <row r="87" spans="1:8">
-      <c r="A87" t="s">
-        <v>202</v>
+      <c r="A87">
+        <v>17</v>
+      </c>
+      <c r="B87" t="s">
+        <v>249</v>
+      </c>
+      <c r="C87" t="s">
+        <v>250</v>
+      </c>
+      <c r="D87" t="s">
+        <v>251</v>
+      </c>
+      <c r="E87">
+        <v>2005</v>
+      </c>
+      <c r="F87" t="s">
+        <v>252</v>
+      </c>
+      <c r="G87">
+        <v>56.0</v>
+      </c>
+      <c r="H87">
+        <v>881</v>
       </c>
     </row>
     <row r="88" spans="1:8">
-      <c r="A88" t="s">
-        <v>1</v>
+      <c r="A88">
+        <v>17</v>
       </c>
       <c r="B88" t="s">
-        <v>2</v>
+        <v>249</v>
       </c>
       <c r="C88" t="s">
-        <v>3</v>
+        <v>253</v>
       </c>
       <c r="D88" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>254</v>
+      </c>
+      <c r="E88">
+        <v>2006</v>
       </c>
       <c r="F88" t="s">
-        <v>6</v>
-[...5 lines deleted...]
-        <v>8</v>
+        <v>252</v>
+      </c>
+      <c r="G88">
+        <v>56.0</v>
+      </c>
+      <c r="H88">
+        <v>881</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="B89" t="s">
-        <v>203</v>
+        <v>255</v>
       </c>
       <c r="C89" t="s">
-        <v>204</v>
+        <v>256</v>
       </c>
       <c r="D89" t="s">
-        <v>205</v>
+        <v>257</v>
       </c>
       <c r="E89">
-        <v>1998</v>
+        <v>1973</v>
+      </c>
+      <c r="F89" t="s">
+        <v>258</v>
       </c>
       <c r="G89">
-        <v>0.0</v>
+        <v>57.0</v>
       </c>
       <c r="H89">
-        <v>0</v>
+        <v>707</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="B90" t="s">
-        <v>206</v>
+        <v>255</v>
       </c>
       <c r="C90" t="s">
-        <v>207</v>
+        <v>259</v>
       </c>
       <c r="D90" t="s">
-        <v>208</v>
+        <v>63</v>
       </c>
       <c r="E90">
-        <v>1958</v>
+        <v>1972</v>
+      </c>
+      <c r="F90" t="s">
+        <v>258</v>
       </c>
       <c r="G90">
-        <v>0.0</v>
+        <v>57.0</v>
       </c>
       <c r="H90">
-        <v>0</v>
+        <v>707</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="B91" t="s">
-        <v>209</v>
+        <v>260</v>
       </c>
       <c r="C91" t="s">
-        <v>210</v>
+        <v>261</v>
       </c>
       <c r="D91" t="s">
-        <v>211</v>
+        <v>262</v>
       </c>
       <c r="E91">
-        <v>2008</v>
+        <v>1964</v>
+      </c>
+      <c r="F91" t="s">
+        <v>263</v>
       </c>
       <c r="G91">
-        <v>0.0</v>
+        <v>60.0</v>
       </c>
       <c r="H91">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="B92" t="s">
-        <v>212</v>
+        <v>260</v>
       </c>
       <c r="C92" t="s">
-        <v>213</v>
+        <v>264</v>
       </c>
       <c r="D92" t="s">
-        <v>214</v>
+        <v>265</v>
       </c>
       <c r="E92">
-        <v>2009</v>
+        <v>1984</v>
+      </c>
+      <c r="F92" t="s">
+        <v>263</v>
       </c>
       <c r="G92">
-        <v>0.0</v>
+        <v>60.0</v>
       </c>
       <c r="H92">
         <v>0</v>
       </c>
     </row>
-    <row r="93" spans="1:8">
-      <c r="A93">
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
         <v>1</v>
       </c>
-      <c r="B93" t="s">
-[...44 lines deleted...]
-      </c>
       <c r="B95" t="s">
-        <v>221</v>
+        <v>2</v>
       </c>
       <c r="C95" t="s">
-        <v>222</v>
+        <v>3</v>
       </c>
       <c r="D95" t="s">
-        <v>223</v>
-[...8 lines deleted...]
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="E95" t="s">
+        <v>5</v>
+      </c>
+      <c r="F95" t="s">
+        <v>6</v>
+      </c>
+      <c r="G95" t="s">
+        <v>7</v>
+      </c>
+      <c r="H95" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
         <v>1</v>
       </c>
       <c r="B96" t="s">
-        <v>224</v>
+        <v>267</v>
       </c>
       <c r="C96" t="s">
-        <v>225</v>
+        <v>268</v>
       </c>
       <c r="D96" t="s">
-        <v>226</v>
+        <v>269</v>
       </c>
       <c r="E96">
         <v>2007</v>
       </c>
+      <c r="F96" t="s">
+        <v>270</v>
+      </c>
       <c r="G96">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="H96">
-        <v>0</v>
+        <v>9814</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B97" t="s">
-        <v>227</v>
+        <v>271</v>
       </c>
       <c r="C97" t="s">
-        <v>228</v>
+        <v>272</v>
       </c>
       <c r="D97" t="s">
-        <v>229</v>
+        <v>273</v>
       </c>
       <c r="E97">
-        <v>2009</v>
+        <v>2008</v>
+      </c>
+      <c r="F97" t="s">
+        <v>274</v>
       </c>
       <c r="G97">
-        <v>0.0</v>
+        <v>5.0</v>
       </c>
       <c r="H97">
-        <v>0</v>
+        <v>7707</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B98" t="s">
-        <v>230</v>
+        <v>275</v>
       </c>
       <c r="C98" t="s">
-        <v>231</v>
+        <v>276</v>
       </c>
       <c r="D98" t="s">
-        <v>232</v>
+        <v>277</v>
       </c>
       <c r="E98">
-        <v>2006</v>
+        <v>2012</v>
+      </c>
+      <c r="F98" t="s">
+        <v>278</v>
       </c>
       <c r="G98">
-        <v>0.0</v>
+        <v>9.0</v>
       </c>
       <c r="H98">
-        <v>0</v>
+        <v>6474</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B99" t="s">
-        <v>233</v>
+        <v>279</v>
       </c>
       <c r="C99" t="s">
-        <v>234</v>
+        <v>280</v>
       </c>
       <c r="D99" t="s">
-        <v>235</v>
+        <v>281</v>
       </c>
       <c r="E99">
-        <v>2007</v>
+        <v>2009</v>
+      </c>
+      <c r="F99" t="s">
+        <v>282</v>
       </c>
       <c r="G99">
-        <v>0.0</v>
+        <v>10.0</v>
       </c>
       <c r="H99">
-        <v>0</v>
+        <v>5600</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B100" t="s">
-        <v>236</v>
+        <v>283</v>
       </c>
       <c r="C100" t="s">
-        <v>237</v>
+        <v>284</v>
       </c>
       <c r="D100" t="s">
-        <v>238</v>
+        <v>285</v>
       </c>
       <c r="E100">
-        <v>2006</v>
+        <v>1974</v>
+      </c>
+      <c r="F100" t="s">
+        <v>286</v>
       </c>
       <c r="G100">
-        <v>0.0</v>
+        <v>14.0</v>
       </c>
       <c r="H100">
-        <v>0</v>
+        <v>4921</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B101" t="s">
-        <v>239</v>
+        <v>287</v>
       </c>
       <c r="C101" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
       <c r="D101" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="E101">
-        <v>2008</v>
+        <v>2010</v>
+      </c>
+      <c r="F101" t="s">
+        <v>290</v>
       </c>
       <c r="G101">
-        <v>0.0</v>
+        <v>15.0</v>
       </c>
       <c r="H101">
-        <v>0</v>
+        <v>4367</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B102" t="s">
-        <v>242</v>
+        <v>291</v>
       </c>
       <c r="C102" t="s">
-        <v>243</v>
+        <v>292</v>
       </c>
       <c r="D102" t="s">
-        <v>244</v>
+        <v>293</v>
       </c>
       <c r="E102">
-        <v>2009</v>
+        <v>1958</v>
+      </c>
+      <c r="F102" t="s">
+        <v>294</v>
       </c>
       <c r="G102">
-        <v>0.0</v>
+        <v>22.0</v>
       </c>
       <c r="H102">
-        <v>0</v>
+        <v>3899</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B103" t="s">
-        <v>245</v>
+        <v>295</v>
       </c>
       <c r="C103" t="s">
-        <v>246</v>
+        <v>296</v>
       </c>
       <c r="D103" t="s">
-        <v>247</v>
+        <v>297</v>
       </c>
       <c r="E103">
         <v>2008</v>
       </c>
+      <c r="F103" t="s">
+        <v>298</v>
+      </c>
       <c r="G103">
-        <v>0.0</v>
+        <v>23.0</v>
       </c>
       <c r="H103">
-        <v>0</v>
+        <v>3493</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B104" t="s">
-        <v>248</v>
+        <v>299</v>
       </c>
       <c r="C104" t="s">
-        <v>249</v>
+        <v>300</v>
       </c>
       <c r="D104" t="s">
-        <v>250</v>
+        <v>301</v>
       </c>
       <c r="E104">
-        <v>2010</v>
+        <v>2006</v>
+      </c>
+      <c r="F104" t="s">
+        <v>302</v>
       </c>
       <c r="G104">
-        <v>0.0</v>
+        <v>25.0</v>
       </c>
       <c r="H104">
-        <v>0</v>
+        <v>3135</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B105" t="s">
-        <v>251</v>
+        <v>303</v>
       </c>
       <c r="C105" t="s">
-        <v>252</v>
+        <v>304</v>
       </c>
       <c r="D105" t="s">
-        <v>253</v>
+        <v>305</v>
       </c>
       <c r="E105">
-        <v>2007</v>
+        <v>2008</v>
+      </c>
+      <c r="F105" t="s">
+        <v>306</v>
       </c>
       <c r="G105">
-        <v>0.0</v>
+        <v>26.0</v>
       </c>
       <c r="H105">
-        <v>0</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B106" t="s">
-        <v>254</v>
+        <v>307</v>
       </c>
       <c r="C106" t="s">
-        <v>255</v>
+        <v>308</v>
       </c>
       <c r="D106" t="s">
-        <v>256</v>
+        <v>309</v>
       </c>
       <c r="E106">
-        <v>1974</v>
+        <v>1998</v>
+      </c>
+      <c r="F106" t="s">
+        <v>310</v>
       </c>
       <c r="G106">
-        <v>0.0</v>
+        <v>30.0</v>
       </c>
       <c r="H106">
-        <v>0</v>
+        <v>2524</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B107" t="s">
-        <v>257</v>
+        <v>311</v>
       </c>
       <c r="C107" t="s">
-        <v>258</v>
+        <v>312</v>
       </c>
       <c r="D107" t="s">
-        <v>259</v>
+        <v>313</v>
       </c>
       <c r="E107">
-        <v>2012</v>
+        <v>2006</v>
+      </c>
+      <c r="F107" t="s">
+        <v>314</v>
       </c>
       <c r="G107">
-        <v>0.0</v>
+        <v>31.0</v>
       </c>
       <c r="H107">
-        <v>0</v>
+        <v>2260</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108">
+        <v>13</v>
+      </c>
+      <c r="B108" t="s">
+        <v>315</v>
+      </c>
+      <c r="C108" t="s">
+        <v>316</v>
+      </c>
+      <c r="D108" t="s">
+        <v>317</v>
+      </c>
+      <c r="E108">
+        <v>2007</v>
+      </c>
+      <c r="F108" t="s">
+        <v>318</v>
+      </c>
+      <c r="G108">
+        <v>33.0</v>
+      </c>
+      <c r="H108">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109">
+        <v>14</v>
+      </c>
+      <c r="B109" t="s">
+        <v>319</v>
+      </c>
+      <c r="C109" t="s">
+        <v>320</v>
+      </c>
+      <c r="D109" t="s">
+        <v>321</v>
+      </c>
+      <c r="E109">
+        <v>2008</v>
+      </c>
+      <c r="F109" t="s">
+        <v>322</v>
+      </c>
+      <c r="G109">
+        <v>39.0</v>
+      </c>
+      <c r="H109">
+        <v>1791</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110">
+        <v>15</v>
+      </c>
+      <c r="B110" t="s">
+        <v>323</v>
+      </c>
+      <c r="C110" t="s">
+        <v>324</v>
+      </c>
+      <c r="D110" t="s">
+        <v>325</v>
+      </c>
+      <c r="E110">
+        <v>2009</v>
+      </c>
+      <c r="F110" t="s">
+        <v>326</v>
+      </c>
+      <c r="G110">
+        <v>41.0</v>
+      </c>
+      <c r="H110">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111">
+        <v>16</v>
+      </c>
+      <c r="B111" t="s">
+        <v>327</v>
+      </c>
+      <c r="C111" t="s">
+        <v>328</v>
+      </c>
+      <c r="D111" t="s">
+        <v>329</v>
+      </c>
+      <c r="E111">
+        <v>2007</v>
+      </c>
+      <c r="F111" t="s">
+        <v>330</v>
+      </c>
+      <c r="G111">
+        <v>43.0</v>
+      </c>
+      <c r="H111">
+        <v>1385</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112">
+        <v>17</v>
+      </c>
+      <c r="B112" t="s">
+        <v>331</v>
+      </c>
+      <c r="C112" t="s">
+        <v>332</v>
+      </c>
+      <c r="D112" t="s">
+        <v>333</v>
+      </c>
+      <c r="E112">
+        <v>2008</v>
+      </c>
+      <c r="F112" t="s">
+        <v>334</v>
+      </c>
+      <c r="G112">
+        <v>44.0</v>
+      </c>
+      <c r="H112">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113">
+        <v>18</v>
+      </c>
+      <c r="B113" t="s">
+        <v>335</v>
+      </c>
+      <c r="C113" t="s">
+        <v>336</v>
+      </c>
+      <c r="D113" t="s">
+        <v>337</v>
+      </c>
+      <c r="E113">
+        <v>2009</v>
+      </c>
+      <c r="F113" t="s">
+        <v>338</v>
+      </c>
+      <c r="G113">
+        <v>46.0</v>
+      </c>
+      <c r="H113">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114">
+        <v>19</v>
+      </c>
+      <c r="B114" t="s">
+        <v>339</v>
+      </c>
+      <c r="C114" t="s">
+        <v>340</v>
+      </c>
+      <c r="D114" t="s">
+        <v>341</v>
+      </c>
+      <c r="E114">
+        <v>2000</v>
+      </c>
+      <c r="F114" t="s">
+        <v>342</v>
+      </c>
+      <c r="G114">
+        <v>50.0</v>
+      </c>
+      <c r="H114">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115">
+        <v>20</v>
+      </c>
+      <c r="B115" t="s">
+        <v>343</v>
+      </c>
+      <c r="C115" t="s">
+        <v>344</v>
+      </c>
+      <c r="D115" t="s">
+        <v>345</v>
+      </c>
+      <c r="E115">
+        <v>2007</v>
+      </c>
+      <c r="F115" t="s">
+        <v>346</v>
+      </c>
+      <c r="G115">
+        <v>61.0</v>
+      </c>
+      <c r="H115">
+        <v>707</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">