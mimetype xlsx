--- v0 (2026-09-20)
+++ v1 (2026-11-05)
@@ -12,332 +12,344 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Kajutové lodě</t>
   </si>
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Boat</t>
   </si>
   <si>
     <t>License Nr.</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Year of Birth</t>
   </si>
   <si>
     <t>Race Results</t>
   </si>
   <si>
     <t>Points</t>
   </si>
   <si>
     <t>L.Points</t>
   </si>
   <si>
     <t>CZE 733</t>
   </si>
   <si>
     <t>1503-0331</t>
   </si>
   <si>
     <t>Drahokoupil Pavel</t>
   </si>
   <si>
-    <t xml:space="preserve">1 </t>
+    <t xml:space="preserve">1 1 </t>
   </si>
   <si>
     <t>1503-0343</t>
   </si>
   <si>
     <t>Dusík Zdeněk</t>
   </si>
   <si>
     <t>CZE 13389</t>
   </si>
   <si>
     <t>1503-0342</t>
   </si>
   <si>
     <t>Dusík Matyáš</t>
   </si>
   <si>
-    <t xml:space="preserve">2 </t>
+    <t xml:space="preserve">2 DNC </t>
   </si>
   <si>
     <t>1503-0302</t>
   </si>
   <si>
     <t>Hošek David</t>
   </si>
   <si>
     <t>CZE 703</t>
   </si>
   <si>
-    <t>9999-1135</t>
+    <t>9999-1140</t>
   </si>
   <si>
     <t>Speierl David</t>
   </si>
   <si>
-    <t xml:space="preserve">DNC </t>
+    <t xml:space="preserve">DNC DNC </t>
   </si>
   <si>
     <t>Raceboard</t>
   </si>
   <si>
+    <t>CZE 251</t>
+  </si>
+  <si>
+    <t>2001-0223</t>
+  </si>
+  <si>
+    <t>Dlouhá Martina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 1 </t>
+  </si>
+  <si>
     <t>CZE 19</t>
   </si>
   <si>
     <t>7019-0144</t>
   </si>
   <si>
     <t>Hrubý Pavel</t>
   </si>
   <si>
-    <t>CZE 251</t>
-[...5 lines deleted...]
-    <t>Dlouhá Martina</t>
+    <t xml:space="preserve">1 2 </t>
   </si>
   <si>
     <t>CZE 25</t>
   </si>
   <si>
     <t>1503-0180</t>
   </si>
   <si>
     <t>Hrubý Roman</t>
   </si>
   <si>
-    <t xml:space="preserve">3 </t>
+    <t xml:space="preserve">3 3 </t>
+  </si>
+  <si>
+    <t>CZE 33</t>
+  </si>
+  <si>
+    <t>1503-0337</t>
+  </si>
+  <si>
+    <t>Rott Petr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 4 </t>
   </si>
   <si>
     <t>CZE 57</t>
   </si>
   <si>
     <t>1503-0166</t>
   </si>
   <si>
     <t>Ouřada Jaroslav</t>
   </si>
   <si>
-    <t xml:space="preserve">4 </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">5 </t>
+    <t xml:space="preserve">4 7 </t>
   </si>
   <si>
     <t>CZE 75</t>
   </si>
   <si>
     <t>1402-0497</t>
   </si>
   <si>
     <t>Novák Jaroslav</t>
   </si>
   <si>
-    <t xml:space="preserve">6 </t>
+    <t xml:space="preserve">6 5 </t>
   </si>
   <si>
     <t>CZE 86</t>
   </si>
   <si>
     <t>1526-0044</t>
   </si>
   <si>
     <t>Mrůzek Pavel</t>
   </si>
   <si>
-    <t xml:space="preserve">7 </t>
+    <t xml:space="preserve">7 6 </t>
   </si>
   <si>
     <t>CZE 13</t>
   </si>
   <si>
     <t>1402-0414</t>
   </si>
   <si>
     <t>Vojta Štěpán</t>
   </si>
   <si>
-    <t xml:space="preserve">8 </t>
+    <t xml:space="preserve">8 8 </t>
   </si>
   <si>
     <t>CZE 160</t>
   </si>
   <si>
     <t>1503-0284</t>
   </si>
   <si>
     <t>Gugalov Petr</t>
   </si>
   <si>
-    <t xml:space="preserve">9 </t>
-[...2 lines deleted...]
-    <t>CZE 97</t>
+    <t xml:space="preserve">9 DNC </t>
+  </si>
+  <si>
+    <t>CZE 138</t>
+  </si>
+  <si>
+    <t>1503-0186</t>
+  </si>
+  <si>
+    <t>Hromádka Josef</t>
+  </si>
+  <si>
+    <t>Catamaran Open</t>
+  </si>
+  <si>
+    <t>CZE 6</t>
+  </si>
+  <si>
+    <t>1503-0275</t>
+  </si>
+  <si>
+    <t>Hanák Vladimír</t>
+  </si>
+  <si>
+    <t>1503-0274</t>
+  </si>
+  <si>
+    <t>Hadašová Jana</t>
+  </si>
+  <si>
+    <t>CZE 10</t>
+  </si>
+  <si>
+    <t>1503-0251</t>
+  </si>
+  <si>
+    <t>Kopún Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 2 </t>
+  </si>
+  <si>
+    <t>1503-0247</t>
+  </si>
+  <si>
+    <t>Kratochvíl Jan</t>
+  </si>
+  <si>
+    <t>CZE 56</t>
+  </si>
+  <si>
+    <t>1503-0339</t>
+  </si>
+  <si>
+    <t>Kalabza Lukáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 3 </t>
+  </si>
+  <si>
+    <t>1503-0292</t>
+  </si>
+  <si>
+    <t>Koblasa David</t>
+  </si>
+  <si>
+    <t>CZE 18</t>
+  </si>
+  <si>
+    <t>1503-0261</t>
+  </si>
+  <si>
+    <t>Hošek Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 DNF </t>
+  </si>
+  <si>
+    <t>1503-0260</t>
+  </si>
+  <si>
+    <t>Hošek Tomáš</t>
+  </si>
+  <si>
+    <t>CZE 99</t>
   </si>
   <si>
     <t>1503-0259</t>
   </si>
   <si>
     <t>Městka Josef</t>
   </si>
   <si>
-    <t>CZE 138</t>
-[...74 lines deleted...]
-    <t>9999-1134</t>
+    <t>9999-1141</t>
   </si>
   <si>
     <t>Jaklová Eva</t>
   </si>
   <si>
     <t>CZE 835</t>
   </si>
   <si>
     <t>1503-0724</t>
   </si>
   <si>
     <t>Veselka Tomáš</t>
   </si>
   <si>
-    <t xml:space="preserve">DNF </t>
+    <t xml:space="preserve">DNF DNF </t>
   </si>
   <si>
     <t>1503-0345</t>
   </si>
   <si>
     <t>Král Pavel</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -647,51 +659,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H37"/>
+  <dimension ref="A1:H36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
@@ -706,817 +718,791 @@
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4">
         <v>1966</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="H4">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5">
         <v>1973</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="H5">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
       <c r="E6">
         <v>2011</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
       <c r="G6">
-        <v>2.0</v>
+        <v>6.0</v>
       </c>
       <c r="H6">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7">
         <v>2010</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
       <c r="G7">
-        <v>2.0</v>
+        <v>6.0</v>
       </c>
       <c r="H7">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8" t="s">
         <v>23</v>
       </c>
       <c r="E8">
         <v>1971</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
       <c r="G8">
-        <v>4.0</v>
+        <v>8.0</v>
       </c>
       <c r="H8">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>2</v>
       </c>
       <c r="C11" t="s">
         <v>3</v>
       </c>
       <c r="D11" t="s">
         <v>4</v>
       </c>
       <c r="E11" t="s">
         <v>5</v>
       </c>
       <c r="F11" t="s">
         <v>6</v>
       </c>
       <c r="G11" t="s">
         <v>7</v>
       </c>
       <c r="H11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>26</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12" t="s">
         <v>28</v>
       </c>
       <c r="E12">
-        <v>1964</v>
+        <v>1992</v>
       </c>
       <c r="F12" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="G12">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="H12">
         <v>1055</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E13">
-        <v>1992</v>
+        <v>1964</v>
       </c>
       <c r="F13" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="G13">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="H13">
         <v>754</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>3</v>
       </c>
       <c r="B14" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E14">
         <v>1960</v>
       </c>
       <c r="F14" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G14">
-        <v>3.0</v>
+        <v>6.0</v>
       </c>
       <c r="H14">
         <v>578</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>4</v>
       </c>
       <c r="B15" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E15">
-        <v>1964</v>
+        <v>1960</v>
       </c>
       <c r="F15" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="G15">
-        <v>4.0</v>
+        <v>9.0</v>
       </c>
       <c r="H15">
         <v>453</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>5</v>
       </c>
       <c r="B16" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E16">
-        <v>1960</v>
+        <v>1964</v>
       </c>
       <c r="F16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G16">
-        <v>5.0</v>
+        <v>11.0</v>
       </c>
       <c r="H16">
         <v>356</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>6</v>
       </c>
       <c r="B17" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C17" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E17">
         <v>1975</v>
       </c>
       <c r="F17" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="G17">
-        <v>6.0</v>
+        <v>11.0</v>
       </c>
       <c r="H17">
         <v>277</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>7</v>
       </c>
       <c r="B18" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D18" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E18">
         <v>1963</v>
       </c>
       <c r="F18" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="G18">
-        <v>7.0</v>
+        <v>13.0</v>
       </c>
       <c r="H18">
         <v>210</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>8</v>
       </c>
       <c r="B19" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C19" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="E19">
         <v>1970</v>
       </c>
       <c r="F19" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="G19">
-        <v>8.0</v>
+        <v>16.0</v>
       </c>
       <c r="H19">
         <v>152</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>9</v>
       </c>
       <c r="B20" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C20" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D20" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E20">
         <v>1976</v>
       </c>
       <c r="F20" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="G20">
-        <v>9.0</v>
+        <v>20.0</v>
       </c>
       <c r="H20">
         <v>101</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>10</v>
       </c>
       <c r="B21" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C21" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D21" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E21">
-        <v>1970</v>
+        <v>1944</v>
       </c>
       <c r="F21" t="s">
         <v>24</v>
       </c>
       <c r="G21">
-        <v>12.0</v>
+        <v>22.0</v>
       </c>
       <c r="H21">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
-[...9 lines deleted...]
-      <c r="D22" t="s">
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
         <v>65</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>2</v>
+      </c>
+      <c r="C24" t="s">
+        <v>3</v>
+      </c>
+      <c r="D24" t="s">
+        <v>4</v>
+      </c>
+      <c r="E24" t="s">
+        <v>5</v>
+      </c>
+      <c r="F24" t="s">
+        <v>6</v>
+      </c>
+      <c r="G24" t="s">
+        <v>7</v>
+      </c>
+      <c r="H24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25">
+        <v>1</v>
+      </c>
+      <c r="B25" t="s">
         <v>66</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
       <c r="C25" t="s">
-        <v>3</v>
+        <v>67</v>
       </c>
       <c r="D25" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>68</v>
+      </c>
+      <c r="E25">
+        <v>1972</v>
       </c>
       <c r="F25" t="s">
-        <v>6</v>
-[...5 lines deleted...]
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="G25">
+        <v>2.0</v>
+      </c>
+      <c r="H25">
+        <v>800</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C26" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D26" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E26">
-        <v>1972</v>
+        <v>1975</v>
       </c>
       <c r="F26" t="s">
         <v>12</v>
       </c>
       <c r="G26">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="H26">
         <v>800</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="C27" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D27" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E27">
-        <v>1975</v>
+        <v>1980</v>
       </c>
       <c r="F27" t="s">
-        <v>12</v>
+        <v>74</v>
       </c>
       <c r="G27">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
       <c r="H27">
-        <v>800</v>
+        <v>499</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>2</v>
       </c>
       <c r="B28" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C28" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D28" t="s">
+        <v>76</v>
+      </c>
+      <c r="E28">
+        <v>1977</v>
+      </c>
+      <c r="F28" t="s">
         <v>74</v>
       </c>
-      <c r="E28">
-[...4 lines deleted...]
-      </c>
       <c r="G28">
-        <v>2.0</v>
+        <v>5.0</v>
       </c>
       <c r="H28">
         <v>499</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B29" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="C29" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D29" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E29">
-        <v>2007</v>
+        <v>1979</v>
       </c>
       <c r="F29" t="s">
-        <v>18</v>
+        <v>80</v>
       </c>
       <c r="G29">
-        <v>2.0</v>
+        <v>7.0</v>
       </c>
       <c r="H29">
-        <v>499</v>
+        <v>323</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>77</v>
       </c>
       <c r="C30" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D30" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="E30">
-        <v>1980</v>
+        <v>1976</v>
       </c>
       <c r="F30" t="s">
-        <v>35</v>
+        <v>80</v>
       </c>
       <c r="G30">
-        <v>3.0</v>
+        <v>7.0</v>
       </c>
       <c r="H30">
         <v>323</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="C31" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="D31" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="E31">
-        <v>1977</v>
+        <v>1975</v>
       </c>
       <c r="F31" t="s">
-        <v>35</v>
+        <v>86</v>
       </c>
       <c r="G31">
-        <v>3.0</v>
+        <v>9.0</v>
       </c>
       <c r="H31">
-        <v>323</v>
+        <v>198</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>4</v>
       </c>
       <c r="B32" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C32" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="D32" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="E32">
-        <v>1979</v>
+        <v>2007</v>
       </c>
       <c r="F32" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="G32">
-        <v>4.0</v>
+        <v>9.0</v>
       </c>
       <c r="H32">
         <v>198</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B33" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="C33" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="D33" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="E33">
-        <v>1976</v>
+        <v>1970</v>
       </c>
       <c r="F33" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="G33">
-        <v>4.0</v>
+        <v>9.0</v>
       </c>
       <c r="H33">
-        <v>198</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>5</v>
       </c>
       <c r="B34" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C34" t="s">
-        <v>61</v>
+        <v>92</v>
       </c>
       <c r="D34" t="s">
-        <v>62</v>
+        <v>93</v>
       </c>
       <c r="E34">
-        <v>1970</v>
+        <v>1973</v>
       </c>
       <c r="F34" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="G34">
-        <v>5.0</v>
+        <v>9.0</v>
       </c>
       <c r="H34">
         <v>101</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B35" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="C35" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="D35" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="E35">
-        <v>1973</v>
+        <v>1971</v>
       </c>
       <c r="F35" t="s">
-        <v>43</v>
+        <v>97</v>
       </c>
       <c r="G35">
-        <v>5.0</v>
+        <v>14.0</v>
       </c>
       <c r="H35">
-        <v>101</v>
+        <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="C36" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="D36" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="E36">
-        <v>1971</v>
+        <v>1981</v>
       </c>
       <c r="F36" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="G36">
-        <v>7.0</v>
+        <v>14.0</v>
       </c>
       <c r="H36">
-        <v>0</v>
-[...24 lines deleted...]
-      <c r="H37">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>