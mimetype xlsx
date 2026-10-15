--- v0 (2026-08-18)
+++ v1 (2026-10-15)
@@ -56,51 +56,51 @@
   <si>
     <t>Race Results</t>
   </si>
   <si>
     <t>Points</t>
   </si>
   <si>
     <t>L.Points</t>
   </si>
   <si>
     <t>CZE 86</t>
   </si>
   <si>
     <t>1526-0044</t>
   </si>
   <si>
     <t>Mrůzek Pavel</t>
   </si>
   <si>
     <t xml:space="preserve">1 1 </t>
   </si>
   <si>
     <t>CZE 26</t>
   </si>
   <si>
-    <t>9999-0926</t>
+    <t>9999-0999</t>
   </si>
   <si>
     <t>Havlíček Matyáš</t>
   </si>
   <si>
     <t xml:space="preserve">2 3 </t>
   </si>
   <si>
     <t>CZE 73</t>
   </si>
   <si>
     <t>1526-0006</t>
   </si>
   <si>
     <t>Cach Zdeněk</t>
   </si>
   <si>
     <t xml:space="preserve">9 2 </t>
   </si>
   <si>
     <t>CZE 1103</t>
   </si>
   <si>
     <t>1526-0035</t>
   </si>
@@ -113,72 +113,72 @@
   <si>
     <t>CZE 12</t>
   </si>
   <si>
     <t>1526-0080</t>
   </si>
   <si>
     <t>Šup Robert</t>
   </si>
   <si>
     <t xml:space="preserve">7 8 </t>
   </si>
   <si>
     <t>CZE 1</t>
   </si>
   <si>
     <t>1526-0029</t>
   </si>
   <si>
     <t>Kurc David</t>
   </si>
   <si>
     <t xml:space="preserve">11 5 </t>
   </si>
   <si>
-    <t>9999-0927</t>
+    <t>9999-1000</t>
   </si>
   <si>
     <t>Pidaničová Lucie</t>
   </si>
   <si>
     <t>CZE 22</t>
   </si>
   <si>
     <t>1526-0052</t>
   </si>
   <si>
     <t>Preibisch Richard</t>
   </si>
   <si>
     <t xml:space="preserve">3 14 </t>
   </si>
   <si>
-    <t>9999-0928</t>
-[...2 lines deleted...]
-    <t>Jan Patr</t>
+    <t>9999-1001</t>
+  </si>
+  <si>
+    <t>Petr Jan</t>
   </si>
   <si>
     <t>CZE 3</t>
   </si>
   <si>
     <t>1526-0050</t>
   </si>
   <si>
     <t>Pavlíček Zdeněk</t>
   </si>
   <si>
     <t xml:space="preserve">13 4 </t>
   </si>
   <si>
     <t>CZE 67</t>
   </si>
   <si>
     <t>1526-0063</t>
   </si>
   <si>
     <t>Soukup Filip</t>
   </si>
   <si>
     <t xml:space="preserve">5 13 </t>
   </si>