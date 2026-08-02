--- v0 (2026-05-30)
+++ v1 (2026-08-02)
@@ -50,459 +50,459 @@
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Year of Birth</t>
   </si>
   <si>
     <t>Race Results</t>
   </si>
   <si>
     <t>Points</t>
   </si>
   <si>
     <t>L.Points</t>
   </si>
   <si>
     <t>CZE 2</t>
   </si>
   <si>
     <t>1504-0010</t>
   </si>
   <si>
     <t>Gebhart Zdeněk</t>
   </si>
   <si>
-    <t xml:space="preserve">DNC* 1 1 1 </t>
+    <t xml:space="preserve">DNC* 1 1 1 1 1 1 </t>
+  </si>
+  <si>
+    <t>CZE 34</t>
+  </si>
+  <si>
+    <t>1402-0206</t>
+  </si>
+  <si>
+    <t>Bláha Martin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 5* 5 2 2 2 2 </t>
   </si>
   <si>
     <t>CZE 58</t>
   </si>
   <si>
     <t>1410-0047</t>
   </si>
   <si>
     <t>Makrlík Dušan</t>
   </si>
   <si>
-    <t xml:space="preserve">1 3 4 5* </t>
+    <t xml:space="preserve">1 3 4 5* 4 3 4 </t>
   </si>
   <si>
     <t>CZE 69</t>
   </si>
   <si>
     <t>1406-0290</t>
   </si>
   <si>
     <t>Vít Jaroslav</t>
   </si>
   <si>
-    <t xml:space="preserve">2 4* 2 4 </t>
+    <t xml:space="preserve">2 4 2 4 5* 5 3 </t>
   </si>
   <si>
     <t>CZE 65</t>
   </si>
   <si>
     <t>1406-0249</t>
   </si>
   <si>
     <t>Výška Tomáš</t>
   </si>
   <si>
-    <t xml:space="preserve">DNC* 2 3 3 </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">4 5* 5 2 </t>
+    <t xml:space="preserve">DNC* 2 3 3 3 4 5 </t>
   </si>
   <si>
     <t>CZE 112</t>
   </si>
   <si>
     <t>1504-0061</t>
   </si>
   <si>
     <t>Ďásek František</t>
   </si>
   <si>
-    <t xml:space="preserve">3 6 6 DNF* </t>
+    <t xml:space="preserve">3 6 6 DNF* 6 DNF DNC </t>
   </si>
   <si>
     <t>GBR 30</t>
   </si>
   <si>
     <t>1504-0064</t>
   </si>
   <si>
     <t>Hájek Libor</t>
   </si>
   <si>
-    <t xml:space="preserve">5 7* 7 6 </t>
+    <t xml:space="preserve">5 7 7 6 7 DNF* DNC </t>
   </si>
   <si>
     <t>Optimist</t>
   </si>
   <si>
     <t>CZE 881</t>
   </si>
   <si>
     <t>1101-0507</t>
   </si>
   <si>
     <t>Skořepová Anna</t>
   </si>
   <si>
-    <t xml:space="preserve">1 1 1 </t>
+    <t xml:space="preserve">1* 1 1 1 1 1 </t>
+  </si>
+  <si>
+    <t>CZE 714</t>
+  </si>
+  <si>
+    <t>1130-1882</t>
+  </si>
+  <si>
+    <t>Šulc Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5* 5 2 2 2 2 </t>
   </si>
   <si>
     <t>CZE 960</t>
   </si>
   <si>
     <t>1606-0327</t>
   </si>
   <si>
     <t>Horáček Kryštof</t>
   </si>
   <si>
-    <t xml:space="preserve">4 2 4 </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">5 5 2 </t>
+    <t xml:space="preserve">4* 2 4 3 4 4 </t>
+  </si>
+  <si>
+    <t>CZE 887</t>
+  </si>
+  <si>
+    <t>1101-0617</t>
+  </si>
+  <si>
+    <t>Česaný Prokop</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7* 7 3 5 3 3 </t>
+  </si>
+  <si>
+    <t>CZE 594</t>
+  </si>
+  <si>
+    <t>1101-0661</t>
+  </si>
+  <si>
+    <t>Hubáčková Linda</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 6 5 4 7* 5 </t>
   </si>
   <si>
     <t>CZE 895</t>
   </si>
   <si>
     <t>1101-0726</t>
   </si>
   <si>
     <t>Štrobl Hugo</t>
   </si>
   <si>
-    <t xml:space="preserve">2 4 7 </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">3 6 5 </t>
+    <t xml:space="preserve">2 4 7 6 8* 6 </t>
   </si>
   <si>
     <t>CZE 925</t>
   </si>
   <si>
     <t>1101-0618</t>
   </si>
   <si>
     <t>Česaný Antonín</t>
   </si>
   <si>
-    <t xml:space="preserve">6 3 8 </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">7 7 3 </t>
+    <t xml:space="preserve">6 3 8* 8 6 7 </t>
+  </si>
+  <si>
+    <t>CZE 910</t>
+  </si>
+  <si>
+    <t>1606-0330</t>
+  </si>
+  <si>
+    <t>Janečko Ondřej</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DSQ* 8 9 7 5 8 </t>
   </si>
   <si>
     <t>CZE 726</t>
   </si>
   <si>
     <t>1402-0517</t>
   </si>
   <si>
     <t>Jilich František</t>
   </si>
   <si>
-    <t xml:space="preserve">9 9 6 </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">8 8 9 </t>
+    <t xml:space="preserve">8 9 6 9 9 DNC* </t>
   </si>
   <si>
     <t>CZE 764</t>
   </si>
   <si>
     <t>1101-0719</t>
   </si>
   <si>
     <t>Raban Vít</t>
   </si>
   <si>
-    <t xml:space="preserve">10 10 10 </t>
+    <t xml:space="preserve">9 10* 10 10 10 9 </t>
   </si>
   <si>
     <t>CZE 134</t>
   </si>
   <si>
     <t>1508-0248</t>
   </si>
   <si>
     <t>Smetanová Hedvika</t>
   </si>
   <si>
-    <t xml:space="preserve">11 DNF DNC </t>
+    <t xml:space="preserve">10 DNF* DNC DNC DNC DNF </t>
   </si>
   <si>
     <t>CZE 16</t>
   </si>
   <si>
     <t>1101-0761</t>
   </si>
   <si>
     <t>Šolc Matěj</t>
   </si>
   <si>
-    <t xml:space="preserve">DNC DNC DNC </t>
+    <t xml:space="preserve">DNC* DNC DNC DNC DNC DNC </t>
   </si>
   <si>
     <t>CZE 111</t>
   </si>
   <si>
     <t>1508-0244</t>
   </si>
   <si>
     <t>Liška Antonín</t>
   </si>
   <si>
     <t>CZE 885</t>
   </si>
   <si>
     <t>1101-0740</t>
   </si>
   <si>
     <t>Fuka Adolf</t>
   </si>
   <si>
-    <t xml:space="preserve">DNC DNF DNC </t>
+    <t xml:space="preserve">DNC* DNF DNC DNF DNC DNF </t>
   </si>
   <si>
     <t>CZE 896</t>
   </si>
   <si>
     <t>1101-0727</t>
   </si>
   <si>
     <t>Štrobl Martin</t>
   </si>
   <si>
     <t>ILCA 4</t>
   </si>
   <si>
+    <t>CZE 225433</t>
+  </si>
+  <si>
+    <t>1101-0514</t>
+  </si>
+  <si>
+    <t>Klímová Johana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 5 6* 1 1 2 </t>
+  </si>
+  <si>
     <t>CZE 216800</t>
   </si>
   <si>
     <t>1101-0615</t>
   </si>
   <si>
     <t>Košíková Matilda</t>
   </si>
   <si>
-    <t xml:space="preserve">1 1 3 </t>
+    <t xml:space="preserve">1 1 3 4 7* 3 </t>
+  </si>
+  <si>
+    <t>CZE 203036</t>
+  </si>
+  <si>
+    <t>1402-0510</t>
+  </si>
+  <si>
+    <t>Jilich Adam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 6 1 2 5 DNC* </t>
+  </si>
+  <si>
+    <t>CZE 222853</t>
+  </si>
+  <si>
+    <t>1504-0110</t>
+  </si>
+  <si>
+    <t>Brejšová Nevena</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 11* 5 8 2 1 </t>
+  </si>
+  <si>
+    <t>CZE 209941</t>
+  </si>
+  <si>
+    <t>1508-0219</t>
+  </si>
+  <si>
+    <t>Doležal Tomáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 8* 2 5 8 7 </t>
   </si>
   <si>
     <t>CZE 220626</t>
   </si>
   <si>
     <t>1101-0620</t>
   </si>
   <si>
     <t>Hubáček Jan</t>
   </si>
   <si>
-    <t xml:space="preserve">4 3 4 </t>
-[...35 lines deleted...]
-    <t xml:space="preserve">2 5 6 </t>
+    <t xml:space="preserve">4 3 4 10 OCS* 4 </t>
+  </si>
+  <si>
+    <t>CZE 197515</t>
+  </si>
+  <si>
+    <t>1101-0571</t>
+  </si>
+  <si>
+    <t>Košík Benjamín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OCS* 4 9 3 4 8 </t>
   </si>
   <si>
     <t>CZE 225567</t>
   </si>
   <si>
     <t>1504-0122</t>
   </si>
   <si>
     <t>Skala Filip</t>
   </si>
   <si>
-    <t xml:space="preserve">10 2 8 </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">6 11 5 </t>
+    <t xml:space="preserve">10* 2 8 7 10 6 </t>
   </si>
   <si>
     <t>CZE 213652</t>
   </si>
   <si>
     <t>1402-0461</t>
   </si>
   <si>
     <t>Binko Štěpán</t>
   </si>
   <si>
-    <t xml:space="preserve">8 7 7 </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">UFD 4 9 </t>
+    <t xml:space="preserve">8 7 7 9 3 11* </t>
+  </si>
+  <si>
+    <t>CZE 218397</t>
+  </si>
+  <si>
+    <t>1508-0214</t>
+  </si>
+  <si>
+    <t>Pitel David</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9 9 11* 11 6 5 </t>
   </si>
   <si>
     <t>CZE 225564</t>
   </si>
   <si>
     <t>1504-0111</t>
   </si>
   <si>
     <t>Brejšová Violeta</t>
   </si>
   <si>
-    <t xml:space="preserve">7 12 10 </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">9 9 11 </t>
+    <t xml:space="preserve">7 12* 10 6 9 9 </t>
   </si>
   <si>
     <t>CZE 215511</t>
   </si>
   <si>
     <t>1406-0295</t>
   </si>
   <si>
     <t>Foltýnová Nikol</t>
   </si>
   <si>
-    <t xml:space="preserve">12 10 12 </t>
+    <t xml:space="preserve">12* 10 12 12 12 10 </t>
   </si>
   <si>
     <t>CZE 212001</t>
   </si>
   <si>
     <t>1504-0121</t>
   </si>
   <si>
     <t>Motlík Vít</t>
   </si>
   <si>
-    <t xml:space="preserve">11 13 13 </t>
+    <t xml:space="preserve">11 13 13 13 11 DNC* </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -865,207 +865,207 @@
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4">
         <v>1959</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4">
-        <v>3.0</v>
+        <v>6.0</v>
       </c>
       <c r="H4">
         <v>3784</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
       <c r="E5">
-        <v>1967</v>
+        <v>1973</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
       <c r="G5">
-        <v>8.0</v>
+        <v>17.0</v>
       </c>
       <c r="H5">
         <v>2580</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6">
-        <v>1956</v>
+        <v>1967</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
       <c r="G6">
-        <v>8.0</v>
+        <v>19.0</v>
       </c>
       <c r="H6">
         <v>1876</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>21</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
       </c>
       <c r="E7">
-        <v>1974</v>
+        <v>1956</v>
       </c>
       <c r="F7" t="s">
         <v>24</v>
       </c>
       <c r="G7">
-        <v>8.0</v>
+        <v>20.0</v>
       </c>
       <c r="H7">
         <v>1376</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>25</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8" t="s">
         <v>27</v>
       </c>
       <c r="E8">
-        <v>1973</v>
+        <v>1974</v>
       </c>
       <c r="F8" t="s">
         <v>28</v>
       </c>
       <c r="G8">
-        <v>11.0</v>
+        <v>20.0</v>
       </c>
       <c r="H8">
         <v>989</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" t="s">
         <v>31</v>
       </c>
       <c r="E9">
         <v>1950</v>
       </c>
       <c r="F9" t="s">
         <v>32</v>
       </c>
       <c r="G9">
-        <v>15.0</v>
+        <v>37.0</v>
       </c>
       <c r="H9">
         <v>672</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>33</v>
       </c>
       <c r="C10" t="s">
         <v>34</v>
       </c>
       <c r="D10" t="s">
         <v>35</v>
       </c>
       <c r="E10">
         <v>1959</v>
       </c>
       <c r="F10" t="s">
         <v>36</v>
       </c>
       <c r="G10">
-        <v>18.0</v>
+        <v>40.0</v>
       </c>
       <c r="H10">
         <v>404</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>1</v>
       </c>
       <c r="B13" t="s">
         <v>2</v>
       </c>
       <c r="C13" t="s">
         <v>3</v>
       </c>
       <c r="D13" t="s">
         <v>4</v>
       </c>
       <c r="E13" t="s">
         <v>5</v>
@@ -1078,784 +1078,784 @@
       </c>
       <c r="H13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
         <v>38</v>
       </c>
       <c r="C14" t="s">
         <v>39</v>
       </c>
       <c r="D14" t="s">
         <v>40</v>
       </c>
       <c r="E14">
         <v>2012</v>
       </c>
       <c r="F14" t="s">
         <v>41</v>
       </c>
       <c r="G14">
-        <v>3.0</v>
+        <v>5.0</v>
       </c>
       <c r="H14">
         <v>3427</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>
       <c r="C15" t="s">
         <v>43</v>
       </c>
       <c r="D15" t="s">
         <v>44</v>
       </c>
       <c r="E15">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="F15" t="s">
         <v>45</v>
       </c>
       <c r="G15">
-        <v>10.0</v>
+        <v>13.0</v>
       </c>
       <c r="H15">
         <v>2524</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
         <v>46</v>
       </c>
       <c r="C16" t="s">
         <v>47</v>
       </c>
       <c r="D16" t="s">
         <v>48</v>
       </c>
       <c r="E16">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="F16" t="s">
         <v>49</v>
       </c>
       <c r="G16">
-        <v>12.0</v>
+        <v>17.0</v>
       </c>
       <c r="H16">
         <v>1996</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>4</v>
       </c>
       <c r="B17" t="s">
         <v>50</v>
       </c>
       <c r="C17" t="s">
         <v>51</v>
       </c>
       <c r="D17" t="s">
         <v>52</v>
       </c>
       <c r="E17">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="F17" t="s">
         <v>53</v>
       </c>
       <c r="G17">
-        <v>13.0</v>
+        <v>21.0</v>
       </c>
       <c r="H17">
         <v>1621</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>5</v>
       </c>
       <c r="B18" t="s">
         <v>54</v>
       </c>
       <c r="C18" t="s">
         <v>55</v>
       </c>
       <c r="D18" t="s">
         <v>56</v>
       </c>
       <c r="E18">
         <v>2016</v>
       </c>
       <c r="F18" t="s">
         <v>57</v>
       </c>
       <c r="G18">
-        <v>14.0</v>
+        <v>23.0</v>
       </c>
       <c r="H18">
         <v>1330</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>6</v>
       </c>
       <c r="B19" t="s">
         <v>58</v>
       </c>
       <c r="C19" t="s">
         <v>59</v>
       </c>
       <c r="D19" t="s">
         <v>60</v>
       </c>
       <c r="E19">
         <v>2015</v>
       </c>
       <c r="F19" t="s">
         <v>61</v>
       </c>
       <c r="G19">
-        <v>17.0</v>
+        <v>25.0</v>
       </c>
       <c r="H19">
         <v>1093</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>7</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
       <c r="C20" t="s">
         <v>63</v>
       </c>
       <c r="D20" t="s">
         <v>64</v>
       </c>
       <c r="E20">
-        <v>1979</v>
+        <v>2015</v>
       </c>
       <c r="F20" t="s">
         <v>65</v>
       </c>
       <c r="G20">
-        <v>17.0</v>
+        <v>30.0</v>
       </c>
       <c r="H20">
         <v>892</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>8</v>
       </c>
       <c r="B21" t="s">
         <v>66</v>
       </c>
       <c r="C21" t="s">
         <v>67</v>
       </c>
       <c r="D21" t="s">
         <v>68</v>
       </c>
       <c r="E21">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="F21" t="s">
         <v>69</v>
       </c>
       <c r="G21">
-        <v>24.0</v>
+        <v>37.0</v>
       </c>
       <c r="H21">
         <v>718</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>9</v>
       </c>
       <c r="B22" t="s">
         <v>70</v>
       </c>
       <c r="C22" t="s">
         <v>71</v>
       </c>
       <c r="D22" t="s">
         <v>72</v>
       </c>
       <c r="E22">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="F22" t="s">
         <v>73</v>
       </c>
       <c r="G22">
-        <v>25.0</v>
+        <v>41.0</v>
       </c>
       <c r="H22">
         <v>564</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>10</v>
       </c>
       <c r="B23" t="s">
         <v>74</v>
       </c>
       <c r="C23" t="s">
         <v>75</v>
       </c>
       <c r="D23" t="s">
         <v>76</v>
       </c>
       <c r="E23">
         <v>2017</v>
       </c>
       <c r="F23" t="s">
         <v>77</v>
       </c>
       <c r="G23">
-        <v>30.0</v>
+        <v>48.0</v>
       </c>
       <c r="H23">
         <v>427</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>11</v>
       </c>
       <c r="B24" t="s">
         <v>78</v>
       </c>
       <c r="C24" t="s">
         <v>79</v>
       </c>
       <c r="D24" t="s">
         <v>80</v>
       </c>
       <c r="E24">
         <v>2017</v>
       </c>
       <c r="F24" t="s">
         <v>81</v>
       </c>
       <c r="G24">
-        <v>43.0</v>
+        <v>74.0</v>
       </c>
       <c r="H24">
         <v>303</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>12</v>
       </c>
       <c r="B25" t="s">
         <v>82</v>
       </c>
       <c r="C25" t="s">
         <v>83</v>
       </c>
       <c r="D25" t="s">
         <v>84</v>
       </c>
       <c r="E25">
         <v>2014</v>
       </c>
       <c r="F25" t="s">
         <v>85</v>
       </c>
       <c r="G25">
-        <v>48.0</v>
+        <v>80.0</v>
       </c>
       <c r="H25">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>12</v>
       </c>
       <c r="B26" t="s">
         <v>86</v>
       </c>
       <c r="C26" t="s">
         <v>87</v>
       </c>
       <c r="D26" t="s">
         <v>88</v>
       </c>
       <c r="E26">
         <v>2017</v>
       </c>
       <c r="F26" t="s">
         <v>85</v>
       </c>
       <c r="G26">
-        <v>48.0</v>
+        <v>80.0</v>
       </c>
       <c r="H26">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>12</v>
       </c>
       <c r="B27" t="s">
         <v>89</v>
       </c>
       <c r="C27" t="s">
         <v>90</v>
       </c>
       <c r="D27" t="s">
         <v>91</v>
       </c>
       <c r="E27">
         <v>2018</v>
       </c>
       <c r="F27" t="s">
         <v>92</v>
       </c>
       <c r="G27">
-        <v>48.0</v>
+        <v>80.0</v>
       </c>
       <c r="H27">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>12</v>
       </c>
       <c r="B28" t="s">
         <v>93</v>
       </c>
       <c r="C28" t="s">
         <v>94</v>
       </c>
       <c r="D28" t="s">
         <v>95</v>
       </c>
       <c r="E28">
         <v>2017</v>
       </c>
       <c r="F28" t="s">
         <v>85</v>
       </c>
       <c r="G28">
-        <v>48.0</v>
+        <v>80.0</v>
       </c>
       <c r="H28">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>1</v>
       </c>
       <c r="B31" t="s">
         <v>2</v>
       </c>
       <c r="C31" t="s">
         <v>3</v>
       </c>
       <c r="D31" t="s">
         <v>4</v>
       </c>
       <c r="E31" t="s">
         <v>5</v>
       </c>
       <c r="F31" t="s">
         <v>6</v>
       </c>
       <c r="G31" t="s">
         <v>7</v>
       </c>
       <c r="H31" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>1</v>
       </c>
       <c r="B32" t="s">
         <v>97</v>
       </c>
       <c r="C32" t="s">
         <v>98</v>
       </c>
       <c r="D32" t="s">
         <v>99</v>
       </c>
       <c r="E32">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="F32" t="s">
         <v>100</v>
       </c>
       <c r="G32">
-        <v>5.0</v>
+        <v>11.0</v>
       </c>
       <c r="H32">
         <v>4860</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>2</v>
       </c>
       <c r="B33" t="s">
         <v>101</v>
       </c>
       <c r="C33" t="s">
         <v>102</v>
       </c>
       <c r="D33" t="s">
         <v>103</v>
       </c>
       <c r="E33">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="F33" t="s">
         <v>104</v>
       </c>
       <c r="G33">
-        <v>11.0</v>
+        <v>12.0</v>
       </c>
       <c r="H33">
         <v>3656</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>105</v>
       </c>
       <c r="C34" t="s">
         <v>106</v>
       </c>
       <c r="D34" t="s">
         <v>107</v>
       </c>
       <c r="E34">
         <v>2011</v>
       </c>
       <c r="F34" t="s">
         <v>108</v>
       </c>
       <c r="G34">
-        <v>12.0</v>
+        <v>19.0</v>
       </c>
       <c r="H34">
         <v>2951</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
         <v>109</v>
       </c>
       <c r="C35" t="s">
         <v>110</v>
       </c>
       <c r="D35" t="s">
         <v>111</v>
       </c>
       <c r="E35">
         <v>2010</v>
       </c>
       <c r="F35" t="s">
         <v>112</v>
       </c>
       <c r="G35">
-        <v>13.0</v>
+        <v>22.0</v>
       </c>
       <c r="H35">
         <v>2452</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>5</v>
       </c>
       <c r="B36" t="s">
         <v>113</v>
       </c>
       <c r="C36" t="s">
         <v>114</v>
       </c>
       <c r="D36" t="s">
         <v>115</v>
       </c>
       <c r="E36">
         <v>2010</v>
       </c>
       <c r="F36" t="s">
         <v>116</v>
       </c>
       <c r="G36">
-        <v>13.0</v>
+        <v>25.0</v>
       </c>
       <c r="H36">
         <v>2064</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>6</v>
       </c>
       <c r="B37" t="s">
         <v>117</v>
       </c>
       <c r="C37" t="s">
         <v>118</v>
       </c>
       <c r="D37" t="s">
         <v>119</v>
       </c>
       <c r="E37">
         <v>2012</v>
       </c>
       <c r="F37" t="s">
         <v>120</v>
       </c>
       <c r="G37">
-        <v>20.0</v>
+        <v>25.0</v>
       </c>
       <c r="H37">
         <v>1747</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>7</v>
       </c>
       <c r="B38" t="s">
         <v>121</v>
       </c>
       <c r="C38" t="s">
         <v>122</v>
       </c>
       <c r="D38" t="s">
         <v>123</v>
       </c>
       <c r="E38">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="F38" t="s">
         <v>124</v>
       </c>
       <c r="G38">
-        <v>22.0</v>
+        <v>28.0</v>
       </c>
       <c r="H38">
         <v>1479</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>8</v>
       </c>
       <c r="B39" t="s">
         <v>125</v>
       </c>
       <c r="C39" t="s">
         <v>126</v>
       </c>
       <c r="D39" t="s">
         <v>127</v>
       </c>
       <c r="E39">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="F39" t="s">
         <v>128</v>
       </c>
       <c r="G39">
-        <v>22.0</v>
+        <v>33.0</v>
       </c>
       <c r="H39">
         <v>1247</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>129</v>
       </c>
       <c r="C40" t="s">
         <v>130</v>
       </c>
       <c r="D40" t="s">
         <v>131</v>
       </c>
       <c r="E40">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="F40" t="s">
         <v>132</v>
       </c>
       <c r="G40">
-        <v>27.0</v>
+        <v>34.0</v>
       </c>
       <c r="H40">
         <v>1043</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>10</v>
       </c>
       <c r="B41" t="s">
         <v>133</v>
       </c>
       <c r="C41" t="s">
         <v>134</v>
       </c>
       <c r="D41" t="s">
         <v>135</v>
       </c>
       <c r="E41">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="F41" t="s">
         <v>136</v>
       </c>
       <c r="G41">
-        <v>29.0</v>
+        <v>40.0</v>
       </c>
       <c r="H41">
         <v>860</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>11</v>
       </c>
       <c r="B42" t="s">
         <v>137</v>
       </c>
       <c r="C42" t="s">
         <v>138</v>
       </c>
       <c r="D42" t="s">
         <v>139</v>
       </c>
       <c r="E42">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="F42" t="s">
         <v>140</v>
       </c>
       <c r="G42">
-        <v>29.0</v>
+        <v>41.0</v>
       </c>
       <c r="H42">
         <v>694</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>12</v>
       </c>
       <c r="B43" t="s">
         <v>141</v>
       </c>
       <c r="C43" t="s">
         <v>142</v>
       </c>
       <c r="D43" t="s">
         <v>143</v>
       </c>
       <c r="E43">
         <v>2010</v>
       </c>
       <c r="F43" t="s">
         <v>144</v>
       </c>
       <c r="G43">
-        <v>34.0</v>
+        <v>56.0</v>
       </c>
       <c r="H43">
         <v>543</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>13</v>
       </c>
       <c r="B44" t="s">
         <v>145</v>
       </c>
       <c r="C44" t="s">
         <v>146</v>
       </c>
       <c r="D44" t="s">
         <v>147</v>
       </c>
       <c r="E44">
         <v>2013</v>
       </c>
       <c r="F44" t="s">
         <v>148</v>
       </c>
       <c r="G44">
-        <v>37.0</v>
+        <v>61.0</v>
       </c>
       <c r="H44">
         <v>404</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>