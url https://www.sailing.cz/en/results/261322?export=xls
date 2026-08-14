--- v0 (2026-06-20)
+++ v1 (2026-08-14)
@@ -212,51 +212,51 @@
   <si>
     <t>8888-0175</t>
   </si>
   <si>
     <t>Meškán Nikolas</t>
   </si>
   <si>
     <t>CZE 5</t>
   </si>
   <si>
     <t>2422-0080</t>
   </si>
   <si>
     <t>Krowiarz Miroslav</t>
   </si>
   <si>
     <t>1305-0448</t>
   </si>
   <si>
     <t>Solfronk Antonín</t>
   </si>
   <si>
     <t>CZE 112</t>
   </si>
   <si>
-    <t>9999-0712</t>
+    <t>9999-0763</t>
   </si>
   <si>
     <t>Kuna Jan</t>
   </si>
   <si>
     <t>8888-0182</t>
   </si>
   <si>
     <t>Kašpárková Ilona</t>
   </si>
   <si>
     <t>CZE 6</t>
   </si>
   <si>
     <t>1305-0342</t>
   </si>
   <si>
     <t>Vastl Ladislav</t>
   </si>
   <si>
     <t xml:space="preserve">4 </t>
   </si>
   <si>
     <t>1305-0472</t>
   </si>
@@ -281,66 +281,66 @@
   <si>
     <t>Faktor Marián</t>
   </si>
   <si>
     <t>1211-0021</t>
   </si>
   <si>
     <t>Faktor Vlastimil</t>
   </si>
   <si>
     <t>1144-0053</t>
   </si>
   <si>
     <t>Arlethová Lucie</t>
   </si>
   <si>
     <t>8888-0173</t>
   </si>
   <si>
     <t>Matějka Jan</t>
   </si>
   <si>
     <t>CZE 9</t>
   </si>
   <si>
+    <t>1101-0972</t>
+  </si>
+  <si>
+    <t>Fiala Pavel</t>
+  </si>
+  <si>
+    <t>8888-0178</t>
+  </si>
+  <si>
+    <t>Fialová Martina</t>
+  </si>
+  <si>
     <t>8888-0177</t>
   </si>
   <si>
     <t>Fiala Martin</t>
-  </si>
-[...10 lines deleted...]
-    <t>Fialová Martina</t>
   </si>
   <si>
     <t>CZE 69</t>
   </si>
   <si>
     <t>1309-0119</t>
   </si>
   <si>
     <t>Sklář Lukáš</t>
   </si>
   <si>
     <t>8888-0179</t>
   </si>
   <si>
     <t>Sklář Zdeněk</t>
   </si>
   <si>
     <t>8888-0180</t>
   </si>
   <si>
     <t>Kloboučník Jan</t>
   </si>
   <si>
     <t>8888-0181</t>
   </si>
@@ -1628,77 +1628,77 @@
       </c>
       <c r="F45" t="s">
         <v>12</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45">
         <v>578</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>2</v>
       </c>
       <c r="B46" t="s">
         <v>88</v>
       </c>
       <c r="C46" t="s">
         <v>89</v>
       </c>
       <c r="D46" t="s">
         <v>90</v>
       </c>
       <c r="E46">
-        <v>1969</v>
+        <v>1973</v>
       </c>
       <c r="F46" t="s">
         <v>20</v>
       </c>
       <c r="G46">
         <v>2.0</v>
       </c>
       <c r="H46">
         <v>277</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>2</v>
       </c>
       <c r="B47" t="s">
         <v>88</v>
       </c>
       <c r="C47" t="s">
         <v>91</v>
       </c>
       <c r="D47" t="s">
         <v>92</v>
       </c>
       <c r="E47">
-        <v>1973</v>
+        <v>1969</v>
       </c>
       <c r="F47" t="s">
         <v>20</v>
       </c>
       <c r="G47">
         <v>2.0</v>
       </c>
       <c r="H47">
         <v>277</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>2</v>
       </c>
       <c r="B48" t="s">
         <v>88</v>
       </c>
       <c r="C48" t="s">
         <v>93</v>
       </c>
       <c r="D48" t="s">
         <v>94</v>
       </c>
       <c r="E48">