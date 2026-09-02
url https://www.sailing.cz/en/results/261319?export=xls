--- v0 (2026-05-12)
+++ v1 (2026-09-02)
@@ -242,173 +242,173 @@
   <si>
     <t xml:space="preserve">6 </t>
   </si>
   <si>
     <t>2101-0375</t>
   </si>
   <si>
     <t>Pospíšil Martin</t>
   </si>
   <si>
     <t>2101-0813</t>
   </si>
   <si>
     <t>Ptáčník Milan</t>
   </si>
   <si>
     <t>2101-0788</t>
   </si>
   <si>
     <t>Hakl David</t>
   </si>
   <si>
     <t>CZE 666</t>
   </si>
   <si>
+    <t>1504-0055</t>
+  </si>
+  <si>
+    <t>Drahorád Petr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 </t>
+  </si>
+  <si>
     <t>1504-0301</t>
   </si>
   <si>
     <t>Černý Matěj</t>
   </si>
   <si>
-    <t xml:space="preserve">7 </t>
-[...1 lines deleted...]
-  <si>
     <t>1504-0997</t>
   </si>
   <si>
     <t>Kokeš Petr</t>
   </si>
   <si>
     <t>1504-0145</t>
   </si>
   <si>
     <t>Kubeš Filip</t>
   </si>
   <si>
-    <t>1504-0055</t>
-[...4 lines deleted...]
-  <si>
     <t>CZE 4444</t>
   </si>
   <si>
     <t>2101-0577</t>
   </si>
   <si>
     <t>Audy Dan</t>
   </si>
   <si>
     <t xml:space="preserve">8 </t>
   </si>
   <si>
     <t>2101-0810</t>
   </si>
   <si>
     <t>Toušová Dana</t>
   </si>
   <si>
     <t>2101-0812</t>
   </si>
   <si>
     <t>Miholeková Kristina</t>
   </si>
   <si>
     <t>2101-0811</t>
   </si>
   <si>
     <t>Dohnálková Petra</t>
   </si>
   <si>
     <t>CZE 0</t>
   </si>
   <si>
+    <t>1214-0079</t>
+  </si>
+  <si>
+    <t>Winkler Pavel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9 </t>
+  </si>
+  <si>
+    <t>1214-0068</t>
+  </si>
+  <si>
+    <t>Tkadlec Štěpán</t>
+  </si>
+  <si>
+    <t>1214-0067</t>
+  </si>
+  <si>
+    <t>Tkadlec Viktor</t>
+  </si>
+  <si>
     <t>1214-0138</t>
   </si>
   <si>
     <t>Mareček Šimon</t>
   </si>
   <si>
-    <t xml:space="preserve">9 </t>
-[...19 lines deleted...]
-  <si>
     <t>CZE 99</t>
   </si>
   <si>
+    <t>1103-0317</t>
+  </si>
+  <si>
+    <t>Sušil Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10 </t>
+  </si>
+  <si>
+    <t>1103-0322</t>
+  </si>
+  <si>
+    <t>Vavřina Bronislav</t>
+  </si>
+  <si>
     <t>1103-0277</t>
   </si>
   <si>
     <t>Löwit Harry</t>
   </si>
   <si>
-    <t xml:space="preserve">10 </t>
-[...1 lines deleted...]
-  <si>
     <t>1103-0325</t>
   </si>
   <si>
     <t>Čermák Jaroslav</t>
   </si>
   <si>
     <t>1103-0009</t>
   </si>
   <si>
     <t>Jurečka Pavel</t>
   </si>
   <si>
-    <t>1103-0317</t>
-[...10 lines deleted...]
-  <si>
     <t>CZE 5</t>
   </si>
   <si>
     <t>1130-0267</t>
   </si>
   <si>
     <t>Schwarzová Markéta</t>
   </si>
   <si>
     <t xml:space="preserve">11 </t>
   </si>
   <si>
     <t>1130-0002</t>
   </si>
   <si>
     <t>Bauer František</t>
   </si>
   <si>
     <t>1130-0003</t>
   </si>
   <si>
     <t>Bauerová Markéta</t>
   </si>
   <si>
     <t>1130-0176</t>
@@ -440,87 +440,87 @@
   <si>
     <t>Culek Jindřich</t>
   </si>
   <si>
     <t>1109-0134</t>
   </si>
   <si>
     <t>Lehovcová Martina</t>
   </si>
   <si>
     <t>1109-0300</t>
   </si>
   <si>
     <t>Löwitová Barbora</t>
   </si>
   <si>
     <t>1109-0049</t>
   </si>
   <si>
     <t>Dumek Petr</t>
   </si>
   <si>
     <t>CZE 1101</t>
   </si>
   <si>
+    <t>1101-0997</t>
+  </si>
+  <si>
+    <t>Havelka Jakub</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13 </t>
+  </si>
+  <si>
+    <t>1101-0578</t>
+  </si>
+  <si>
+    <t>Košík Michal</t>
+  </si>
+  <si>
+    <t>1101-0571</t>
+  </si>
+  <si>
+    <t>Košík Benjamín</t>
+  </si>
+  <si>
+    <t>1101-0525</t>
+  </si>
+  <si>
+    <t>Vrána Adam</t>
+  </si>
+  <si>
+    <t>1101-0503</t>
+  </si>
+  <si>
+    <t>Havelka Jonáš</t>
+  </si>
+  <si>
     <t>1101-0666</t>
   </si>
   <si>
     <t>Tomola Jiří</t>
-  </si>
-[...31 lines deleted...]
-    <t>Havelka Jonáš</t>
   </si>
   <si>
     <t>CZE 4</t>
   </si>
   <si>
     <t>1130-0306</t>
   </si>
   <si>
     <t>Horáček Jiří</t>
   </si>
   <si>
     <t xml:space="preserve">14 </t>
   </si>
   <si>
     <t>1130-2221</t>
   </si>
   <si>
     <t>Bouma Jan</t>
   </si>
   <si>
     <t>1130-1599</t>
   </si>
   <si>
     <t>Kunicová Alena</t>
   </si>
@@ -1609,129 +1609,129 @@
       </c>
       <c r="F30" t="s">
         <v>68</v>
       </c>
       <c r="G30">
         <v>6.0</v>
       </c>
       <c r="H30">
         <v>3283</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>7</v>
       </c>
       <c r="B31" t="s">
         <v>75</v>
       </c>
       <c r="C31" t="s">
         <v>76</v>
       </c>
       <c r="D31" t="s">
         <v>77</v>
       </c>
       <c r="E31">
-        <v>1985</v>
+        <v>1987</v>
       </c>
       <c r="F31" t="s">
         <v>78</v>
       </c>
       <c r="G31">
         <v>7.0</v>
       </c>
       <c r="H31">
         <v>2814</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>7</v>
       </c>
       <c r="B32" t="s">
         <v>75</v>
       </c>
       <c r="C32" t="s">
         <v>79</v>
       </c>
       <c r="D32" t="s">
         <v>80</v>
       </c>
       <c r="E32">
-        <v>1961</v>
+        <v>1985</v>
       </c>
       <c r="F32" t="s">
         <v>78</v>
       </c>
       <c r="G32">
         <v>7.0</v>
       </c>
       <c r="H32">
         <v>2814</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>7</v>
       </c>
       <c r="B33" t="s">
         <v>75</v>
       </c>
       <c r="C33" t="s">
         <v>81</v>
       </c>
       <c r="D33" t="s">
         <v>82</v>
       </c>
       <c r="E33">
-        <v>1985</v>
+        <v>1961</v>
       </c>
       <c r="F33" t="s">
         <v>78</v>
       </c>
       <c r="G33">
         <v>7.0</v>
       </c>
       <c r="H33">
         <v>2814</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>7</v>
       </c>
       <c r="B34" t="s">
         <v>75</v>
       </c>
       <c r="C34" t="s">
         <v>83</v>
       </c>
       <c r="D34" t="s">
         <v>84</v>
       </c>
       <c r="E34">
-        <v>1987</v>
+        <v>1985</v>
       </c>
       <c r="F34" t="s">
         <v>78</v>
       </c>
       <c r="G34">
         <v>7.0</v>
       </c>
       <c r="H34">
         <v>2814</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>8</v>
       </c>
       <c r="B35" t="s">
         <v>85</v>
       </c>
       <c r="C35" t="s">
         <v>86</v>
       </c>
       <c r="D35" t="s">
         <v>87</v>
       </c>
       <c r="E35">
@@ -1817,259 +1817,259 @@
       </c>
       <c r="F38" t="s">
         <v>88</v>
       </c>
       <c r="G38">
         <v>8.0</v>
       </c>
       <c r="H38">
         <v>2408</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>9</v>
       </c>
       <c r="B39" t="s">
         <v>95</v>
       </c>
       <c r="C39" t="s">
         <v>96</v>
       </c>
       <c r="D39" t="s">
         <v>97</v>
       </c>
       <c r="E39">
-        <v>1999</v>
+        <v>1973</v>
       </c>
       <c r="F39" t="s">
         <v>98</v>
       </c>
       <c r="G39">
         <v>9.0</v>
       </c>
       <c r="H39">
         <v>2050</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>95</v>
       </c>
       <c r="C40" t="s">
         <v>99</v>
       </c>
       <c r="D40" t="s">
         <v>100</v>
       </c>
       <c r="E40">
-        <v>1973</v>
+        <v>1974</v>
       </c>
       <c r="F40" t="s">
         <v>98</v>
       </c>
       <c r="G40">
         <v>9.0</v>
       </c>
       <c r="H40">
         <v>2050</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>9</v>
       </c>
       <c r="B41" t="s">
         <v>95</v>
       </c>
       <c r="C41" t="s">
         <v>101</v>
       </c>
       <c r="D41" t="s">
         <v>102</v>
       </c>
       <c r="E41">
-        <v>1974</v>
+        <v>1968</v>
       </c>
       <c r="F41" t="s">
         <v>98</v>
       </c>
       <c r="G41">
         <v>9.0</v>
       </c>
       <c r="H41">
         <v>2050</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>9</v>
       </c>
       <c r="B42" t="s">
         <v>95</v>
       </c>
       <c r="C42" t="s">
         <v>103</v>
       </c>
       <c r="D42" t="s">
         <v>104</v>
       </c>
       <c r="E42">
-        <v>1968</v>
+        <v>1999</v>
       </c>
       <c r="F42" t="s">
         <v>98</v>
       </c>
       <c r="G42">
         <v>9.0</v>
       </c>
       <c r="H42">
         <v>2050</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>10</v>
       </c>
       <c r="B43" t="s">
         <v>105</v>
       </c>
       <c r="C43" t="s">
         <v>106</v>
       </c>
       <c r="D43" t="s">
         <v>107</v>
       </c>
       <c r="E43">
-        <v>1985</v>
+        <v>2002</v>
       </c>
       <c r="F43" t="s">
         <v>108</v>
       </c>
       <c r="G43">
         <v>10.0</v>
       </c>
       <c r="H43">
         <v>1730</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>10</v>
       </c>
       <c r="B44" t="s">
         <v>105</v>
       </c>
       <c r="C44" t="s">
         <v>109</v>
       </c>
       <c r="D44" t="s">
         <v>110</v>
       </c>
       <c r="E44">
-        <v>2001</v>
+        <v>1968</v>
       </c>
       <c r="F44" t="s">
         <v>108</v>
       </c>
       <c r="G44">
         <v>10.0</v>
       </c>
       <c r="H44">
         <v>1730</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>10</v>
       </c>
       <c r="B45" t="s">
         <v>105</v>
       </c>
       <c r="C45" t="s">
         <v>111</v>
       </c>
       <c r="D45" t="s">
         <v>112</v>
       </c>
       <c r="E45">
-        <v>1975</v>
+        <v>1985</v>
       </c>
       <c r="F45" t="s">
         <v>108</v>
       </c>
       <c r="G45">
         <v>10.0</v>
       </c>
       <c r="H45">
         <v>1730</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>10</v>
       </c>
       <c r="B46" t="s">
         <v>105</v>
       </c>
       <c r="C46" t="s">
         <v>113</v>
       </c>
       <c r="D46" t="s">
         <v>114</v>
       </c>
       <c r="E46">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="F46" t="s">
         <v>108</v>
       </c>
       <c r="G46">
         <v>10.0</v>
       </c>
       <c r="H46">
         <v>1730</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>10</v>
       </c>
       <c r="B47" t="s">
         <v>105</v>
       </c>
       <c r="C47" t="s">
         <v>115</v>
       </c>
       <c r="D47" t="s">
         <v>116</v>
       </c>
       <c r="E47">
-        <v>1968</v>
+        <v>1975</v>
       </c>
       <c r="F47" t="s">
         <v>108</v>
       </c>
       <c r="G47">
         <v>10.0</v>
       </c>
       <c r="H47">
         <v>1730</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>11</v>
       </c>
       <c r="B48" t="s">
         <v>117</v>
       </c>
       <c r="C48" t="s">
         <v>118</v>
       </c>
       <c r="D48" t="s">
         <v>119</v>
       </c>
       <c r="E48">
@@ -2311,181 +2311,181 @@
       </c>
       <c r="F57" t="s">
         <v>132</v>
       </c>
       <c r="G57">
         <v>12.0</v>
       </c>
       <c r="H57">
         <v>1176</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>13</v>
       </c>
       <c r="B58" t="s">
         <v>141</v>
       </c>
       <c r="C58" t="s">
         <v>142</v>
       </c>
       <c r="D58" t="s">
         <v>143</v>
       </c>
       <c r="E58">
-        <v>1976</v>
+        <v>1977</v>
       </c>
       <c r="F58" t="s">
         <v>144</v>
       </c>
       <c r="G58">
         <v>13.0</v>
       </c>
       <c r="H58">
         <v>932</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>13</v>
       </c>
       <c r="B59" t="s">
         <v>141</v>
       </c>
       <c r="C59" t="s">
         <v>145</v>
       </c>
       <c r="D59" t="s">
         <v>146</v>
       </c>
       <c r="E59">
-        <v>1977</v>
+        <v>1976</v>
       </c>
       <c r="F59" t="s">
         <v>144</v>
       </c>
       <c r="G59">
         <v>13.0</v>
       </c>
       <c r="H59">
         <v>932</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>13</v>
       </c>
       <c r="B60" t="s">
         <v>141</v>
       </c>
       <c r="C60" t="s">
         <v>147</v>
       </c>
       <c r="D60" t="s">
         <v>148</v>
       </c>
       <c r="E60">
-        <v>1976</v>
+        <v>2012</v>
       </c>
       <c r="F60" t="s">
         <v>144</v>
       </c>
       <c r="G60">
         <v>13.0</v>
       </c>
       <c r="H60">
         <v>932</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>13</v>
       </c>
       <c r="B61" t="s">
         <v>141</v>
       </c>
       <c r="C61" t="s">
         <v>149</v>
       </c>
       <c r="D61" t="s">
         <v>150</v>
       </c>
       <c r="E61">
-        <v>2012</v>
+        <v>2006</v>
       </c>
       <c r="F61" t="s">
         <v>144</v>
       </c>
       <c r="G61">
         <v>13.0</v>
       </c>
       <c r="H61">
         <v>932</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>13</v>
       </c>
       <c r="B62" t="s">
         <v>141</v>
       </c>
       <c r="C62" t="s">
         <v>151</v>
       </c>
       <c r="D62" t="s">
         <v>152</v>
       </c>
       <c r="E62">
-        <v>2006</v>
+        <v>2012</v>
       </c>
       <c r="F62" t="s">
         <v>144</v>
       </c>
       <c r="G62">
         <v>13.0</v>
       </c>
       <c r="H62">
         <v>932</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>13</v>
       </c>
       <c r="B63" t="s">
         <v>141</v>
       </c>
       <c r="C63" t="s">
         <v>153</v>
       </c>
       <c r="D63" t="s">
         <v>154</v>
       </c>
       <c r="E63">
-        <v>2012</v>
+        <v>1976</v>
       </c>
       <c r="F63" t="s">
         <v>144</v>
       </c>
       <c r="G63">
         <v>13.0</v>
       </c>
       <c r="H63">
         <v>932</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" t="s">
         <v>156</v>
       </c>
       <c r="D64" t="s">
         <v>157</v>
       </c>
       <c r="E64">