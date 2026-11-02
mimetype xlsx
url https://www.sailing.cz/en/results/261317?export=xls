--- v0 (2026-09-13)
+++ v1 (2026-11-02)
@@ -12,389 +12,392 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Tornado</t>
   </si>
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Boat</t>
   </si>
   <si>
     <t>License Nr.</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Year of Birth</t>
   </si>
   <si>
     <t>Race Results</t>
   </si>
   <si>
     <t>Points</t>
   </si>
   <si>
     <t>L.Points</t>
   </si>
   <si>
+    <t>CZE 62</t>
+  </si>
+  <si>
+    <t>1309-0013</t>
+  </si>
+  <si>
+    <t>Pavliš Zdeněk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 1 3* 2 1 1 </t>
+  </si>
+  <si>
+    <t>1309-0012</t>
+  </si>
+  <si>
+    <t>Pavliš Jiří</t>
+  </si>
+  <si>
     <t>CZE 6</t>
   </si>
   <si>
     <t>1503-0275</t>
   </si>
   <si>
     <t>Hanák Vladimír</t>
   </si>
   <si>
-    <t xml:space="preserve">1 3* 2 1 </t>
+    <t xml:space="preserve">1 3* 2 1 2 2 </t>
   </si>
   <si>
     <t>1503-0274</t>
   </si>
   <si>
     <t>Hadašová Jana</t>
   </si>
   <si>
-    <t>CZE 62</t>
-[...16 lines deleted...]
-  <si>
     <t>CZE 24</t>
   </si>
   <si>
     <t>7003-0012</t>
   </si>
   <si>
     <t>Němec František</t>
   </si>
   <si>
-    <t xml:space="preserve">3 2 4* 3 </t>
+    <t xml:space="preserve">3 2 4 3 4 DNC* </t>
   </si>
   <si>
     <t>7003-0018</t>
   </si>
   <si>
     <t>Rod Jiří</t>
   </si>
   <si>
+    <t>CZE 60</t>
+  </si>
+  <si>
+    <t>1124-0074</t>
+  </si>
+  <si>
+    <t>Sobotka Jakub</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 4 5* 5 5 3 </t>
+  </si>
+  <si>
+    <t>1124-0053</t>
+  </si>
+  <si>
+    <t>Hrabalová Veronika</t>
+  </si>
+  <si>
     <t>CZE 50</t>
   </si>
   <si>
     <t>1309-0025</t>
   </si>
   <si>
     <t>Chlebna Milan</t>
   </si>
   <si>
-    <t xml:space="preserve">6* 5 1 4 </t>
+    <t xml:space="preserve">6 5 1 4 6 7* </t>
   </si>
   <si>
     <t>7003-0027</t>
   </si>
   <si>
     <t>Halmoši Dominik</t>
   </si>
   <si>
-    <t>CZE 60</t>
-[...16 lines deleted...]
-  <si>
     <t>CZE 73</t>
   </si>
   <si>
     <t>7003-0014</t>
   </si>
   <si>
     <t>Petrák Jan</t>
   </si>
   <si>
-    <t xml:space="preserve">7 6 DNF* DNC </t>
+    <t xml:space="preserve">7 6 DNF* DNC 7 5 </t>
   </si>
   <si>
     <t>1309-0056</t>
   </si>
   <si>
     <t>Babouček Petr</t>
   </si>
   <si>
+    <t>CZE 72</t>
+  </si>
+  <si>
+    <t>1309-0018</t>
+  </si>
+  <si>
+    <t>Pavliš Marek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 DNF* DNC DNC 8 4 </t>
+  </si>
+  <si>
+    <t>1309-0019</t>
+  </si>
+  <si>
+    <t>Pavlišová Klára</t>
+  </si>
+  <si>
+    <t>POL 5</t>
+  </si>
+  <si>
+    <t>9902-0213</t>
+  </si>
+  <si>
+    <t>Zbigniew Piekarski</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNF* DNC DNC DNC 3 6 </t>
+  </si>
+  <si>
+    <t>9902-0214</t>
+  </si>
+  <si>
+    <t>Kukulski Piotr</t>
+  </si>
+  <si>
     <t>CZE 95</t>
   </si>
   <si>
     <t>1203-0109</t>
   </si>
   <si>
     <t>Ptáčník Ivan</t>
   </si>
   <si>
-    <t xml:space="preserve">8 7 DNF* DNC </t>
-[...2 lines deleted...]
-    <t>9999-1036</t>
+    <t xml:space="preserve">8 7 DNF* DNC 9 8 </t>
+  </si>
+  <si>
+    <t>9999-1054</t>
   </si>
   <si>
     <t>Ptáčník Jan</t>
   </si>
   <si>
-    <t>CZE 72</t>
-[...34 lines deleted...]
-  <si>
     <t>GER 98</t>
   </si>
   <si>
     <t>9903-0372</t>
   </si>
   <si>
     <t>Weindl Thomas</t>
   </si>
   <si>
+    <t xml:space="preserve">DNF* DNC DNC DNC 10 DNC </t>
+  </si>
+  <si>
     <t>9903-0373</t>
   </si>
   <si>
     <t>Klaunig Birgit</t>
   </si>
   <si>
     <t>RS 700</t>
   </si>
   <si>
     <t>CZE 933</t>
   </si>
   <si>
     <t>1149-7777</t>
   </si>
   <si>
     <t>Štantejský Jan</t>
   </si>
   <si>
-    <t xml:space="preserve">1 1 2* 1 </t>
+    <t xml:space="preserve">1 1 2 1 7* 5 </t>
   </si>
   <si>
     <t>CZE 905</t>
   </si>
   <si>
     <t>1305-0354</t>
   </si>
   <si>
     <t>Brabec Václav</t>
   </si>
   <si>
-    <t xml:space="preserve">2 4* 1 4 </t>
+    <t xml:space="preserve">2 4* 1 4 1 4 </t>
   </si>
   <si>
     <t>CZE 1018</t>
   </si>
   <si>
     <t>1305-0420</t>
   </si>
   <si>
     <t>Vastl Tomáš</t>
   </si>
   <si>
-    <t xml:space="preserve">3* 3 3 2 </t>
+    <t xml:space="preserve">3 3 3 2 2 10* </t>
   </si>
   <si>
     <t>CZE 1037</t>
   </si>
   <si>
     <t>1401-0419</t>
   </si>
   <si>
     <t>Šnajdr Milan</t>
   </si>
   <si>
-    <t xml:space="preserve">5* 2 5 3 </t>
+    <t xml:space="preserve">5* 2 5 3 5 1 </t>
   </si>
   <si>
     <t>CZE 842</t>
   </si>
   <si>
     <t>1149-0005</t>
   </si>
   <si>
     <t>Bartoš Richard</t>
   </si>
   <si>
-    <t xml:space="preserve">4 5 6* 5 </t>
+    <t xml:space="preserve">4 5 6* 5 3 2 </t>
   </si>
   <si>
     <t>CZE 984</t>
   </si>
   <si>
     <t>1130-1746</t>
   </si>
   <si>
     <t>Brabcová Klára</t>
   </si>
   <si>
-    <t xml:space="preserve">6 8* 4 8 </t>
+    <t xml:space="preserve">6 8* 4 8 4 3 </t>
   </si>
   <si>
     <t>CZE 1013</t>
   </si>
   <si>
     <t>1101-0351</t>
   </si>
   <si>
     <t>Smrčka Jiří</t>
   </si>
   <si>
-    <t xml:space="preserve">7* 6 7 6 </t>
+    <t xml:space="preserve">7 6 7 6 8* 7 </t>
   </si>
   <si>
     <t>CZE 788</t>
   </si>
   <si>
     <t>1149-0001</t>
   </si>
   <si>
     <t>Kuthan Jiří</t>
   </si>
   <si>
-    <t xml:space="preserve">8 7 9* 7 </t>
+    <t xml:space="preserve">8 7 9* 7 9 9 </t>
   </si>
   <si>
     <t>CZE 910</t>
   </si>
   <si>
     <t>1203-0610</t>
   </si>
   <si>
     <t>Spurný Kryštof</t>
   </si>
   <si>
-    <t xml:space="preserve">9* 9 8 9 </t>
+    <t xml:space="preserve">9 9 8 9 10 11* </t>
+  </si>
+  <si>
+    <t>CZE 1035</t>
+  </si>
+  <si>
+    <t>1149-0020</t>
+  </si>
+  <si>
+    <t>Plhoň Adam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNC* DNC DNC DNC 6 6 </t>
   </si>
   <si>
     <t>CZE 894</t>
   </si>
   <si>
     <t>2103-0922</t>
   </si>
   <si>
     <t>Šlechtická Kateřina</t>
   </si>
   <si>
-    <t xml:space="preserve">10 10 10 DNC* </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">DNC* DNC DNC DNC </t>
+    <t xml:space="preserve">10 10 10 DNC* 11 8 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -751,871 +754,871 @@
       </c>
       <c r="F3" t="s">
         <v>6</v>
       </c>
       <c r="G3" t="s">
         <v>7</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4">
-        <v>1972</v>
+        <v>1968</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4">
-        <v>4.0</v>
+        <v>7.0</v>
       </c>
       <c r="H4">
-        <v>7029</v>
+        <v>8808</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5">
-        <v>1975</v>
+        <v>1966</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5">
-        <v>4.0</v>
+        <v>7.0</v>
       </c>
       <c r="H5">
-        <v>7029</v>
+        <v>8808</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
       <c r="E6">
-        <v>1968</v>
+        <v>1972</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
       <c r="G6">
-        <v>5.0</v>
+        <v>8.0</v>
       </c>
       <c r="H6">
-        <v>4921</v>
+        <v>6400</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7">
-        <v>1966</v>
+        <v>1975</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
       <c r="G7">
-        <v>5.0</v>
+        <v>8.0</v>
       </c>
       <c r="H7">
-        <v>4921</v>
+        <v>6400</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8" t="s">
         <v>23</v>
       </c>
       <c r="E8">
         <v>1986</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
       <c r="G8">
-        <v>8.0</v>
+        <v>16.0</v>
       </c>
       <c r="H8">
-        <v>3689</v>
+        <v>4991</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9">
         <v>1985</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
       <c r="G9">
-        <v>8.0</v>
+        <v>16.0</v>
       </c>
       <c r="H9">
-        <v>3689</v>
+        <v>4991</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>4</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
       <c r="E10">
-        <v>1962</v>
+        <v>1984</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
       <c r="G10">
-        <v>10.0</v>
+        <v>21.0</v>
       </c>
       <c r="H10">
-        <v>2814</v>
+        <v>3992</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
       <c r="E11">
-        <v>1987</v>
+        <v>1983</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
       <c r="G11">
-        <v>10.0</v>
+        <v>21.0</v>
       </c>
       <c r="H11">
-        <v>2814</v>
+        <v>3992</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="C12" t="s">
         <v>34</v>
       </c>
       <c r="D12" t="s">
         <v>35</v>
       </c>
       <c r="E12">
-        <v>1984</v>
+        <v>1962</v>
       </c>
       <c r="F12" t="s">
         <v>36</v>
       </c>
       <c r="G12">
-        <v>13.0</v>
+        <v>22.0</v>
       </c>
       <c r="H12">
-        <v>2136</v>
+        <v>3216</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="B13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>37</v>
       </c>
       <c r="D13" t="s">
         <v>38</v>
       </c>
       <c r="E13">
-        <v>1983</v>
+        <v>1987</v>
       </c>
       <c r="F13" t="s">
         <v>36</v>
       </c>
       <c r="G13">
-        <v>13.0</v>
+        <v>22.0</v>
       </c>
       <c r="H13">
-        <v>2136</v>
+        <v>3216</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>6</v>
       </c>
       <c r="B14" t="s">
         <v>39</v>
       </c>
       <c r="C14" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
         <v>41</v>
       </c>
       <c r="E14">
         <v>1973</v>
       </c>
       <c r="F14" t="s">
         <v>42</v>
       </c>
       <c r="G14">
-        <v>24.0</v>
+        <v>36.0</v>
       </c>
       <c r="H14">
-        <v>1582</v>
+        <v>2583</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>6</v>
       </c>
       <c r="B15" t="s">
         <v>39</v>
       </c>
       <c r="C15" t="s">
         <v>43</v>
       </c>
       <c r="D15" t="s">
         <v>44</v>
       </c>
       <c r="E15">
         <v>1975</v>
       </c>
       <c r="F15" t="s">
         <v>42</v>
       </c>
       <c r="G15">
-        <v>24.0</v>
+        <v>36.0</v>
       </c>
       <c r="H15">
-        <v>1582</v>
+        <v>2583</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>7</v>
       </c>
       <c r="B16" t="s">
         <v>45</v>
       </c>
       <c r="C16" t="s">
         <v>46</v>
       </c>
       <c r="D16" t="s">
         <v>47</v>
       </c>
       <c r="E16">
-        <v>1961</v>
+        <v>2007</v>
       </c>
       <c r="F16" t="s">
         <v>48</v>
       </c>
       <c r="G16">
-        <v>26.0</v>
+        <v>39.0</v>
       </c>
       <c r="H16">
-        <v>1113</v>
+        <v>2047</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>7</v>
       </c>
       <c r="B17" t="s">
         <v>45</v>
       </c>
       <c r="C17" t="s">
         <v>49</v>
       </c>
       <c r="D17" t="s">
         <v>50</v>
       </c>
       <c r="E17">
-        <v>1998</v>
+        <v>2005</v>
       </c>
       <c r="F17" t="s">
         <v>48</v>
       </c>
       <c r="G17">
-        <v>26.0</v>
+        <v>39.0</v>
       </c>
       <c r="H17">
-        <v>1113</v>
+        <v>2047</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>8</v>
       </c>
       <c r="B18" t="s">
         <v>51</v>
       </c>
       <c r="C18" t="s">
         <v>52</v>
       </c>
       <c r="D18" t="s">
         <v>53</v>
       </c>
       <c r="E18">
-        <v>2007</v>
+        <v>1963</v>
       </c>
       <c r="F18" t="s">
         <v>54</v>
       </c>
       <c r="G18">
-        <v>27.0</v>
+        <v>42.0</v>
       </c>
       <c r="H18">
-        <v>707</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>8</v>
       </c>
       <c r="B19" t="s">
         <v>51</v>
       </c>
       <c r="C19" t="s">
         <v>55</v>
       </c>
       <c r="D19" t="s">
         <v>56</v>
       </c>
       <c r="E19">
-        <v>2005</v>
+        <v>1960</v>
       </c>
       <c r="F19" t="s">
         <v>54</v>
       </c>
       <c r="G19">
-        <v>27.0</v>
+        <v>42.0</v>
       </c>
       <c r="H19">
-        <v>707</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>57</v>
       </c>
       <c r="C20" t="s">
         <v>58</v>
       </c>
       <c r="D20" t="s">
         <v>59</v>
       </c>
       <c r="E20">
-        <v>1963</v>
+        <v>1961</v>
       </c>
       <c r="F20" t="s">
         <v>60</v>
       </c>
       <c r="G20">
-        <v>33.0</v>
+        <v>43.0</v>
       </c>
       <c r="H20">
-        <v>0</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>57</v>
       </c>
       <c r="C21" t="s">
         <v>61</v>
       </c>
       <c r="D21" t="s">
         <v>62</v>
       </c>
       <c r="E21">
-        <v>1960</v>
+        <v>1998</v>
       </c>
       <c r="F21" t="s">
         <v>60</v>
       </c>
       <c r="G21">
-        <v>33.0</v>
+        <v>43.0</v>
       </c>
       <c r="H21">
-        <v>0</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B22" t="s">
         <v>63</v>
       </c>
       <c r="C22" t="s">
         <v>64</v>
       </c>
       <c r="D22" t="s">
         <v>65</v>
       </c>
       <c r="E22">
         <v>1962</v>
       </c>
       <c r="F22" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="G22">
-        <v>33.0</v>
+        <v>54.0</v>
       </c>
       <c r="H22">
-        <v>0</v>
+        <v>808</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B23" t="s">
         <v>63</v>
       </c>
       <c r="C23" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D23" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E23">
         <v>1957</v>
       </c>
       <c r="F23" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="G23">
-        <v>33.0</v>
+        <v>54.0</v>
       </c>
       <c r="H23">
-        <v>0</v>
+        <v>808</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>1</v>
       </c>
       <c r="B26" t="s">
         <v>2</v>
       </c>
       <c r="C26" t="s">
         <v>3</v>
       </c>
       <c r="D26" t="s">
         <v>4</v>
       </c>
       <c r="E26" t="s">
         <v>5</v>
       </c>
       <c r="F26" t="s">
         <v>6</v>
       </c>
       <c r="G26" t="s">
         <v>7</v>
       </c>
       <c r="H26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>1</v>
       </c>
       <c r="B27" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C27" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D27" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E27">
         <v>1974</v>
       </c>
       <c r="F27" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G27">
-        <v>3.0</v>
+        <v>10.0</v>
       </c>
       <c r="H27">
-        <v>7707</v>
+        <v>7997</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>2</v>
       </c>
       <c r="B28" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C28" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D28" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E28">
         <v>1998</v>
       </c>
       <c r="F28" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G28">
-        <v>7.0</v>
+        <v>12.0</v>
       </c>
       <c r="H28">
-        <v>5600</v>
+        <v>5890</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>3</v>
       </c>
       <c r="B29" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C29" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D29" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E29">
         <v>1997</v>
       </c>
       <c r="F29" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G29">
-        <v>8.0</v>
+        <v>13.0</v>
       </c>
       <c r="H29">
-        <v>4367</v>
+        <v>4657</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>4</v>
       </c>
       <c r="B30" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C30" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D30" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E30">
         <v>1964</v>
       </c>
       <c r="F30" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G30">
-        <v>10.0</v>
+        <v>16.0</v>
       </c>
       <c r="H30">
-        <v>3493</v>
+        <v>3782</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>5</v>
       </c>
       <c r="B31" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C31" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D31" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E31">
         <v>1969</v>
       </c>
       <c r="F31" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G31">
-        <v>14.0</v>
+        <v>19.0</v>
       </c>
       <c r="H31">
-        <v>2814</v>
+        <v>3104</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>6</v>
       </c>
       <c r="B32" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C32" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D32" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E32">
         <v>1998</v>
       </c>
       <c r="F32" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G32">
-        <v>18.0</v>
+        <v>25.0</v>
       </c>
       <c r="H32">
-        <v>2260</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>7</v>
       </c>
       <c r="B33" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C33" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D33" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E33">
         <v>2001</v>
       </c>
       <c r="F33" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G33">
-        <v>19.0</v>
+        <v>33.0</v>
       </c>
       <c r="H33">
-        <v>1791</v>
+        <v>2081</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>8</v>
       </c>
       <c r="B34" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C34" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D34" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E34">
         <v>1973</v>
       </c>
       <c r="F34" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G34">
-        <v>22.0</v>
+        <v>40.0</v>
       </c>
       <c r="H34">
-        <v>1385</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>9</v>
       </c>
       <c r="B35" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C35" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D35" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E35">
         <v>1989</v>
       </c>
       <c r="F35" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="G35">
-        <v>26.0</v>
+        <v>45.0</v>
       </c>
       <c r="H35">
-        <v>1027</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>10</v>
       </c>
       <c r="B36" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C36" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D36" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E36">
-        <v>2005</v>
+        <v>1982</v>
       </c>
       <c r="F36" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G36">
-        <v>30.0</v>
+        <v>48.0</v>
       </c>
       <c r="H36">
-        <v>707</v>
+        <v>997</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>11</v>
       </c>
       <c r="B37" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C37" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D37" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E37">
-        <v>1982</v>
+        <v>2005</v>
       </c>
       <c r="F37" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G37">
-        <v>36.0</v>
+        <v>49.0</v>
       </c>
       <c r="H37">
-        <v>0</v>
+        <v>707</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">