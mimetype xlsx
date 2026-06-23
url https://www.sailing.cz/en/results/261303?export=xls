--- v0 (2026-05-08)
+++ v1 (2026-06-23)
@@ -12,461 +12,509 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>29er</t>
   </si>
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Boat</t>
   </si>
   <si>
     <t>License Nr.</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Year of Birth</t>
   </si>
   <si>
     <t>Race Results</t>
   </si>
   <si>
     <t>Points</t>
   </si>
   <si>
     <t>L.Points</t>
   </si>
   <si>
+    <t>AUT 3284</t>
+  </si>
+  <si>
+    <t>9904-0135</t>
+  </si>
+  <si>
+    <t>Waltersdorfer Carla</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 1 2 1 1 3 1 DNF* 1 </t>
+  </si>
+  <si>
+    <t>9904-0136</t>
+  </si>
+  <si>
+    <t>Böckl Katharina</t>
+  </si>
+  <si>
+    <t>CZE 3570</t>
+  </si>
+  <si>
+    <t>1305-0321</t>
+  </si>
+  <si>
+    <t>Lojková Karolína</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 8* 6 3 6 1 4 3 2 </t>
+  </si>
+  <si>
+    <t>1130-0984</t>
+  </si>
+  <si>
+    <t>Bezušek Kristian</t>
+  </si>
+  <si>
+    <t>CZE 3089</t>
+  </si>
+  <si>
+    <t>1705-0189</t>
+  </si>
+  <si>
+    <t>Šercl Ondřej</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 4 12* 8 8 6 2 2 4 </t>
+  </si>
+  <si>
+    <t>1203-0589</t>
+  </si>
+  <si>
+    <t>Roček Matyáš</t>
+  </si>
+  <si>
+    <t>AUT 3165</t>
+  </si>
+  <si>
+    <t>9904-0097</t>
+  </si>
+  <si>
+    <t>Senger-Weiss Antonia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 7 4 2 5 7 6 UFD* 7 </t>
+  </si>
+  <si>
+    <t>9904-0098</t>
+  </si>
+  <si>
+    <t>Senger-Weiss Charlotte</t>
+  </si>
+  <si>
+    <t>SVK 2110</t>
+  </si>
+  <si>
+    <t>9901-0206</t>
+  </si>
+  <si>
+    <t>Brestovský Oliver</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9 2 13* 4 7 13 5 1 3 </t>
+  </si>
+  <si>
+    <t>9901-0207</t>
+  </si>
+  <si>
+    <t>Babinčák Tomáš</t>
+  </si>
+  <si>
+    <t>CZE 2254</t>
+  </si>
+  <si>
+    <t>1401-0518</t>
+  </si>
+  <si>
+    <t>Křížek David</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11 10 1 11 13* 4 9 4 6 </t>
+  </si>
+  <si>
+    <t>1504-0109</t>
+  </si>
+  <si>
+    <t>Drahorádová Ema</t>
+  </si>
+  <si>
+    <t>AUT 3433</t>
+  </si>
+  <si>
+    <t>9904-0137</t>
+  </si>
+  <si>
+    <t>David Vogl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UFD* 5 8 10 11 2 8 5 9 </t>
+  </si>
+  <si>
+    <t>9904-0104</t>
+  </si>
+  <si>
+    <t>Figo Maximilian</t>
+  </si>
+  <si>
+    <t>CZE 3088</t>
+  </si>
+  <si>
+    <t>2103-0795</t>
+  </si>
+  <si>
+    <t>Viščorová Nela</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 3 5 9 17* 9 12 9 12 </t>
+  </si>
+  <si>
+    <t>1901-0465</t>
+  </si>
+  <si>
+    <t>Košťálová Anna</t>
+  </si>
+  <si>
+    <t>AUT 3538</t>
+  </si>
+  <si>
+    <t>9904-0127</t>
+  </si>
+  <si>
+    <t>Saletu Louisa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 9 11 DNC* DNC 5 3 8 5 </t>
+  </si>
+  <si>
+    <t>9904-0132</t>
+  </si>
+  <si>
+    <t>Mink Noah</t>
+  </si>
+  <si>
+    <t>AUT 3060</t>
+  </si>
+  <si>
+    <t>9904-0129</t>
+  </si>
+  <si>
+    <t>Senger-Weiss Nicolaus</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12 12 7 6 2 16* 11 7 15 </t>
+  </si>
+  <si>
+    <t>9904-0130</t>
+  </si>
+  <si>
+    <t>Schurich Jan</t>
+  </si>
+  <si>
+    <t>AUT 2941</t>
+  </si>
+  <si>
+    <t>9904-0133</t>
+  </si>
+  <si>
+    <t>Müller Frida</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15 15 18* 15 4 10 7 6 10 </t>
+  </si>
+  <si>
+    <t>9904-0140</t>
+  </si>
+  <si>
+    <t>Lutzmann Luise</t>
+  </si>
+  <si>
+    <t>CZE 3565</t>
+  </si>
+  <si>
+    <t>1130-1566</t>
+  </si>
+  <si>
+    <t>Jeřábek Petr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 14* 10 13 10 11 10 12 14 </t>
+  </si>
+  <si>
+    <t>1130-1963</t>
+  </si>
+  <si>
+    <t>Drončovská Dorota</t>
+  </si>
+  <si>
+    <t>CZE 2158</t>
+  </si>
+  <si>
+    <t>2001-0240</t>
+  </si>
+  <si>
+    <t>Ptáčková Markéta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UFD* 11 19 5 3 15 14 14 8 </t>
+  </si>
+  <si>
+    <t>2001-0254</t>
+  </si>
+  <si>
+    <t>Svobodová Annie</t>
+  </si>
+  <si>
+    <t>CZE 3087</t>
+  </si>
+  <si>
+    <t>1101-0505</t>
+  </si>
+  <si>
+    <t>Tomolová Kateřina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13 17 9 14 12 8 18* 11 13 </t>
+  </si>
+  <si>
+    <t>1130-1000</t>
+  </si>
+  <si>
+    <t>Michalčín Šimon</t>
+  </si>
+  <si>
+    <t>CZE 2277</t>
+  </si>
+  <si>
+    <t>1130-1756</t>
+  </si>
+  <si>
+    <t>Němcová Lara</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14 13 21* 7 14 12 13 10 16 </t>
+  </si>
+  <si>
+    <t>1130-1309</t>
+  </si>
+  <si>
+    <t>Beránková Klára</t>
+  </si>
+  <si>
+    <t>AUT 3261</t>
+  </si>
+  <si>
+    <t>9904-0128</t>
+  </si>
+  <si>
+    <t>Soulier Emile</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10 6 3 18 15 14 UFD* UFD 11 </t>
+  </si>
+  <si>
+    <t>9904-0106</t>
+  </si>
+  <si>
+    <t>Boller Adrian</t>
+  </si>
+  <si>
+    <t>CZE 2363</t>
+  </si>
+  <si>
+    <t>2103-0969</t>
+  </si>
+  <si>
+    <t>Vigh Aoife</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UFD* 16 15 16 16 20 15 18 17 </t>
+  </si>
+  <si>
+    <t>2103-1021</t>
+  </si>
+  <si>
+    <t>Koleňák Matěj</t>
+  </si>
+  <si>
+    <t>CZE 308</t>
+  </si>
+  <si>
+    <t>1201-0170</t>
+  </si>
+  <si>
+    <t>Novotný Jáchym</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18 22* 17 17 19 18 16 15 20 </t>
+  </si>
+  <si>
+    <t>1130-1858</t>
+  </si>
+  <si>
+    <t>Kuznetsova Aleksandra</t>
+  </si>
+  <si>
     <t>CZE 228</t>
   </si>
   <si>
     <t>1214-0111</t>
   </si>
   <si>
     <t>Winklerová Anna</t>
   </si>
   <si>
+    <t xml:space="preserve">16 18 16 21* 20 19 17 16 21 </t>
+  </si>
+  <si>
     <t>1504-0141</t>
   </si>
   <si>
     <t>Rezková Ludmila</t>
   </si>
   <si>
+    <t>CZE 2284</t>
+  </si>
+  <si>
+    <t>1130-0954</t>
+  </si>
+  <si>
+    <t>Benovič Vojtěch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17 20 14 19 21 22* 20 17 19 </t>
+  </si>
+  <si>
+    <t>1130-1659</t>
+  </si>
+  <si>
+    <t>Naxerová Nina</t>
+  </si>
+  <si>
+    <t>AUT 2812</t>
+  </si>
+  <si>
+    <t>9904-0138</t>
+  </si>
+  <si>
+    <t>Walzel Johann</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNC* DNC DNC DNS 9 17 19 13 18 </t>
+  </si>
+  <si>
+    <t>9904-0139</t>
+  </si>
+  <si>
+    <t>Medwed Felix</t>
+  </si>
+  <si>
+    <t>CZE 1188</t>
+  </si>
+  <si>
+    <t>1130-2157</t>
+  </si>
+  <si>
+    <t>Hiršl Vojtěch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UFD* 19 22 20 22 21 21 19 22 </t>
+  </si>
+  <si>
+    <t>1101-0485</t>
+  </si>
+  <si>
+    <t>Lokajíčková Kateřina</t>
+  </si>
+  <si>
+    <t>CZE 3887</t>
+  </si>
+  <si>
+    <t>1214-0110</t>
+  </si>
+  <si>
+    <t>Winkler Adam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UFD* 21 20 12 18 23 DNS DNC DNC </t>
+  </si>
+  <si>
+    <t>1130-2211</t>
+  </si>
+  <si>
+    <t>Václavková Sofia</t>
+  </si>
+  <si>
     <t>CZE 294</t>
   </si>
   <si>
     <t>1305-0328</t>
   </si>
   <si>
     <t>Lojka Jakub</t>
   </si>
   <si>
+    <t xml:space="preserve">1 DNC* DNC DNC DNC DNC DNC DNC DNC </t>
+  </si>
+  <si>
     <t>1302-0053</t>
   </si>
   <si>
     <t>Szmaragowski Dominik</t>
-  </si>
-[...352 lines deleted...]
-    <t>Václavková Sofia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -770,51 +818,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H54"/>
+  <dimension ref="A1:H51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
@@ -822,1157 +870,1232 @@
         <v>5</v>
       </c>
       <c r="F3" t="s">
         <v>6</v>
       </c>
       <c r="G3" t="s">
         <v>7</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
-      <c r="E4">
-        <v>2009</v>
+      <c r="F4" t="s">
+        <v>12</v>
       </c>
       <c r="G4">
-        <v>0.0</v>
+        <v>17.0</v>
       </c>
       <c r="H4">
-        <v>0</v>
+        <v>10368</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" t="s">
         <v>12</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G5">
-        <v>0.0</v>
+        <v>17.0</v>
       </c>
       <c r="H5">
-        <v>0</v>
+        <v>10368</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E6">
-        <v>2011</v>
+        <v>2008</v>
+      </c>
+      <c r="F6" t="s">
+        <v>18</v>
       </c>
       <c r="G6">
-        <v>0.0</v>
+        <v>31.0</v>
       </c>
       <c r="H6">
-        <v>0</v>
+        <v>8261</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E7">
+        <v>2009</v>
+      </c>
+      <c r="F7" t="s">
         <v>18</v>
       </c>
-      <c r="E7">
-[...1 lines deleted...]
-      </c>
       <c r="G7">
-        <v>0.0</v>
+        <v>31.0</v>
       </c>
       <c r="H7">
-        <v>0</v>
+        <v>8261</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B8" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E8">
-        <v>2012</v>
+        <v>2009</v>
+      </c>
+      <c r="F8" t="s">
+        <v>24</v>
       </c>
       <c r="G8">
-        <v>0.0</v>
+        <v>37.0</v>
       </c>
       <c r="H8">
-        <v>0</v>
+        <v>7029</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B9" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="E9">
-        <v>2010</v>
+        <v>2009</v>
+      </c>
+      <c r="F9" t="s">
+        <v>24</v>
       </c>
       <c r="G9">
-        <v>0.0</v>
+        <v>37.0</v>
       </c>
       <c r="H9">
-        <v>0</v>
+        <v>7029</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B10" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>2010</v>
+        <v>29</v>
+      </c>
+      <c r="F10" t="s">
+        <v>30</v>
       </c>
       <c r="G10">
-        <v>0.0</v>
+        <v>42.0</v>
       </c>
       <c r="H10">
-        <v>0</v>
+        <v>6154</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>2012</v>
+        <v>32</v>
+      </c>
+      <c r="F11" t="s">
+        <v>30</v>
       </c>
       <c r="G11">
-        <v>0.0</v>
+        <v>42.0</v>
       </c>
       <c r="H11">
-        <v>0</v>
+        <v>6154</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B12" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>2009</v>
+        <v>35</v>
+      </c>
+      <c r="F12" t="s">
+        <v>36</v>
       </c>
       <c r="G12">
-        <v>0.0</v>
+        <v>44.0</v>
       </c>
       <c r="H12">
-        <v>0</v>
+        <v>5476</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>34</v>
+        <v>38</v>
+      </c>
+      <c r="F13" t="s">
+        <v>36</v>
       </c>
       <c r="G13">
-        <v>0.0</v>
+        <v>44.0</v>
       </c>
       <c r="H13">
-        <v>0</v>
+        <v>5476</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B14" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>36</v>
+        <v>41</v>
+      </c>
+      <c r="E14">
+        <v>2012</v>
+      </c>
+      <c r="F14" t="s">
+        <v>42</v>
       </c>
       <c r="G14">
-        <v>0.0</v>
+        <v>56.0</v>
       </c>
       <c r="H14">
-        <v>0</v>
+        <v>4921</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B15" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="E15">
-        <v>2008</v>
+        <v>2010</v>
+      </c>
+      <c r="F15" t="s">
+        <v>42</v>
       </c>
       <c r="G15">
-        <v>0.0</v>
+        <v>56.0</v>
       </c>
       <c r="H15">
-        <v>0</v>
+        <v>4921</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B16" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>2010</v>
+        <v>47</v>
+      </c>
+      <c r="F16" t="s">
+        <v>48</v>
       </c>
       <c r="G16">
-        <v>0.0</v>
+        <v>58.0</v>
       </c>
       <c r="H16">
-        <v>0</v>
+        <v>4453</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B17" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>2012</v>
+        <v>50</v>
+      </c>
+      <c r="F17" t="s">
+        <v>48</v>
       </c>
       <c r="G17">
-        <v>0.0</v>
+        <v>58.0</v>
       </c>
       <c r="H17">
-        <v>0</v>
+        <v>4453</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B18" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="E18">
-        <v>2010</v>
+        <v>2006</v>
+      </c>
+      <c r="F18" t="s">
+        <v>54</v>
       </c>
       <c r="G18">
-        <v>0.0</v>
+        <v>64.0</v>
       </c>
       <c r="H18">
-        <v>0</v>
+        <v>4047</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B19" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C19" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="E19">
-        <v>2010</v>
+        <v>2006</v>
+      </c>
+      <c r="F19" t="s">
+        <v>54</v>
       </c>
       <c r="G19">
-        <v>0.0</v>
+        <v>64.0</v>
       </c>
       <c r="H19">
-        <v>0</v>
+        <v>4047</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B20" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="C20" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="D20" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>2010</v>
+        <v>59</v>
+      </c>
+      <c r="F20" t="s">
+        <v>60</v>
       </c>
       <c r="G20">
-        <v>0.0</v>
+        <v>68.0</v>
       </c>
       <c r="H20">
-        <v>0</v>
+        <v>3689</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B21" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="C21" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="D21" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>2009</v>
+        <v>62</v>
+      </c>
+      <c r="F21" t="s">
+        <v>60</v>
       </c>
       <c r="G21">
-        <v>0.0</v>
+        <v>68.0</v>
       </c>
       <c r="H21">
-        <v>0</v>
+        <v>3689</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B22" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="C22" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="D22" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>2008</v>
+        <v>65</v>
+      </c>
+      <c r="F22" t="s">
+        <v>66</v>
       </c>
       <c r="G22">
-        <v>0.0</v>
+        <v>72.0</v>
       </c>
       <c r="H22">
-        <v>0</v>
+        <v>3368</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B23" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="C23" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="D23" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>2009</v>
+        <v>68</v>
+      </c>
+      <c r="F23" t="s">
+        <v>66</v>
       </c>
       <c r="G23">
-        <v>0.0</v>
+        <v>72.0</v>
       </c>
       <c r="H23">
-        <v>0</v>
+        <v>3368</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B24" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="C24" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="D24" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>2009</v>
+        <v>71</v>
+      </c>
+      <c r="F24" t="s">
+        <v>72</v>
       </c>
       <c r="G24">
-        <v>0.0</v>
+        <v>82.0</v>
       </c>
       <c r="H24">
-        <v>0</v>
+        <v>3079</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B25" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="C25" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="D25" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="E25">
-        <v>2007</v>
+        <v>2010</v>
+      </c>
+      <c r="F25" t="s">
+        <v>72</v>
       </c>
       <c r="G25">
-        <v>0.0</v>
+        <v>82.0</v>
       </c>
       <c r="H25">
-        <v>0</v>
+        <v>3079</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B26" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="C26" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="D26" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="E26">
-        <v>2009</v>
+        <v>2011</v>
+      </c>
+      <c r="F26" t="s">
+        <v>78</v>
       </c>
       <c r="G26">
-        <v>0.0</v>
+        <v>88.0</v>
       </c>
       <c r="H26">
-        <v>0</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B27" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="C27" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="D27" t="s">
-        <v>69</v>
+        <v>80</v>
+      </c>
+      <c r="E27">
+        <v>2011</v>
+      </c>
+      <c r="F27" t="s">
+        <v>78</v>
       </c>
       <c r="G27">
-        <v>0.0</v>
+        <v>88.0</v>
       </c>
       <c r="H27">
-        <v>0</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B28" t="s">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="C28" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="D28" t="s">
-        <v>71</v>
+        <v>83</v>
+      </c>
+      <c r="E28">
+        <v>2008</v>
+      </c>
+      <c r="F28" t="s">
+        <v>84</v>
       </c>
       <c r="G28">
-        <v>0.0</v>
+        <v>89.0</v>
       </c>
       <c r="H28">
-        <v>0</v>
+        <v>2571</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B29" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="C29" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="D29" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="E29">
-        <v>2005</v>
+        <v>2010</v>
+      </c>
+      <c r="F29" t="s">
+        <v>84</v>
       </c>
       <c r="G29">
-        <v>0.0</v>
+        <v>89.0</v>
       </c>
       <c r="H29">
-        <v>0</v>
+        <v>2571</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B30" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="C30" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="D30" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="E30">
-        <v>2004</v>
+        <v>2012</v>
+      </c>
+      <c r="F30" t="s">
+        <v>90</v>
       </c>
       <c r="G30">
-        <v>0.0</v>
+        <v>97.0</v>
       </c>
       <c r="H30">
-        <v>0</v>
+        <v>2346</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B31" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="C31" t="s">
-        <v>78</v>
+        <v>91</v>
       </c>
       <c r="D31" t="s">
-        <v>79</v>
+        <v>92</v>
+      </c>
+      <c r="E31">
+        <v>2010</v>
+      </c>
+      <c r="F31" t="s">
+        <v>90</v>
       </c>
       <c r="G31">
-        <v>0.0</v>
+        <v>97.0</v>
       </c>
       <c r="H31">
-        <v>0</v>
+        <v>2346</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B32" t="s">
-        <v>77</v>
+        <v>93</v>
       </c>
       <c r="C32" t="s">
-        <v>80</v>
+        <v>94</v>
       </c>
       <c r="D32" t="s">
-        <v>81</v>
+        <v>95</v>
       </c>
       <c r="E32">
         <v>2010</v>
       </c>
+      <c r="F32" t="s">
+        <v>96</v>
+      </c>
       <c r="G32">
-        <v>0.0</v>
+        <v>99.0</v>
       </c>
       <c r="H32">
-        <v>0</v>
+        <v>2136</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B33" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="C33" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="D33" t="s">
-        <v>84</v>
+        <v>98</v>
+      </c>
+      <c r="E33">
+        <v>2010</v>
+      </c>
+      <c r="F33" t="s">
+        <v>96</v>
       </c>
       <c r="G33">
-        <v>0.0</v>
+        <v>99.0</v>
       </c>
       <c r="H33">
-        <v>0</v>
+        <v>2136</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="B34" t="s">
-        <v>82</v>
+        <v>99</v>
       </c>
       <c r="C34" t="s">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="D34" t="s">
-        <v>86</v>
+        <v>101</v>
+      </c>
+      <c r="F34" t="s">
+        <v>102</v>
       </c>
       <c r="G34">
-        <v>0.0</v>
+        <v>102.0</v>
       </c>
       <c r="H34">
-        <v>0</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="B35" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
       <c r="C35" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="D35" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>2012</v>
+        <v>104</v>
+      </c>
+      <c r="F35" t="s">
+        <v>102</v>
       </c>
       <c r="G35">
-        <v>0.0</v>
+        <v>102.0</v>
       </c>
       <c r="H35">
-        <v>0</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="B36" t="s">
-        <v>87</v>
+        <v>105</v>
       </c>
       <c r="C36" t="s">
-        <v>90</v>
+        <v>106</v>
       </c>
       <c r="D36" t="s">
-        <v>91</v>
+        <v>107</v>
       </c>
       <c r="E36">
-        <v>2010</v>
+        <v>2007</v>
+      </c>
+      <c r="F36" t="s">
+        <v>108</v>
       </c>
       <c r="G36">
-        <v>0.0</v>
+        <v>133.0</v>
       </c>
       <c r="H36">
-        <v>0</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="B37" t="s">
-        <v>92</v>
+        <v>105</v>
       </c>
       <c r="C37" t="s">
-        <v>93</v>
+        <v>109</v>
       </c>
       <c r="D37" t="s">
-        <v>94</v>
+        <v>110</v>
       </c>
       <c r="E37">
-        <v>2006</v>
+        <v>2009</v>
+      </c>
+      <c r="F37" t="s">
+        <v>108</v>
       </c>
       <c r="G37">
-        <v>0.0</v>
+        <v>133.0</v>
       </c>
       <c r="H37">
-        <v>0</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="B38" t="s">
-        <v>92</v>
+        <v>111</v>
       </c>
       <c r="C38" t="s">
-        <v>95</v>
+        <v>112</v>
       </c>
       <c r="D38" t="s">
-        <v>96</v>
+        <v>113</v>
       </c>
       <c r="E38">
-        <v>2006</v>
+        <v>2012</v>
+      </c>
+      <c r="F38" t="s">
+        <v>114</v>
       </c>
       <c r="G38">
-        <v>0.0</v>
+        <v>140.0</v>
       </c>
       <c r="H38">
-        <v>0</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="B39" t="s">
-        <v>97</v>
+        <v>111</v>
       </c>
       <c r="C39" t="s">
-        <v>98</v>
+        <v>115</v>
       </c>
       <c r="D39" t="s">
-        <v>99</v>
+        <v>116</v>
+      </c>
+      <c r="E39">
+        <v>2010</v>
+      </c>
+      <c r="F39" t="s">
+        <v>114</v>
       </c>
       <c r="G39">
-        <v>0.0</v>
+        <v>140.0</v>
       </c>
       <c r="H39">
-        <v>0</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="B40" t="s">
-        <v>97</v>
+        <v>117</v>
       </c>
       <c r="C40" t="s">
-        <v>100</v>
+        <v>118</v>
       </c>
       <c r="D40" t="s">
-        <v>101</v>
+        <v>119</v>
+      </c>
+      <c r="E40">
+        <v>2009</v>
+      </c>
+      <c r="F40" t="s">
+        <v>120</v>
       </c>
       <c r="G40">
-        <v>0.0</v>
+        <v>143.0</v>
       </c>
       <c r="H40">
-        <v>0</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="B41" t="s">
-        <v>102</v>
+        <v>117</v>
       </c>
       <c r="C41" t="s">
-        <v>103</v>
+        <v>121</v>
       </c>
       <c r="D41" t="s">
-        <v>104</v>
+        <v>122</v>
+      </c>
+      <c r="E41">
+        <v>2009</v>
+      </c>
+      <c r="F41" t="s">
+        <v>120</v>
       </c>
       <c r="G41">
-        <v>0.0</v>
+        <v>143.0</v>
       </c>
       <c r="H41">
-        <v>0</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="B42" t="s">
-        <v>102</v>
+        <v>123</v>
       </c>
       <c r="C42" t="s">
-        <v>105</v>
+        <v>124</v>
       </c>
       <c r="D42" t="s">
-        <v>106</v>
+        <v>125</v>
+      </c>
+      <c r="E42">
+        <v>2009</v>
+      </c>
+      <c r="F42" t="s">
+        <v>126</v>
       </c>
       <c r="G42">
-        <v>0.0</v>
+        <v>147.0</v>
       </c>
       <c r="H42">
-        <v>0</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="B43" t="s">
-        <v>107</v>
+        <v>123</v>
       </c>
       <c r="C43" t="s">
-        <v>108</v>
+        <v>127</v>
       </c>
       <c r="D43" t="s">
-        <v>109</v>
+        <v>128</v>
+      </c>
+      <c r="E43">
+        <v>2008</v>
+      </c>
+      <c r="F43" t="s">
+        <v>126</v>
       </c>
       <c r="G43">
-        <v>0.0</v>
+        <v>147.0</v>
       </c>
       <c r="H43">
-        <v>0</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="B44" t="s">
-        <v>107</v>
+        <v>129</v>
       </c>
       <c r="C44" t="s">
-        <v>110</v>
+        <v>130</v>
       </c>
       <c r="D44" t="s">
-        <v>111</v>
+        <v>131</v>
+      </c>
+      <c r="F44" t="s">
+        <v>132</v>
       </c>
       <c r="G44">
-        <v>0.0</v>
+        <v>151.0</v>
       </c>
       <c r="H44">
-        <v>0</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="B45" t="s">
-        <v>112</v>
+        <v>129</v>
       </c>
       <c r="C45" t="s">
-        <v>113</v>
+        <v>133</v>
       </c>
       <c r="D45" t="s">
-        <v>114</v>
+        <v>134</v>
+      </c>
+      <c r="F45" t="s">
+        <v>132</v>
       </c>
       <c r="G45">
-        <v>0.0</v>
+        <v>151.0</v>
       </c>
       <c r="H45">
-        <v>0</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="B46" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="C46" t="s">
-        <v>115</v>
+        <v>136</v>
       </c>
       <c r="D46" t="s">
-        <v>116</v>
+        <v>137</v>
+      </c>
+      <c r="E46">
+        <v>2012</v>
+      </c>
+      <c r="F46" t="s">
+        <v>138</v>
       </c>
       <c r="G46">
-        <v>0.0</v>
+        <v>166.0</v>
       </c>
       <c r="H46">
-        <v>0</v>
+        <v>972</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="B47" t="s">
-        <v>117</v>
+        <v>135</v>
       </c>
       <c r="C47" t="s">
-        <v>118</v>
+        <v>139</v>
       </c>
       <c r="D47" t="s">
-        <v>119</v>
+        <v>140</v>
+      </c>
+      <c r="E47">
+        <v>2009</v>
+      </c>
+      <c r="F47" t="s">
+        <v>138</v>
       </c>
       <c r="G47">
-        <v>0.0</v>
+        <v>166.0</v>
       </c>
       <c r="H47">
-        <v>0</v>
+        <v>972</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="B48" t="s">
-        <v>117</v>
+        <v>141</v>
       </c>
       <c r="C48" t="s">
-        <v>120</v>
+        <v>142</v>
       </c>
       <c r="D48" t="s">
-        <v>121</v>
+        <v>143</v>
+      </c>
+      <c r="E48">
+        <v>2007</v>
+      </c>
+      <c r="F48" t="s">
+        <v>144</v>
       </c>
       <c r="G48">
-        <v>0.0</v>
+        <v>169.0</v>
       </c>
       <c r="H48">
-        <v>0</v>
+        <v>836</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="B49" t="s">
-        <v>122</v>
+        <v>141</v>
       </c>
       <c r="C49" t="s">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="D49" t="s">
-        <v>124</v>
+        <v>146</v>
       </c>
       <c r="E49">
-        <v>2011</v>
+        <v>2009</v>
+      </c>
+      <c r="F49" t="s">
+        <v>144</v>
       </c>
       <c r="G49">
-        <v>0.0</v>
+        <v>169.0</v>
       </c>
       <c r="H49">
-        <v>0</v>
+        <v>836</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="B50" t="s">
-        <v>122</v>
+        <v>147</v>
       </c>
       <c r="C50" t="s">
-        <v>125</v>
+        <v>148</v>
       </c>
       <c r="D50" t="s">
-        <v>126</v>
+        <v>149</v>
       </c>
       <c r="E50">
         <v>2011</v>
       </c>
+      <c r="F50" t="s">
+        <v>150</v>
+      </c>
       <c r="G50">
-        <v>0.0</v>
+        <v>176.0</v>
       </c>
       <c r="H50">
-        <v>0</v>
+        <v>707</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="B51" t="s">
-        <v>127</v>
+        <v>147</v>
       </c>
       <c r="C51" t="s">
-        <v>128</v>
+        <v>151</v>
       </c>
       <c r="D51" t="s">
-        <v>129</v>
+        <v>152</v>
       </c>
       <c r="E51">
         <v>2008</v>
       </c>
+      <c r="F51" t="s">
+        <v>150</v>
+      </c>
       <c r="G51">
-        <v>0.0</v>
+        <v>176.0</v>
       </c>
       <c r="H51">
-        <v>0</v>
-[...68 lines deleted...]
-        <v>0</v>
+        <v>707</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">