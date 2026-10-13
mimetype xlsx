--- v0 (2026-08-25)
+++ v1 (2026-10-13)
@@ -239,51 +239,51 @@
   <si>
     <t>1301-0207</t>
   </si>
   <si>
     <t>Snopek Martin</t>
   </si>
   <si>
     <t>CZE 491</t>
   </si>
   <si>
     <t>1201-0097</t>
   </si>
   <si>
     <t>Svoboda Jiří</t>
   </si>
   <si>
     <t xml:space="preserve">10 DNF* DNC DNC </t>
   </si>
   <si>
     <t>1201-0101</t>
   </si>
   <si>
     <t>Juppe Michal</t>
   </si>
   <si>
-    <t>Optimist - mladší žactvo</t>
+    <t>Optimist - mladší</t>
   </si>
   <si>
     <t>CZE 148</t>
   </si>
   <si>
     <t>1201-0176</t>
   </si>
   <si>
     <t>Juppe Štěpán</t>
   </si>
   <si>
     <t xml:space="preserve">2 DNF* 1 1 </t>
   </si>
   <si>
     <t>CZE 434</t>
   </si>
   <si>
     <t>1206-0378</t>
   </si>
   <si>
     <t>Bulušek Matěj</t>
   </si>
   <si>
     <t xml:space="preserve">1 DNF* 2 2 </t>
   </si>