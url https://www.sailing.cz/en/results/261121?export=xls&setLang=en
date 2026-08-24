--- v0 (2026-07-04)
+++ v1 (2026-08-24)
@@ -12,890 +12,881 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="280">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="277">
   <si>
     <t>Cadet</t>
   </si>
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Boat</t>
   </si>
   <si>
     <t>License Nr.</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Year of Birth</t>
   </si>
   <si>
     <t>Race Results</t>
   </si>
   <si>
     <t>Points</t>
   </si>
   <si>
     <t>L.Points</t>
   </si>
   <si>
     <t>CZE 9773</t>
   </si>
   <si>
     <t>1214-0111</t>
   </si>
   <si>
     <t>Winklerová Anna</t>
   </si>
   <si>
-    <t xml:space="preserve">1 1 2 3* </t>
+    <t xml:space="preserve">1 1 2 3* 3 1 1 2 2 5* 1 </t>
   </si>
   <si>
     <t>1101-0710</t>
   </si>
   <si>
     <t>Gregarová Alžběta</t>
   </si>
   <si>
     <t>CZE 9837</t>
   </si>
   <si>
     <t>1602-0105</t>
   </si>
   <si>
     <t>Krchňavý Vojtěch</t>
   </si>
   <si>
-    <t xml:space="preserve">3* 3 1 1 </t>
+    <t xml:space="preserve">3* 3* 1 1 1 3 3 3 1 2 2 </t>
   </si>
   <si>
     <t>1602-0359</t>
   </si>
   <si>
     <t>Kyncl Dominic</t>
   </si>
   <si>
     <t>CZE 9518</t>
   </si>
   <si>
     <t>1214-0129</t>
   </si>
   <si>
     <t>Šebor Martin Morgan</t>
   </si>
   <si>
-    <t xml:space="preserve">5* 2 3 2 </t>
+    <t xml:space="preserve">5* 2 3 2 2 2 2 1 4* 3 3 </t>
   </si>
   <si>
     <t>1214-0133</t>
   </si>
   <si>
     <t>Havlíček Jonatan</t>
   </si>
   <si>
     <t>CZE 9640</t>
   </si>
   <si>
     <t>1214-0120</t>
   </si>
   <si>
     <t>Cvikrová Berenika</t>
   </si>
   <si>
-    <t xml:space="preserve">2 6* 4 5 </t>
+    <t xml:space="preserve">2 6* 4 5 5 4 4 6* 3 4 5 </t>
   </si>
   <si>
     <t>1101-0704</t>
   </si>
   <si>
     <t>Fadli Pětivoký Thoriq</t>
   </si>
   <si>
     <t>CZE 9644</t>
   </si>
   <si>
     <t>1602-0111</t>
   </si>
   <si>
     <t>Vojík Matěj</t>
   </si>
   <si>
-    <t xml:space="preserve">4 4 6* 4 </t>
+    <t xml:space="preserve">4 4 6* 4 6 5 5 4 6 OCS* 4 </t>
   </si>
   <si>
     <t>1602-0358</t>
   </si>
   <si>
     <t>Kyncl Frederic</t>
   </si>
   <si>
     <t>CZE 10105</t>
   </si>
   <si>
     <t>1101-0539</t>
   </si>
   <si>
     <t>Dressler Antonín</t>
   </si>
   <si>
-    <t xml:space="preserve">6 5 5 DNF* </t>
+    <t xml:space="preserve">6 5 5 DNF* 4 6 6 5 5 1 DNF* </t>
   </si>
   <si>
     <t>1602-0369</t>
   </si>
   <si>
     <t>Zídek Jan</t>
   </si>
   <si>
     <t>CZE 9772</t>
   </si>
   <si>
     <t>1101-0705</t>
   </si>
   <si>
     <t>Fadli Pětivoká Anisah</t>
   </si>
   <si>
-    <t xml:space="preserve">DNC* 7 7 6 </t>
+    <t xml:space="preserve">DNC* 7* 7 6 7 7 7 7 7 7 6 </t>
   </si>
   <si>
     <t>1602-0370</t>
   </si>
   <si>
     <t>Zídková Adéla</t>
   </si>
   <si>
     <t>CZE 9693</t>
   </si>
   <si>
     <t>1101-0573</t>
   </si>
   <si>
     <t>Horváth Pavel</t>
   </si>
   <si>
-    <t xml:space="preserve">DNC* 8 DNC 7 </t>
+    <t xml:space="preserve">DNC* 8 DNC* 7 DNF 8 8 DNF DNF 6 7 </t>
   </si>
   <si>
     <t>1602-0367</t>
   </si>
   <si>
     <t>Hájek Tadeáš</t>
   </si>
   <si>
     <t>Fireball</t>
   </si>
   <si>
+    <t>CZE 15141</t>
+  </si>
+  <si>
+    <t>1214-0097</t>
+  </si>
+  <si>
+    <t>Parůžek Jiří</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7* 6 2 7* 3 2 3 2 1 1 4 </t>
+  </si>
+  <si>
+    <t>1401-0446</t>
+  </si>
+  <si>
+    <t>Čechura Přemysl</t>
+  </si>
+  <si>
+    <t>CZE 14956</t>
+  </si>
+  <si>
+    <t>1402-0508</t>
+  </si>
+  <si>
+    <t>Štursová Lucie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10* 4 5 8* 2 1 2 3 3 5 5 </t>
+  </si>
+  <si>
+    <t>1402-0353</t>
+  </si>
+  <si>
+    <t>Dragoun Dominik</t>
+  </si>
+  <si>
     <t>CZE 15109</t>
   </si>
   <si>
     <t>1203-0492</t>
   </si>
   <si>
     <t>Nápravníková Kořanová Johanka</t>
   </si>
   <si>
-    <t xml:space="preserve">4* 2 4 2 </t>
+    <t xml:space="preserve">4 2 4 2 5 4 8* 5 2 2 DNC* </t>
   </si>
   <si>
     <t>1101-0882</t>
   </si>
   <si>
     <t>Nápravník Jakub</t>
   </si>
   <si>
+    <t>CZE 15163</t>
+  </si>
+  <si>
+    <t>1401-0419</t>
+  </si>
+  <si>
+    <t>Šnajdr Milan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 5 6 1 7* 5 1 8* 5 7 2 </t>
+  </si>
+  <si>
+    <t>1401-0420</t>
+  </si>
+  <si>
+    <t>Šnajdr Matěj</t>
+  </si>
+  <si>
+    <t>CZE 15082</t>
+  </si>
+  <si>
+    <t>1401-0224</t>
+  </si>
+  <si>
+    <t>Mudra Martin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 1 8 OCS* 4 6 11* 6 8 4 3 </t>
+  </si>
+  <si>
+    <t>1401-0292</t>
+  </si>
+  <si>
+    <t>Šedivák Kryštof</t>
+  </si>
+  <si>
     <t>CZE 14931</t>
   </si>
   <si>
     <t>1214-0095</t>
   </si>
   <si>
     <t>Kubový Martin</t>
   </si>
   <si>
-    <t xml:space="preserve">2 3* 3 3 </t>
+    <t xml:space="preserve">2 3 3 3 8 9* 9 1 OCS* 6 6 </t>
   </si>
   <si>
     <t>1401-0215</t>
   </si>
   <si>
     <t>Will Jan</t>
   </si>
   <si>
-    <t>CZE 15082</t>
-[...52 lines deleted...]
-  <si>
     <t>CZE 15079</t>
   </si>
   <si>
     <t>1203-0483</t>
   </si>
   <si>
     <t>Jedličková Michaela</t>
   </si>
   <si>
-    <t xml:space="preserve">3 7 11* 6 </t>
+    <t xml:space="preserve">3 7 11* 6 1 DNF* 5 4 4 8 10 </t>
   </si>
   <si>
     <t>1203-0477</t>
   </si>
   <si>
     <t>Ciglerová Lenka</t>
   </si>
   <si>
-    <t>CZE 14956</t>
-[...14 lines deleted...]
-    <t>Dragoun Dominik</t>
+    <t>CZE 15110</t>
+  </si>
+  <si>
+    <t>1214-0110</t>
+  </si>
+  <si>
+    <t>Winkler Adam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 11 9 DNC* 10 3 7 10 9 3 DNC* </t>
+  </si>
+  <si>
+    <t>1214-0079</t>
+  </si>
+  <si>
+    <t>Winkler Pavel</t>
+  </si>
+  <si>
+    <t>CZE 14864</t>
+  </si>
+  <si>
+    <t>7012-0034</t>
+  </si>
+  <si>
+    <t>Veit Martin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 12 7 10 16* 7 4 11 11 UFD* 1 </t>
+  </si>
+  <si>
+    <t>7012-0035</t>
+  </si>
+  <si>
+    <t>Krejza Filip</t>
+  </si>
+  <si>
+    <t>CZE 15040</t>
+  </si>
+  <si>
+    <t>1203-0083</t>
+  </si>
+  <si>
+    <t>Procházka Libor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11* 10 10 5 9 8 17* 7 6 9 9 </t>
+  </si>
+  <si>
+    <t>1214-0090</t>
+  </si>
+  <si>
+    <t>Cikrt Tomáš</t>
   </si>
   <si>
     <t>CZE 15095</t>
   </si>
   <si>
     <t>1101-0908</t>
   </si>
   <si>
     <t>Havelková Barbora</t>
   </si>
   <si>
-    <t xml:space="preserve">9 14* 1 11 </t>
+    <t xml:space="preserve">9 14* 1 11 13 12 6 12 14* 12 8 </t>
   </si>
   <si>
     <t>1206-0293</t>
   </si>
   <si>
     <t>Vomáčko Ladislav</t>
   </si>
   <si>
-    <t>CZE 15040</t>
-[...34 lines deleted...]
-  <si>
     <t>CZE 14949</t>
   </si>
   <si>
     <t>1101-0711</t>
   </si>
   <si>
     <t>Beneš Jiří</t>
   </si>
   <si>
-    <t xml:space="preserve">13 9 15* 4 </t>
+    <t xml:space="preserve">13 9 15* 4 12 10 10 13 16* 15 7 </t>
   </si>
   <si>
     <t>1101-0712</t>
   </si>
   <si>
     <t>Špaček Matěj</t>
   </si>
   <si>
-    <t>CZE 15110</t>
-[...16 lines deleted...]
-  <si>
     <t>CZE 14853</t>
   </si>
   <si>
     <t>1108-0127</t>
   </si>
   <si>
     <t>Průcha Alexandr</t>
   </si>
   <si>
-    <t xml:space="preserve">12 13* 12 12 </t>
+    <t xml:space="preserve">12 13 12 12 6 14 14 RET* 10 10 UFD* </t>
   </si>
   <si>
     <t>1108-0131</t>
   </si>
   <si>
     <t>Beneš Vlastimil</t>
   </si>
   <si>
+    <t>CZE 14879</t>
+  </si>
+  <si>
+    <t>1313-0018</t>
+  </si>
+  <si>
+    <t>Dimmer Martin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19* 17* 13 9 11 13 13 14 13 11 11 </t>
+  </si>
+  <si>
+    <t>1313-0019</t>
+  </si>
+  <si>
+    <t>Dimmer Štěpán</t>
+  </si>
+  <si>
     <t>CZE 15023</t>
   </si>
   <si>
     <t>1402-0323</t>
   </si>
   <si>
     <t>Vít Ladislav</t>
   </si>
   <si>
-    <t xml:space="preserve">17* 8 17 13 </t>
+    <t xml:space="preserve">17 8 17 13 18* 16 15 16 7 UFD* 12 </t>
   </si>
   <si>
     <t>1406-0272</t>
   </si>
   <si>
     <t>Chodora Miroslav</t>
   </si>
   <si>
-    <t>CZE 14879</t>
-[...16 lines deleted...]
-  <si>
     <t>CZE 14820</t>
   </si>
   <si>
     <t>1203-0490</t>
   </si>
   <si>
     <t>Škoda Michal</t>
   </si>
   <si>
-    <t xml:space="preserve">14 15 DNS* 15 </t>
+    <t xml:space="preserve">14 15 DNS* 15 14 17* 16 9 12 13 13 </t>
   </si>
   <si>
     <t>1101-0525</t>
   </si>
   <si>
     <t>Vrána Adam</t>
   </si>
   <si>
     <t>CZE 15059</t>
   </si>
   <si>
     <t>1710-0003</t>
   </si>
   <si>
     <t>Štursová Pavla</t>
   </si>
   <si>
-    <t xml:space="preserve">18 DNC* 16 14 </t>
+    <t xml:space="preserve">18 DNC* 16 14 17 11 19 DNC* 15 14 DNC </t>
   </si>
   <si>
     <t>1203-0510</t>
   </si>
   <si>
     <t>Svoboda Lukáš</t>
   </si>
   <si>
     <t>CZE 1482</t>
   </si>
   <si>
     <t>1203-0627</t>
   </si>
   <si>
     <t>Kramplová Annamaria</t>
   </si>
   <si>
-    <t xml:space="preserve">15 DNS* 14 DNC </t>
+    <t xml:space="preserve">15 DNS* 14 DNC* 15 15 12 DNC 18 DNC DNC </t>
   </si>
   <si>
     <t>1203-0623</t>
   </si>
   <si>
     <t>Ptáčník Matěj</t>
   </si>
   <si>
     <t>CZE 14486</t>
   </si>
   <si>
     <t>1125-0003</t>
   </si>
   <si>
     <t>Hron Petr</t>
   </si>
   <si>
-    <t xml:space="preserve">16 16 OCS* DNF </t>
+    <t xml:space="preserve">16 16 OCS* DNF* 19 18 18 15 17 16 DNC </t>
   </si>
   <si>
     <t>1702-0192</t>
   </si>
   <si>
     <t>Ptáčník Ondřej</t>
   </si>
   <si>
     <t>CZE 14588</t>
   </si>
   <si>
     <t>1108-0133</t>
   </si>
   <si>
     <t>Škopová Barbara</t>
   </si>
   <si>
-    <t xml:space="preserve">DNF* DNC DNC 16 </t>
+    <t xml:space="preserve">DNF* DNC* DNC 16 21 19 DNC DNC 19 DNC DNC </t>
   </si>
   <si>
     <t>1108-0132</t>
   </si>
   <si>
     <t>Šimková Markéta</t>
   </si>
   <si>
     <t>CZE 14551</t>
   </si>
   <si>
     <t>7015-1040</t>
   </si>
   <si>
     <t>Motal Tomáš</t>
   </si>
   <si>
-    <t xml:space="preserve">20 DNC* DNF DNC </t>
+    <t xml:space="preserve">20 DNC* DNF* DNC 20 DNC DNC DNC DNC DNC DNC </t>
   </si>
   <si>
     <t>9999-0718</t>
   </si>
   <si>
     <t>Motal Filip</t>
   </si>
   <si>
     <t>RS 700</t>
   </si>
   <si>
+    <t>CZE 1018</t>
+  </si>
+  <si>
+    <t>1305-0420</t>
+  </si>
+  <si>
+    <t>Vastl Tomáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3* 2 2 1 2 2 1 3* 2 1 1 1 </t>
+  </si>
+  <si>
+    <t>CZE 1035</t>
+  </si>
+  <si>
+    <t>1149-0020</t>
+  </si>
+  <si>
+    <t>Plhoň Adam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 4* 1 3* 1 1 2 1 1 2 3 2 </t>
+  </si>
+  <si>
+    <t>CZE 905</t>
+  </si>
+  <si>
+    <t>1130-1746</t>
+  </si>
+  <si>
+    <t>Brabcová Klára</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 3 3 6* 4 3 4 7* 4 4 2 4 </t>
+  </si>
+  <si>
+    <t>CZE 875</t>
+  </si>
+  <si>
+    <t>1702-0258</t>
+  </si>
+  <si>
+    <t>Dvořák Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNF* 5 4 8* 3 6 3 2 3 3 7 3 </t>
+  </si>
+  <si>
+    <t>CZE 788</t>
+  </si>
+  <si>
+    <t>1149-0007</t>
+  </si>
+  <si>
+    <t>Košatová Lucie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7* 6 6 5 7 5 5 5 9* 5 5 5 </t>
+  </si>
+  <si>
+    <t>CZE 1043</t>
+  </si>
+  <si>
+    <t>1149-0001</t>
+  </si>
+  <si>
+    <t>Kuthan Jiří</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 7 5 DNC* 6 7 6 8* 5 8 4 6 </t>
+  </si>
+  <si>
+    <t>CZE 1013</t>
+  </si>
+  <si>
+    <t>1101-0351</t>
+  </si>
+  <si>
+    <t>Smrčka Jiří</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 DNC* DNC* 4 5 4 OCS 4 6 6 DNC DNC </t>
+  </si>
+  <si>
+    <t>CZE 729</t>
+  </si>
+  <si>
+    <t>1203-0586</t>
+  </si>
+  <si>
+    <t>Pfeifer Matyáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9 8 DNC* DNC* 9 9 7 6 7 7 6 DNF </t>
+  </si>
+  <si>
     <t>CZE 1034</t>
   </si>
   <si>
     <t>1305-0354</t>
   </si>
   <si>
     <t>Brabec Václav</t>
   </si>
   <si>
-    <t xml:space="preserve">1 1 DNC* 2 </t>
-[...83 lines deleted...]
-    <t xml:space="preserve">6 DNC* DNC 4 </t>
+    <t xml:space="preserve">1 1 DNC* 2 DNC* DNC DNC DNC DNC DNC DNC DNC </t>
   </si>
   <si>
     <t>CZE 894</t>
   </si>
   <si>
     <t>2103-0922</t>
   </si>
   <si>
     <t>Šlechtická Kateřina</t>
   </si>
   <si>
-    <t xml:space="preserve">8 9* 7 7 </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">9 8 DNC* DNC </t>
+    <t xml:space="preserve">8 9 7 7 8 8 8 9 8 DNS* DNC* DNC </t>
   </si>
   <si>
     <t>RS Aero</t>
   </si>
   <si>
+    <t>CZE 4692</t>
+  </si>
+  <si>
+    <t>1130-0169</t>
+  </si>
+  <si>
+    <t>Guryča Daniel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 4 5* 7* 2 1 1 1 4 3 3 </t>
+  </si>
+  <si>
     <t>SVK 4551</t>
   </si>
   <si>
     <t>9901-0352</t>
   </si>
   <si>
     <t>Marynčák Miroslav</t>
   </si>
   <si>
-    <t xml:space="preserve">1 2 6* 1 </t>
+    <t xml:space="preserve">1 2 6* 1 5 5 5 2 2 9* 1 </t>
   </si>
   <si>
     <t>CZE 2340</t>
   </si>
   <si>
     <t>2205-0008</t>
   </si>
   <si>
     <t>Mlčoch Bronislav</t>
   </si>
   <si>
-    <t xml:space="preserve">4* 1 1 4 </t>
+    <t xml:space="preserve">4 1 1 4 1 2 3 4 6* 4 8* </t>
   </si>
   <si>
     <t>CZE 3235</t>
   </si>
   <si>
     <t>2103-0415</t>
   </si>
   <si>
     <t>Šormová Marcela</t>
   </si>
   <si>
-    <t xml:space="preserve">5 9* 2 2 </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">2 4 5 7* </t>
+    <t xml:space="preserve">5 9* 2 2 6 8 4 7 OCS* 2 2 </t>
+  </si>
+  <si>
+    <t>CZE 2589</t>
+  </si>
+  <si>
+    <t>2205-0068</t>
+  </si>
+  <si>
+    <t>Mlčoch Matěj</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 6* 4 6 3 3 2 6 5 6 10* </t>
+  </si>
+  <si>
+    <t>CZE 4761</t>
+  </si>
+  <si>
+    <t>7040-0158</t>
+  </si>
+  <si>
+    <t>Buřil Miloš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9* 3 9* 5 8 4 7 3 7 5 7 </t>
   </si>
   <si>
     <t>CZE 2271</t>
   </si>
   <si>
     <t>7040-0220</t>
   </si>
   <si>
     <t>Hrubý Jan</t>
   </si>
   <si>
-    <t xml:space="preserve">6* 5 3 3 </t>
-[...23 lines deleted...]
-    <t xml:space="preserve">9* 3 9 5 </t>
+    <t xml:space="preserve">6 5 3 3 10 11* 6 5 OCS* 8 5 </t>
   </si>
   <si>
     <t>CZE 1162</t>
   </si>
   <si>
     <t>1607-0301</t>
   </si>
   <si>
     <t>Mrázová Sylvia</t>
   </si>
   <si>
-    <t xml:space="preserve">8* 7 7 8 </t>
+    <t xml:space="preserve">8 7 7 8 7 10 DNC* DNC* 1 1 DNC </t>
   </si>
   <si>
     <t>CZE 2471</t>
   </si>
   <si>
     <t>1149-0002</t>
   </si>
   <si>
-    <t xml:space="preserve">10* 8 8 9 </t>
+    <t xml:space="preserve">10 8 8 9 DNC* DNC* DNC DNC 3 11 6 </t>
+  </si>
+  <si>
+    <t>CZE 1816</t>
+  </si>
+  <si>
+    <t>1607-0313</t>
+  </si>
+  <si>
+    <t>Bryxová Pavla</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11 DNC* DNC* DNC 9 9 8 8 10 7 9 </t>
+  </si>
+  <si>
+    <t>CZE 3759</t>
+  </si>
+  <si>
+    <t>1313-0119</t>
+  </si>
+  <si>
+    <t>Hanák Mikuláš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNF* DNF* DNF 10 11 12 10 10 9 12 4 </t>
   </si>
   <si>
     <t>CZE 1826</t>
   </si>
   <si>
     <t>1607-0302</t>
   </si>
   <si>
     <t>Bryx Petr</t>
   </si>
   <si>
-    <t xml:space="preserve">7 DNC* DNC DNC </t>
-[...35 lines deleted...]
-    <t xml:space="preserve">DNC* DNC DNC DNC </t>
+    <t xml:space="preserve">7 DNC* DNC* DNC 4 7 DNC DNC 8 DNC DNC </t>
   </si>
   <si>
     <t>CZE 2956</t>
   </si>
   <si>
     <t>1901-0475</t>
   </si>
   <si>
     <t>Bříza Petr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNC* DNC* DNC DNC 12 6 9 9 11 10 DNC </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1199,51 +1190,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H94"/>
+  <dimension ref="A1:H93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
@@ -1258,2253 +1249,2227 @@
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4">
         <v>2009</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4">
-        <v>4.0</v>
+        <v>14.0</v>
       </c>
       <c r="H4">
         <v>7029</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5">
         <v>2017</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5">
-        <v>4.0</v>
+        <v>14.0</v>
       </c>
       <c r="H5">
         <v>7029</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
       <c r="E6">
         <v>2010</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
       <c r="G6">
-        <v>5.0</v>
+        <v>17.0</v>
       </c>
       <c r="H6">
         <v>4921</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7">
         <v>2018</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
       <c r="G7">
-        <v>5.0</v>
+        <v>17.0</v>
       </c>
       <c r="H7">
         <v>4921</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8" t="s">
         <v>23</v>
       </c>
       <c r="E8">
         <v>2012</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
       <c r="G8">
-        <v>7.0</v>
+        <v>20.0</v>
       </c>
       <c r="H8">
         <v>3689</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9">
         <v>2015</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
       <c r="G9">
-        <v>7.0</v>
+        <v>20.0</v>
       </c>
       <c r="H9">
         <v>3689</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>4</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
       <c r="E10">
         <v>2012</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
       <c r="G10">
-        <v>11.0</v>
+        <v>36.0</v>
       </c>
       <c r="H10">
         <v>2814</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
       <c r="E11">
         <v>2014</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
       <c r="G11">
-        <v>11.0</v>
+        <v>36.0</v>
       </c>
       <c r="H11">
         <v>2814</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="C12" t="s">
         <v>34</v>
       </c>
       <c r="D12" t="s">
         <v>35</v>
       </c>
       <c r="E12">
         <v>2010</v>
       </c>
       <c r="F12" t="s">
         <v>36</v>
       </c>
       <c r="G12">
-        <v>12.0</v>
+        <v>42.0</v>
       </c>
       <c r="H12">
         <v>2136</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="B13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>37</v>
       </c>
       <c r="D13" t="s">
         <v>38</v>
       </c>
       <c r="E13">
         <v>2015</v>
       </c>
       <c r="F13" t="s">
         <v>36</v>
       </c>
       <c r="G13">
-        <v>12.0</v>
+        <v>42.0</v>
       </c>
       <c r="H13">
         <v>2136</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>6</v>
       </c>
       <c r="B14" t="s">
         <v>39</v>
       </c>
       <c r="C14" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
         <v>41</v>
       </c>
       <c r="E14">
         <v>2011</v>
       </c>
       <c r="F14" t="s">
         <v>42</v>
       </c>
       <c r="G14">
-        <v>16.0</v>
+        <v>43.0</v>
       </c>
       <c r="H14">
         <v>1582</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>6</v>
       </c>
       <c r="B15" t="s">
         <v>39</v>
       </c>
       <c r="C15" t="s">
         <v>43</v>
       </c>
       <c r="D15" t="s">
         <v>44</v>
       </c>
       <c r="E15">
         <v>2013</v>
       </c>
       <c r="F15" t="s">
         <v>42</v>
       </c>
       <c r="G15">
-        <v>16.0</v>
+        <v>43.0</v>
       </c>
       <c r="H15">
         <v>1582</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>7</v>
       </c>
       <c r="B16" t="s">
         <v>45</v>
       </c>
       <c r="C16" t="s">
         <v>46</v>
       </c>
       <c r="D16" t="s">
         <v>47</v>
       </c>
       <c r="E16">
         <v>2011</v>
       </c>
       <c r="F16" t="s">
         <v>48</v>
       </c>
       <c r="G16">
-        <v>20.0</v>
+        <v>61.0</v>
       </c>
       <c r="H16">
         <v>1113</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>7</v>
       </c>
       <c r="B17" t="s">
         <v>45</v>
       </c>
       <c r="C17" t="s">
         <v>49</v>
       </c>
       <c r="D17" t="s">
         <v>50</v>
       </c>
       <c r="E17">
         <v>2015</v>
       </c>
       <c r="F17" t="s">
         <v>48</v>
       </c>
       <c r="G17">
-        <v>20.0</v>
+        <v>61.0</v>
       </c>
       <c r="H17">
         <v>1113</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>8</v>
       </c>
       <c r="B18" t="s">
         <v>51</v>
       </c>
       <c r="C18" t="s">
         <v>52</v>
       </c>
       <c r="D18" t="s">
         <v>53</v>
       </c>
       <c r="E18">
         <v>2013</v>
       </c>
       <c r="F18" t="s">
         <v>54</v>
       </c>
       <c r="G18">
-        <v>24.0</v>
+        <v>71.0</v>
       </c>
       <c r="H18">
         <v>707</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>8</v>
       </c>
       <c r="B19" t="s">
         <v>51</v>
       </c>
       <c r="C19" t="s">
         <v>55</v>
       </c>
       <c r="D19" t="s">
         <v>56</v>
       </c>
       <c r="E19">
         <v>2013</v>
       </c>
       <c r="F19" t="s">
         <v>54</v>
       </c>
       <c r="G19">
-        <v>24.0</v>
+        <v>71.0</v>
       </c>
       <c r="H19">
         <v>707</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>1</v>
       </c>
       <c r="B22" t="s">
         <v>2</v>
       </c>
       <c r="C22" t="s">
         <v>3</v>
       </c>
       <c r="D22" t="s">
         <v>4</v>
       </c>
       <c r="E22" t="s">
         <v>5</v>
       </c>
       <c r="F22" t="s">
         <v>6</v>
       </c>
       <c r="G22" t="s">
         <v>7</v>
       </c>
       <c r="H22" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>1</v>
       </c>
       <c r="B23" t="s">
         <v>58</v>
       </c>
       <c r="C23" t="s">
         <v>59</v>
       </c>
       <c r="D23" t="s">
         <v>60</v>
       </c>
       <c r="E23">
-        <v>1993</v>
+        <v>1992</v>
       </c>
       <c r="F23" t="s">
         <v>61</v>
       </c>
       <c r="G23">
-        <v>8.0</v>
+        <v>24.0</v>
       </c>
       <c r="H23">
         <v>9963</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>1</v>
       </c>
       <c r="B24" t="s">
         <v>58</v>
       </c>
       <c r="C24" t="s">
         <v>62</v>
       </c>
       <c r="D24" t="s">
         <v>63</v>
       </c>
       <c r="E24">
-        <v>1982</v>
+        <v>1999</v>
       </c>
       <c r="F24" t="s">
         <v>61</v>
       </c>
       <c r="G24">
-        <v>8.0</v>
+        <v>24.0</v>
       </c>
       <c r="H24">
         <v>9963</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>2</v>
       </c>
       <c r="B25" t="s">
         <v>64</v>
       </c>
       <c r="C25" t="s">
         <v>65</v>
       </c>
       <c r="D25" t="s">
         <v>66</v>
       </c>
       <c r="E25">
-        <v>1975</v>
+        <v>2000</v>
       </c>
       <c r="F25" t="s">
         <v>67</v>
       </c>
       <c r="G25">
-        <v>8.0</v>
+        <v>30.0</v>
       </c>
       <c r="H25">
         <v>7855</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>2</v>
       </c>
       <c r="B26" t="s">
         <v>64</v>
       </c>
       <c r="C26" t="s">
         <v>68</v>
       </c>
       <c r="D26" t="s">
         <v>69</v>
       </c>
       <c r="E26">
-        <v>1972</v>
+        <v>1997</v>
       </c>
       <c r="F26" t="s">
         <v>67</v>
       </c>
       <c r="G26">
-        <v>8.0</v>
+        <v>30.0</v>
       </c>
       <c r="H26">
         <v>7855</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>70</v>
       </c>
       <c r="C27" t="s">
         <v>71</v>
       </c>
       <c r="D27" t="s">
         <v>72</v>
       </c>
       <c r="E27">
-        <v>1976</v>
+        <v>1993</v>
       </c>
       <c r="F27" t="s">
         <v>73</v>
       </c>
       <c r="G27">
-        <v>10.0</v>
+        <v>30.0</v>
       </c>
       <c r="H27">
         <v>6623</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>70</v>
       </c>
       <c r="C28" t="s">
         <v>74</v>
       </c>
       <c r="D28" t="s">
         <v>75</v>
       </c>
       <c r="E28">
-        <v>1984</v>
+        <v>1982</v>
       </c>
       <c r="F28" t="s">
         <v>73</v>
       </c>
       <c r="G28">
-        <v>10.0</v>
+        <v>30.0</v>
       </c>
       <c r="H28">
         <v>6623</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>76</v>
       </c>
       <c r="C29" t="s">
         <v>77</v>
       </c>
       <c r="D29" t="s">
         <v>78</v>
       </c>
       <c r="E29">
         <v>1964</v>
       </c>
       <c r="F29" t="s">
         <v>79</v>
       </c>
       <c r="G29">
-        <v>11.0</v>
+        <v>37.0</v>
       </c>
       <c r="H29">
         <v>5748</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>4</v>
       </c>
       <c r="B30" t="s">
         <v>76</v>
       </c>
       <c r="C30" t="s">
         <v>80</v>
       </c>
       <c r="D30" t="s">
         <v>81</v>
       </c>
       <c r="E30">
         <v>1991</v>
       </c>
       <c r="F30" t="s">
         <v>79</v>
       </c>
       <c r="G30">
-        <v>11.0</v>
+        <v>37.0</v>
       </c>
       <c r="H30">
         <v>5748</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>5</v>
       </c>
       <c r="B31" t="s">
         <v>82</v>
       </c>
       <c r="C31" t="s">
         <v>83</v>
       </c>
       <c r="D31" t="s">
         <v>84</v>
       </c>
       <c r="E31">
-        <v>1992</v>
+        <v>1976</v>
       </c>
       <c r="F31" t="s">
         <v>85</v>
       </c>
       <c r="G31">
-        <v>15.0</v>
+        <v>41.0</v>
       </c>
       <c r="H31">
         <v>5070</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>5</v>
       </c>
       <c r="B32" t="s">
         <v>82</v>
       </c>
       <c r="C32" t="s">
         <v>86</v>
       </c>
       <c r="D32" t="s">
         <v>87</v>
       </c>
       <c r="E32">
-        <v>1999</v>
+        <v>1984</v>
       </c>
       <c r="F32" t="s">
         <v>85</v>
       </c>
       <c r="G32">
-        <v>15.0</v>
+        <v>41.0</v>
       </c>
       <c r="H32">
         <v>5070</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>6</v>
       </c>
       <c r="B33" t="s">
         <v>88</v>
       </c>
       <c r="C33" t="s">
         <v>89</v>
       </c>
       <c r="D33" t="s">
         <v>90</v>
       </c>
       <c r="E33">
-        <v>1990</v>
+        <v>1975</v>
       </c>
       <c r="F33" t="s">
         <v>91</v>
       </c>
       <c r="G33">
-        <v>16.0</v>
+        <v>41.0</v>
       </c>
       <c r="H33">
         <v>4515</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>6</v>
       </c>
       <c r="B34" t="s">
         <v>88</v>
       </c>
       <c r="C34" t="s">
         <v>92</v>
       </c>
       <c r="D34" t="s">
         <v>93</v>
       </c>
       <c r="E34">
-        <v>1988</v>
+        <v>1972</v>
       </c>
       <c r="F34" t="s">
         <v>91</v>
       </c>
       <c r="G34">
-        <v>16.0</v>
+        <v>41.0</v>
       </c>
       <c r="H34">
         <v>4515</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>7</v>
       </c>
       <c r="B35" t="s">
         <v>94</v>
       </c>
       <c r="C35" t="s">
         <v>95</v>
       </c>
       <c r="D35" t="s">
         <v>96</v>
       </c>
       <c r="E35">
-        <v>2000</v>
+        <v>1990</v>
       </c>
       <c r="F35" t="s">
         <v>97</v>
       </c>
       <c r="G35">
-        <v>17.0</v>
+        <v>48.0</v>
       </c>
       <c r="H35">
         <v>4047</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>7</v>
       </c>
       <c r="B36" t="s">
         <v>94</v>
       </c>
       <c r="C36" t="s">
         <v>98</v>
       </c>
       <c r="D36" t="s">
         <v>99</v>
       </c>
       <c r="E36">
-        <v>1997</v>
+        <v>1988</v>
       </c>
       <c r="F36" t="s">
         <v>97</v>
       </c>
       <c r="G36">
-        <v>17.0</v>
+        <v>48.0</v>
       </c>
       <c r="H36">
         <v>4047</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>8</v>
       </c>
       <c r="B37" t="s">
         <v>100</v>
       </c>
       <c r="C37" t="s">
         <v>101</v>
       </c>
       <c r="D37" t="s">
         <v>102</v>
       </c>
       <c r="E37">
-        <v>1985</v>
+        <v>2007</v>
       </c>
       <c r="F37" t="s">
         <v>103</v>
       </c>
       <c r="G37">
-        <v>21.0</v>
+        <v>68.0</v>
       </c>
       <c r="H37">
         <v>3641</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>8</v>
       </c>
       <c r="B38" t="s">
         <v>100</v>
       </c>
       <c r="C38" t="s">
         <v>104</v>
       </c>
       <c r="D38" t="s">
         <v>105</v>
       </c>
       <c r="E38">
-        <v>1972</v>
+        <v>1973</v>
       </c>
       <c r="F38" t="s">
         <v>103</v>
       </c>
       <c r="G38">
-        <v>21.0</v>
+        <v>68.0</v>
       </c>
       <c r="H38">
         <v>3641</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>9</v>
       </c>
       <c r="B39" t="s">
         <v>106</v>
       </c>
       <c r="C39" t="s">
         <v>107</v>
       </c>
       <c r="D39" t="s">
         <v>108</v>
       </c>
       <c r="E39">
-        <v>1957</v>
+        <v>1989</v>
       </c>
       <c r="F39" t="s">
         <v>109</v>
       </c>
       <c r="G39">
-        <v>25.0</v>
+        <v>71.0</v>
       </c>
       <c r="H39">
         <v>3283</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>106</v>
       </c>
       <c r="C40" t="s">
         <v>110</v>
       </c>
       <c r="D40" t="s">
         <v>111</v>
       </c>
       <c r="E40">
-        <v>1967</v>
+        <v>1989</v>
       </c>
       <c r="F40" t="s">
         <v>109</v>
       </c>
       <c r="G40">
-        <v>25.0</v>
+        <v>71.0</v>
       </c>
       <c r="H40">
         <v>3283</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>10</v>
       </c>
       <c r="B41" t="s">
         <v>112</v>
       </c>
       <c r="C41" t="s">
         <v>113</v>
       </c>
       <c r="D41" t="s">
         <v>114</v>
       </c>
       <c r="E41">
-        <v>1989</v>
+        <v>1957</v>
       </c>
       <c r="F41" t="s">
         <v>115</v>
       </c>
       <c r="G41">
-        <v>25.0</v>
+        <v>73.0</v>
       </c>
       <c r="H41">
         <v>2963</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>10</v>
       </c>
       <c r="B42" t="s">
         <v>112</v>
       </c>
       <c r="C42" t="s">
         <v>116</v>
       </c>
       <c r="D42" t="s">
         <v>117</v>
       </c>
       <c r="E42">
-        <v>1989</v>
+        <v>1967</v>
       </c>
       <c r="F42" t="s">
         <v>115</v>
       </c>
       <c r="G42">
-        <v>25.0</v>
+        <v>73.0</v>
       </c>
       <c r="H42">
         <v>2963</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>11</v>
       </c>
       <c r="B43" t="s">
         <v>118</v>
       </c>
       <c r="C43" t="s">
         <v>119</v>
       </c>
       <c r="D43" t="s">
         <v>120</v>
       </c>
       <c r="E43">
-        <v>1987</v>
+        <v>1985</v>
       </c>
       <c r="F43" t="s">
         <v>121</v>
       </c>
       <c r="G43">
-        <v>26.0</v>
+        <v>84.0</v>
       </c>
       <c r="H43">
         <v>2673</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>11</v>
       </c>
       <c r="B44" t="s">
         <v>118</v>
       </c>
       <c r="C44" t="s">
         <v>122</v>
       </c>
       <c r="D44" t="s">
         <v>123</v>
       </c>
       <c r="E44">
-        <v>1987</v>
+        <v>1972</v>
       </c>
       <c r="F44" t="s">
         <v>121</v>
       </c>
       <c r="G44">
-        <v>26.0</v>
+        <v>84.0</v>
       </c>
       <c r="H44">
         <v>2673</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>12</v>
       </c>
       <c r="B45" t="s">
         <v>124</v>
       </c>
       <c r="C45" t="s">
         <v>125</v>
       </c>
       <c r="D45" t="s">
         <v>126</v>
       </c>
       <c r="E45">
-        <v>2007</v>
+        <v>1987</v>
       </c>
       <c r="F45" t="s">
         <v>127</v>
       </c>
       <c r="G45">
-        <v>26.0</v>
+        <v>93.0</v>
       </c>
       <c r="H45">
         <v>2408</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>12</v>
       </c>
       <c r="B46" t="s">
         <v>124</v>
       </c>
       <c r="C46" t="s">
         <v>128</v>
       </c>
       <c r="D46" t="s">
         <v>129</v>
       </c>
       <c r="E46">
-        <v>1973</v>
+        <v>1987</v>
       </c>
       <c r="F46" t="s">
         <v>127</v>
       </c>
       <c r="G46">
-        <v>26.0</v>
+        <v>93.0</v>
       </c>
       <c r="H46">
         <v>2408</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>13</v>
       </c>
       <c r="B47" t="s">
         <v>130</v>
       </c>
       <c r="C47" t="s">
         <v>131</v>
       </c>
       <c r="D47" t="s">
         <v>132</v>
       </c>
       <c r="E47">
         <v>1963</v>
       </c>
       <c r="F47" t="s">
         <v>133</v>
       </c>
       <c r="G47">
-        <v>36.0</v>
+        <v>103.0</v>
       </c>
       <c r="H47">
         <v>2165</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>13</v>
       </c>
       <c r="B48" t="s">
         <v>130</v>
       </c>
       <c r="C48" t="s">
         <v>134</v>
       </c>
       <c r="D48" t="s">
         <v>135</v>
       </c>
       <c r="E48">
         <v>1961</v>
       </c>
       <c r="F48" t="s">
         <v>133</v>
       </c>
       <c r="G48">
-        <v>36.0</v>
+        <v>103.0</v>
       </c>
       <c r="H48">
         <v>2165</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>136</v>
       </c>
       <c r="C49" t="s">
         <v>137</v>
       </c>
       <c r="D49" t="s">
         <v>138</v>
       </c>
       <c r="E49">
-        <v>1992</v>
+        <v>1986</v>
       </c>
       <c r="F49" t="s">
         <v>139</v>
       </c>
       <c r="G49">
-        <v>38.0</v>
+        <v>108.0</v>
       </c>
       <c r="H49">
         <v>1940</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>136</v>
       </c>
       <c r="C50" t="s">
         <v>140</v>
       </c>
       <c r="D50" t="s">
         <v>141</v>
       </c>
       <c r="E50">
-        <v>1991</v>
+        <v>2008</v>
       </c>
       <c r="F50" t="s">
         <v>139</v>
       </c>
       <c r="G50">
-        <v>38.0</v>
+        <v>108.0</v>
       </c>
       <c r="H50">
         <v>1940</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>15</v>
       </c>
       <c r="B51" t="s">
         <v>142</v>
       </c>
       <c r="C51" t="s">
         <v>143</v>
       </c>
       <c r="D51" t="s">
         <v>144</v>
       </c>
       <c r="E51">
-        <v>1986</v>
+        <v>1992</v>
       </c>
       <c r="F51" t="s">
         <v>145</v>
       </c>
       <c r="G51">
-        <v>39.0</v>
+        <v>121.0</v>
       </c>
       <c r="H51">
         <v>1730</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>15</v>
       </c>
       <c r="B52" t="s">
         <v>142</v>
       </c>
       <c r="C52" t="s">
         <v>146</v>
       </c>
       <c r="D52" t="s">
         <v>147</v>
       </c>
       <c r="E52">
-        <v>2008</v>
+        <v>1991</v>
       </c>
       <c r="F52" t="s">
         <v>145</v>
       </c>
       <c r="G52">
-        <v>39.0</v>
+        <v>121.0</v>
       </c>
       <c r="H52">
         <v>1730</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>16</v>
       </c>
       <c r="B53" t="s">
         <v>148</v>
       </c>
       <c r="C53" t="s">
         <v>149</v>
       </c>
       <c r="D53" t="s">
         <v>150</v>
       </c>
       <c r="E53">
         <v>1989</v>
       </c>
       <c r="F53" t="s">
         <v>151</v>
       </c>
       <c r="G53">
-        <v>44.0</v>
+        <v>121.0</v>
       </c>
       <c r="H53">
         <v>1534</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>16</v>
       </c>
       <c r="B54" t="s">
         <v>148</v>
       </c>
       <c r="C54" t="s">
         <v>152</v>
       </c>
       <c r="D54" t="s">
         <v>153</v>
       </c>
       <c r="E54">
         <v>2006</v>
       </c>
       <c r="F54" t="s">
         <v>151</v>
       </c>
       <c r="G54">
-        <v>44.0</v>
+        <v>121.0</v>
       </c>
       <c r="H54">
         <v>1534</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>17</v>
       </c>
       <c r="B55" t="s">
         <v>154</v>
       </c>
       <c r="C55" t="s">
         <v>155</v>
       </c>
       <c r="D55" t="s">
         <v>156</v>
       </c>
       <c r="E55">
         <v>1997</v>
       </c>
       <c r="F55" t="s">
         <v>157</v>
       </c>
       <c r="G55">
-        <v>48.0</v>
+        <v>146.0</v>
       </c>
       <c r="H55">
         <v>1349</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>17</v>
       </c>
       <c r="B56" t="s">
         <v>154</v>
       </c>
       <c r="C56" t="s">
         <v>158</v>
       </c>
       <c r="D56" t="s">
         <v>159</v>
       </c>
       <c r="E56">
         <v>1995</v>
       </c>
       <c r="F56" t="s">
         <v>157</v>
       </c>
       <c r="G56">
-        <v>48.0</v>
+        <v>146.0</v>
       </c>
       <c r="H56">
         <v>1349</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>18</v>
       </c>
       <c r="B57" t="s">
         <v>160</v>
       </c>
       <c r="C57" t="s">
         <v>161</v>
       </c>
       <c r="D57" t="s">
         <v>162</v>
       </c>
       <c r="E57">
         <v>2006</v>
       </c>
       <c r="F57" t="s">
         <v>163</v>
       </c>
       <c r="G57">
-        <v>51.0</v>
+        <v>155.0</v>
       </c>
       <c r="H57">
         <v>1176</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>18</v>
       </c>
       <c r="B58" t="s">
         <v>160</v>
       </c>
       <c r="C58" t="s">
         <v>164</v>
       </c>
       <c r="D58" t="s">
         <v>165</v>
       </c>
       <c r="E58">
         <v>2005</v>
       </c>
       <c r="F58" t="s">
         <v>163</v>
       </c>
       <c r="G58">
-        <v>51.0</v>
+        <v>155.0</v>
       </c>
       <c r="H58">
         <v>1176</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>19</v>
       </c>
       <c r="B59" t="s">
         <v>166</v>
       </c>
       <c r="C59" t="s">
         <v>167</v>
       </c>
       <c r="D59" t="s">
         <v>168</v>
       </c>
       <c r="E59">
         <v>1975</v>
       </c>
       <c r="F59" t="s">
         <v>169</v>
       </c>
       <c r="G59">
-        <v>54.0</v>
+        <v>157.0</v>
       </c>
       <c r="H59">
         <v>1011</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>19</v>
       </c>
       <c r="B60" t="s">
         <v>166</v>
       </c>
       <c r="C60" t="s">
         <v>170</v>
       </c>
       <c r="D60" t="s">
         <v>171</v>
       </c>
       <c r="E60">
         <v>2005</v>
       </c>
       <c r="F60" t="s">
         <v>169</v>
       </c>
       <c r="G60">
-        <v>54.0</v>
+        <v>157.0</v>
       </c>
       <c r="H60">
         <v>1011</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>20</v>
       </c>
       <c r="B61" t="s">
         <v>172</v>
       </c>
       <c r="C61" t="s">
         <v>173</v>
       </c>
       <c r="D61" t="s">
         <v>174</v>
       </c>
       <c r="E61">
         <v>1962</v>
       </c>
       <c r="F61" t="s">
         <v>175</v>
       </c>
       <c r="G61">
-        <v>60.0</v>
+        <v>185.0</v>
       </c>
       <c r="H61">
         <v>855</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>20</v>
       </c>
       <c r="B62" t="s">
         <v>172</v>
       </c>
       <c r="C62" t="s">
         <v>176</v>
       </c>
       <c r="D62" t="s">
         <v>177</v>
       </c>
       <c r="E62">
         <v>2004</v>
       </c>
       <c r="F62" t="s">
         <v>175</v>
       </c>
       <c r="G62">
-        <v>60.0</v>
+        <v>185.0</v>
       </c>
       <c r="H62">
         <v>855</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>21</v>
       </c>
       <c r="B63" t="s">
         <v>178</v>
       </c>
       <c r="C63" t="s">
         <v>179</v>
       </c>
       <c r="D63" t="s">
         <v>180</v>
       </c>
       <c r="E63">
         <v>1975</v>
       </c>
       <c r="F63" t="s">
         <v>181</v>
       </c>
       <c r="G63">
-        <v>64.0</v>
+        <v>194.0</v>
       </c>
       <c r="H63">
         <v>707</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>21</v>
       </c>
       <c r="B64" t="s">
         <v>178</v>
       </c>
       <c r="C64" t="s">
         <v>182</v>
       </c>
       <c r="D64" t="s">
         <v>183</v>
       </c>
       <c r="E64">
         <v>2005</v>
       </c>
       <c r="F64" t="s">
         <v>181</v>
       </c>
       <c r="G64">
-        <v>64.0</v>
+        <v>194.0</v>
       </c>
       <c r="H64">
         <v>707</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>1</v>
       </c>
       <c r="B67" t="s">
         <v>2</v>
       </c>
       <c r="C67" t="s">
         <v>3</v>
       </c>
       <c r="D67" t="s">
         <v>4</v>
       </c>
       <c r="E67" t="s">
         <v>5</v>
       </c>
       <c r="F67" t="s">
         <v>6</v>
       </c>
       <c r="G67" t="s">
         <v>7</v>
       </c>
       <c r="H67" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>1</v>
       </c>
       <c r="B68" t="s">
         <v>185</v>
       </c>
       <c r="C68" t="s">
         <v>186</v>
       </c>
       <c r="D68" t="s">
         <v>187</v>
       </c>
       <c r="E68">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="F68" t="s">
         <v>188</v>
       </c>
       <c r="G68">
-        <v>4.0</v>
+        <v>15.0</v>
       </c>
       <c r="H68">
         <v>7707</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>2</v>
       </c>
       <c r="B69" t="s">
         <v>189</v>
       </c>
       <c r="C69" t="s">
         <v>190</v>
       </c>
       <c r="D69" t="s">
         <v>191</v>
       </c>
       <c r="E69">
-        <v>1997</v>
+        <v>1982</v>
       </c>
       <c r="F69" t="s">
         <v>192</v>
       </c>
       <c r="G69">
-        <v>5.0</v>
+        <v>16.0</v>
       </c>
       <c r="H69">
         <v>5600</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>193</v>
       </c>
       <c r="C70" t="s">
         <v>194</v>
       </c>
       <c r="D70" t="s">
         <v>195</v>
       </c>
       <c r="E70">
-        <v>1982</v>
+        <v>1998</v>
       </c>
       <c r="F70" t="s">
         <v>196</v>
       </c>
       <c r="G70">
-        <v>6.0</v>
+        <v>35.0</v>
       </c>
       <c r="H70">
         <v>4367</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
         <v>4</v>
       </c>
       <c r="B71" t="s">
         <v>197</v>
       </c>
       <c r="C71" t="s">
         <v>198</v>
       </c>
       <c r="D71" t="s">
         <v>199</v>
       </c>
       <c r="E71">
-        <v>1998</v>
+        <v>1978</v>
       </c>
       <c r="F71" t="s">
         <v>200</v>
       </c>
       <c r="G71">
-        <v>10.0</v>
+        <v>39.0</v>
       </c>
       <c r="H71">
         <v>3493</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
         <v>5</v>
       </c>
       <c r="B72" t="s">
         <v>201</v>
       </c>
       <c r="C72" t="s">
         <v>202</v>
       </c>
       <c r="D72" t="s">
         <v>203</v>
       </c>
       <c r="E72">
-        <v>1978</v>
+        <v>2004</v>
       </c>
       <c r="F72" t="s">
         <v>204</v>
       </c>
       <c r="G72">
-        <v>17.0</v>
+        <v>54.0</v>
       </c>
       <c r="H72">
         <v>2814</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
         <v>6</v>
       </c>
       <c r="B73" t="s">
         <v>205</v>
       </c>
       <c r="C73" t="s">
         <v>206</v>
       </c>
       <c r="D73" t="s">
         <v>207</v>
       </c>
       <c r="E73">
         <v>1973</v>
       </c>
       <c r="F73" t="s">
         <v>208</v>
       </c>
       <c r="G73">
-        <v>17.0</v>
+        <v>59.0</v>
       </c>
       <c r="H73">
         <v>2260</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>7</v>
       </c>
       <c r="B74" t="s">
         <v>209</v>
       </c>
       <c r="C74" t="s">
         <v>210</v>
       </c>
       <c r="D74" t="s">
         <v>211</v>
       </c>
       <c r="E74">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="F74" t="s">
         <v>212</v>
       </c>
       <c r="G74">
-        <v>17.0</v>
+        <v>68.0</v>
       </c>
       <c r="H74">
         <v>1791</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>8</v>
       </c>
       <c r="B75" t="s">
         <v>213</v>
       </c>
       <c r="C75" t="s">
         <v>214</v>
       </c>
       <c r="D75" t="s">
         <v>215</v>
       </c>
       <c r="E75">
-        <v>2001</v>
+        <v>2009</v>
       </c>
       <c r="F75" t="s">
         <v>216</v>
       </c>
       <c r="G75">
-        <v>21.0</v>
+        <v>79.0</v>
       </c>
       <c r="H75">
         <v>1385</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>9</v>
       </c>
       <c r="B76" t="s">
         <v>217</v>
       </c>
       <c r="C76" t="s">
         <v>218</v>
       </c>
       <c r="D76" t="s">
         <v>219</v>
       </c>
       <c r="E76">
-        <v>2005</v>
+        <v>1998</v>
       </c>
       <c r="F76" t="s">
         <v>220</v>
       </c>
       <c r="G76">
-        <v>22.0</v>
+        <v>81.0</v>
       </c>
       <c r="H76">
         <v>1027</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>10</v>
       </c>
       <c r="B77" t="s">
         <v>221</v>
       </c>
       <c r="C77" t="s">
         <v>222</v>
       </c>
       <c r="D77" t="s">
         <v>223</v>
       </c>
       <c r="E77">
-        <v>2009</v>
+        <v>2005</v>
       </c>
       <c r="F77" t="s">
         <v>224</v>
       </c>
       <c r="G77">
-        <v>28.0</v>
+        <v>83.0</v>
       </c>
       <c r="H77">
         <v>707</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
         <v>1</v>
       </c>
       <c r="B80" t="s">
         <v>2</v>
       </c>
       <c r="C80" t="s">
         <v>3</v>
       </c>
       <c r="D80" t="s">
         <v>4</v>
       </c>
       <c r="E80" t="s">
         <v>5</v>
       </c>
       <c r="F80" t="s">
         <v>6</v>
       </c>
       <c r="G80" t="s">
         <v>7</v>
       </c>
       <c r="H80" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
         <v>1</v>
       </c>
       <c r="B81" t="s">
         <v>226</v>
       </c>
       <c r="C81" t="s">
         <v>227</v>
       </c>
       <c r="D81" t="s">
         <v>228</v>
       </c>
       <c r="E81">
-        <v>2025</v>
+        <v>1962</v>
       </c>
       <c r="F81" t="s">
         <v>229</v>
       </c>
       <c r="G81">
-        <v>4.0</v>
+        <v>21.0</v>
       </c>
       <c r="H81">
-        <v>8261</v>
+        <v>8505</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
         <v>2</v>
       </c>
       <c r="B82" t="s">
         <v>230</v>
       </c>
       <c r="C82" t="s">
         <v>231</v>
       </c>
       <c r="D82" t="s">
         <v>232</v>
       </c>
       <c r="E82">
-        <v>1971</v>
+        <v>2025</v>
       </c>
       <c r="F82" t="s">
         <v>233</v>
       </c>
       <c r="G82">
-        <v>6.0</v>
+        <v>24.0</v>
       </c>
       <c r="H82">
-        <v>6154</v>
+        <v>6397</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
         <v>3</v>
       </c>
       <c r="B83" t="s">
         <v>234</v>
       </c>
       <c r="C83" t="s">
         <v>235</v>
       </c>
       <c r="D83" t="s">
         <v>236</v>
       </c>
       <c r="E83">
-        <v>1978</v>
+        <v>1971</v>
       </c>
       <c r="F83" t="s">
         <v>237</v>
       </c>
       <c r="G83">
-        <v>9.0</v>
+        <v>24.0</v>
       </c>
       <c r="H83">
-        <v>4921</v>
+        <v>5165</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
         <v>4</v>
       </c>
       <c r="B84" t="s">
         <v>238</v>
       </c>
       <c r="C84" t="s">
         <v>239</v>
       </c>
       <c r="D84" t="s">
         <v>240</v>
       </c>
       <c r="E84">
-        <v>1962</v>
+        <v>1978</v>
       </c>
       <c r="F84" t="s">
         <v>241</v>
       </c>
       <c r="G84">
-        <v>11.0</v>
+        <v>38.0</v>
       </c>
       <c r="H84">
-        <v>4047</v>
+        <v>4290</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
         <v>5</v>
       </c>
       <c r="B85" t="s">
         <v>242</v>
       </c>
       <c r="C85" t="s">
         <v>243</v>
       </c>
       <c r="D85" t="s">
         <v>244</v>
       </c>
       <c r="E85">
-        <v>1971</v>
+        <v>2000</v>
       </c>
       <c r="F85" t="s">
         <v>245</v>
       </c>
       <c r="G85">
-        <v>11.0</v>
+        <v>38.0</v>
       </c>
       <c r="H85">
-        <v>3368</v>
+        <v>3612</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
         <v>6</v>
       </c>
       <c r="B86" t="s">
         <v>246</v>
       </c>
       <c r="C86" t="s">
         <v>247</v>
       </c>
       <c r="D86" t="s">
         <v>248</v>
       </c>
       <c r="E86">
-        <v>2000</v>
+        <v>1969</v>
       </c>
       <c r="F86" t="s">
         <v>249</v>
       </c>
       <c r="G86">
-        <v>13.0</v>
+        <v>49.0</v>
       </c>
       <c r="H86">
-        <v>2814</v>
+        <v>3058</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
         <v>7</v>
       </c>
       <c r="B87" t="s">
         <v>250</v>
       </c>
       <c r="C87" t="s">
         <v>251</v>
       </c>
       <c r="D87" t="s">
         <v>252</v>
       </c>
       <c r="E87">
-        <v>1969</v>
+        <v>1971</v>
       </c>
       <c r="F87" t="s">
         <v>253</v>
       </c>
       <c r="G87">
-        <v>17.0</v>
+        <v>51.0</v>
       </c>
       <c r="H87">
-        <v>2346</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
         <v>8</v>
       </c>
       <c r="B88" t="s">
         <v>254</v>
       </c>
       <c r="C88" t="s">
         <v>255</v>
       </c>
       <c r="D88" t="s">
         <v>256</v>
       </c>
       <c r="E88">
         <v>1973</v>
       </c>
       <c r="F88" t="s">
         <v>257</v>
       </c>
       <c r="G88">
-        <v>22.0</v>
+        <v>63.0</v>
       </c>
       <c r="H88">
-        <v>1940</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
         <v>9</v>
       </c>
       <c r="B89" t="s">
         <v>258</v>
       </c>
       <c r="C89" t="s">
         <v>259</v>
       </c>
       <c r="D89" t="s">
         <v>207</v>
       </c>
       <c r="E89">
         <v>2002</v>
       </c>
       <c r="F89" t="s">
         <v>260</v>
       </c>
       <c r="G89">
-        <v>25.0</v>
+        <v>83.0</v>
       </c>
       <c r="H89">
-        <v>1582</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
         <v>10</v>
       </c>
       <c r="B90" t="s">
         <v>261</v>
       </c>
       <c r="C90" t="s">
         <v>262</v>
       </c>
       <c r="D90" t="s">
         <v>263</v>
       </c>
       <c r="E90">
-        <v>1972</v>
+        <v>1993</v>
       </c>
       <c r="F90" t="s">
         <v>264</v>
       </c>
       <c r="G90">
-        <v>37.0</v>
+        <v>85.0</v>
       </c>
       <c r="H90">
-        <v>1261</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
         <v>11</v>
       </c>
       <c r="B91" t="s">
         <v>265</v>
       </c>
       <c r="C91" t="s">
         <v>266</v>
       </c>
       <c r="D91" t="s">
         <v>267</v>
       </c>
       <c r="E91">
         <v>2010</v>
       </c>
       <c r="F91" t="s">
         <v>268</v>
       </c>
       <c r="G91">
-        <v>40.0</v>
+        <v>92.0</v>
       </c>
       <c r="H91">
-        <v>972</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
         <v>12</v>
       </c>
       <c r="B92" t="s">
         <v>269</v>
       </c>
       <c r="C92" t="s">
         <v>270</v>
       </c>
       <c r="D92" t="s">
         <v>271</v>
       </c>
       <c r="E92">
-        <v>1993</v>
+        <v>1972</v>
       </c>
       <c r="F92" t="s">
         <v>272</v>
       </c>
       <c r="G92">
-        <v>41.0</v>
+        <v>96.0</v>
       </c>
       <c r="H92">
-        <v>707</v>
+        <v>950</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
         <v>13</v>
       </c>
       <c r="B93" t="s">
         <v>273</v>
       </c>
       <c r="C93" t="s">
         <v>274</v>
       </c>
       <c r="D93" t="s">
         <v>275</v>
       </c>
       <c r="E93">
-        <v>1981</v>
+        <v>1972</v>
       </c>
       <c r="F93" t="s">
         <v>276</v>
       </c>
       <c r="G93">
-        <v>45.0</v>
+        <v>99.0</v>
       </c>
       <c r="H93">
-        <v>0</v>
-[...25 lines deleted...]
-        <v>0</v>
+        <v>707</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">