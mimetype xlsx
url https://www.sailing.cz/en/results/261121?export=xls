--- v0 (2026-07-06)
+++ v1 (2026-10-12)
@@ -707,51 +707,51 @@
   <si>
     <t>Šlechtická Kateřina</t>
   </si>
   <si>
     <t xml:space="preserve">8 9 7 7 8 8 8 9 8 DNS* DNC* DNC </t>
   </si>
   <si>
     <t>RS Aero</t>
   </si>
   <si>
     <t>CZE 4692</t>
   </si>
   <si>
     <t>1130-0169</t>
   </si>
   <si>
     <t>Guryča Daniel</t>
   </si>
   <si>
     <t xml:space="preserve">2 4 5* 7* 2 1 1 1 4 3 3 </t>
   </si>
   <si>
     <t>SVK 4551</t>
   </si>
   <si>
-    <t>9901-0352</t>
+    <t>7040-0449</t>
   </si>
   <si>
     <t>Marynčák Miroslav</t>
   </si>
   <si>
     <t xml:space="preserve">1 2 6* 1 5 5 5 2 2 9* 1 </t>
   </si>
   <si>
     <t>CZE 2340</t>
   </si>
   <si>
     <t>2205-0008</t>
   </si>
   <si>
     <t>Mlčoch Bronislav</t>
   </si>
   <si>
     <t xml:space="preserve">4 1 1 4 1 2 3 4 6* 4 8* </t>
   </si>
   <si>
     <t>CZE 3235</t>
   </si>
   <si>
     <t>2103-0415</t>
   </si>
@@ -3130,51 +3130,51 @@
       </c>
       <c r="F81" t="s">
         <v>229</v>
       </c>
       <c r="G81">
         <v>21.0</v>
       </c>
       <c r="H81">
         <v>8505</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
         <v>2</v>
       </c>
       <c r="B82" t="s">
         <v>230</v>
       </c>
       <c r="C82" t="s">
         <v>231</v>
       </c>
       <c r="D82" t="s">
         <v>232</v>
       </c>
       <c r="E82">
-        <v>2025</v>
+        <v>1959</v>
       </c>
       <c r="F82" t="s">
         <v>233</v>
       </c>
       <c r="G82">
         <v>24.0</v>
       </c>
       <c r="H82">
         <v>6397</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
         <v>3</v>
       </c>
       <c r="B83" t="s">
         <v>234</v>
       </c>
       <c r="C83" t="s">
         <v>235</v>
       </c>
       <c r="D83" t="s">
         <v>236</v>
       </c>
       <c r="E83">