--- v0 (2026-06-12)
+++ v1 (2026-08-14)
@@ -12,794 +12,812 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="254">
   <si>
     <t>RS 700</t>
   </si>
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Boat</t>
   </si>
   <si>
     <t>License Nr.</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Year of Birth</t>
   </si>
   <si>
     <t>Race Results</t>
   </si>
   <si>
     <t>Points</t>
   </si>
   <si>
     <t>L.Points</t>
   </si>
   <si>
+    <t>CZE 933</t>
+  </si>
+  <si>
+    <t>1149-7777</t>
+  </si>
+  <si>
+    <t>Štantejský Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6* 2 4* 3 1 2 1 1 1 </t>
+  </si>
+  <si>
     <t>CZE 1018</t>
   </si>
   <si>
     <t>1305-0420</t>
   </si>
   <si>
     <t>Vastl Tomáš</t>
   </si>
   <si>
-    <t xml:space="preserve">5* 3 2 1 </t>
+    <t xml:space="preserve">5* 3 2 1 3 4 DNC* 2 5 </t>
+  </si>
+  <si>
+    <t>CZE 905</t>
+  </si>
+  <si>
+    <t>1305-0354</t>
+  </si>
+  <si>
+    <t>Brabec Václav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 5* 3 4 4 1 2 3 6* </t>
+  </si>
+  <si>
+    <t>CZE 842</t>
+  </si>
+  <si>
+    <t>1149-0005</t>
+  </si>
+  <si>
+    <t>Bartoš Richard</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8* 6 1 2 8* 5 3 5 7 </t>
+  </si>
+  <si>
+    <t>CZE 1036</t>
+  </si>
+  <si>
+    <t>1130-0233</t>
+  </si>
+  <si>
+    <t>Dudák Marek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 4 5 6* 2 6 5 7* 4 </t>
+  </si>
+  <si>
+    <t>CZE 1037</t>
+  </si>
+  <si>
+    <t>1401-0419</t>
+  </si>
+  <si>
+    <t>Šnajdr Milan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 7 9 5 5 DNC* DNC* 6 3 </t>
   </si>
   <si>
     <t>CZE 1035</t>
   </si>
   <si>
     <t>1149-0020</t>
   </si>
   <si>
     <t>Plhoň Adam</t>
   </si>
   <si>
-    <t xml:space="preserve">1 1 7* 7 </t>
-[...59 lines deleted...]
-    <t xml:space="preserve">2 7 9* 5 </t>
+    <t xml:space="preserve">1 1 7 7 DNC* DNS* DNC 4 2 </t>
+  </si>
+  <si>
+    <t>CZE 1043</t>
+  </si>
+  <si>
+    <t>1149-0001</t>
+  </si>
+  <si>
+    <t>Kuthan Jiří</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10* 10* 6 10 7 3 4 8 8 </t>
   </si>
   <si>
     <t>CZE 875</t>
   </si>
   <si>
     <t>1702-0258</t>
   </si>
   <si>
     <t>Dvořák Jan</t>
   </si>
   <si>
-    <t xml:space="preserve">7 9 8 13* </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">10* 10 6 10 </t>
+    <t xml:space="preserve">7 9 8 13 6 DNC* DNC* 11 DNC </t>
+  </si>
+  <si>
+    <t>CZE 866</t>
+  </si>
+  <si>
+    <t>1149-0021</t>
+  </si>
+  <si>
+    <t>Plhoň Eduard</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12 13 11 11 DNC* DNC* DNC 10 DNC </t>
   </si>
   <si>
     <t>CZE 964</t>
   </si>
   <si>
     <t>1103-0317</t>
   </si>
   <si>
     <t>Sušil Jan</t>
   </si>
   <si>
-    <t xml:space="preserve">9 11 13* 8 </t>
+    <t xml:space="preserve">9 11 13 8 DNC* DNC* DNC DNC DNC </t>
   </si>
   <si>
     <t>CZE 822</t>
   </si>
   <si>
     <t>1401-0265</t>
   </si>
   <si>
     <t>Martan Jiří</t>
   </si>
   <si>
-    <t xml:space="preserve">11 8 14* 12 </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">12 13* 11 11 </t>
+    <t xml:space="preserve">11 8 14 12 DNC* DNC* DNC DNC DNC </t>
   </si>
   <si>
     <t>CZE 984</t>
   </si>
   <si>
     <t>1130-1746</t>
   </si>
   <si>
     <t>Brabcová Klára</t>
   </si>
   <si>
-    <t xml:space="preserve">DNC* DNS 10 9 </t>
+    <t xml:space="preserve">DNC* DNS* 10 9 DNC DNC DNC 9 DNC </t>
   </si>
   <si>
     <t>CZE 823</t>
   </si>
   <si>
     <t>1901-0439</t>
   </si>
   <si>
     <t>Dlouhý Radek</t>
   </si>
   <si>
-    <t xml:space="preserve">DNC* 12 12 TLE </t>
+    <t xml:space="preserve">DNC* 12 12 TLE* 9 DNC DNC DNF DNC </t>
   </si>
   <si>
     <t>CZE 729</t>
   </si>
   <si>
     <t>1203-0586</t>
   </si>
   <si>
     <t>Pfeifer Matyáš</t>
   </si>
   <si>
-    <t xml:space="preserve">14 14 16* 14 </t>
+    <t xml:space="preserve">14 14 16 14 DNC* DNC* DNC DNC DNC </t>
   </si>
   <si>
     <t>CZE 894</t>
   </si>
   <si>
     <t>2103-0922</t>
   </si>
   <si>
     <t>Šlechtická Kateřina</t>
   </si>
   <si>
-    <t xml:space="preserve">13 15 15 TLE* </t>
+    <t xml:space="preserve">13 15 15 TLE* DNC* DNC DNC DNC DNC </t>
   </si>
   <si>
     <t>RS Aero</t>
   </si>
   <si>
     <t>GER 3370</t>
   </si>
   <si>
     <t>9903-0384</t>
   </si>
   <si>
     <t>Rieve Eric</t>
   </si>
   <si>
-    <t xml:space="preserve">2 1 1 </t>
+    <t xml:space="preserve">2 1 1 2 1 DNF* 1 </t>
+  </si>
+  <si>
+    <t>EST 2888</t>
+  </si>
+  <si>
+    <t>9936-0035</t>
+  </si>
+  <si>
+    <t>Haavel Ants</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 OCS* 3 1 2 4 3 </t>
+  </si>
+  <si>
+    <t>IRL 4295</t>
+  </si>
+  <si>
+    <t>9907-0002</t>
+  </si>
+  <si>
+    <t>Van Maanen Roy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 4 7* 5 4 3 2 </t>
+  </si>
+  <si>
+    <t>ITA 3352</t>
+  </si>
+  <si>
+    <t>9909-0052</t>
+  </si>
+  <si>
+    <t>Titarenko Max</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 3 OCS* 3 7 1 6 </t>
   </si>
   <si>
     <t>SUI 3369</t>
   </si>
   <si>
     <t>9911-0028</t>
   </si>
   <si>
     <t>Hoogland Frank</t>
   </si>
   <si>
-    <t xml:space="preserve">7 2 2 </t>
+    <t xml:space="preserve">7 2 2 10* 6 5 4 </t>
+  </si>
+  <si>
+    <t>CZE 4692</t>
+  </si>
+  <si>
+    <t>1130-0169</t>
+  </si>
+  <si>
+    <t>Guryča Daniel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 6 6 8 9* 8 9 </t>
+  </si>
+  <si>
+    <t>GER 4220</t>
+  </si>
+  <si>
+    <t>9903-0385</t>
+  </si>
+  <si>
+    <t>Gießner Anton</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20* 18 11 6 8 7 7 </t>
+  </si>
+  <si>
+    <t>AUT 4236</t>
+  </si>
+  <si>
+    <t>9904-0131</t>
+  </si>
+  <si>
+    <t>Absolon Georg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10 16 18* 9 12 6 8 </t>
+  </si>
+  <si>
+    <t>GER 3079</t>
+  </si>
+  <si>
+    <t>9903-0383</t>
+  </si>
+  <si>
+    <t>Rieve Hannes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11 15 14 7 5 11 DNC* </t>
+  </si>
+  <si>
+    <t>CZE 2954</t>
+  </si>
+  <si>
+    <t>1130-0264</t>
+  </si>
+  <si>
+    <t>Motl Luboš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15 23* 15 13 13 12 12 </t>
+  </si>
+  <si>
+    <t>CZE 4761</t>
+  </si>
+  <si>
+    <t>7040-0158</t>
+  </si>
+  <si>
+    <t>Buřil Miloš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22* 20 22 12 11 9 11 </t>
+  </si>
+  <si>
+    <t>GER 4078</t>
+  </si>
+  <si>
+    <t>9903-0392</t>
+  </si>
+  <si>
+    <t>Vorobev Vadim</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNC* DNC DNC 4 3 2 5 </t>
+  </si>
+  <si>
+    <t>CZE 2471</t>
+  </si>
+  <si>
+    <t>1149-0002</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18 14 21* 14 14 13 14 </t>
+  </si>
+  <si>
+    <t>CZE 2956</t>
+  </si>
+  <si>
+    <t>7040-0220</t>
+  </si>
+  <si>
+    <t>Hrubý Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9 10 5 17 15 NSC* DNC </t>
   </si>
   <si>
     <t>GER 2945</t>
   </si>
   <si>
     <t>9903-0387</t>
   </si>
   <si>
     <t>Löwen Thomas</t>
   </si>
   <si>
-    <t xml:space="preserve">5 5 4 </t>
-[...26 lines deleted...]
-    <t>GER 4706</t>
+    <t xml:space="preserve">5 5 4 DNC* DNC DNC 10 </t>
+  </si>
+  <si>
+    <t>GER 4079</t>
+  </si>
+  <si>
+    <t>9903-0391</t>
+  </si>
+  <si>
+    <t>Boeke Lukas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">28 17 26 11 10 10 DNC* </t>
+  </si>
+  <si>
+    <t>CZE 2589</t>
+  </si>
+  <si>
+    <t>2205-0068</t>
+  </si>
+  <si>
+    <t>Mlčoch Matěj</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16 12 9 15 DNC* DNC DNC </t>
+  </si>
+  <si>
+    <t>GER 11621</t>
   </si>
   <si>
     <t>9903-0381</t>
   </si>
   <si>
     <t>Hoff Siegfried</t>
   </si>
   <si>
-    <t xml:space="preserve">8 7 8 </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">9 10 5 </t>
+    <t xml:space="preserve">8 7 8 DNC* DNC DNC DNC </t>
+  </si>
+  <si>
+    <t>CZE 2340</t>
+  </si>
+  <si>
+    <t>2205-0008</t>
+  </si>
+  <si>
+    <t>Mlčoch Bronislav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13 21 16 16 DNC* DNC DNC </t>
   </si>
   <si>
     <t>CZE 1826</t>
   </si>
   <si>
     <t>1607-0302</t>
   </si>
   <si>
     <t>Bryx Petr</t>
   </si>
   <si>
-    <t xml:space="preserve">12 11 12 </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">16 12 9 </t>
+    <t xml:space="preserve">12 11 12 DNC* DNC DNC DNC </t>
   </si>
   <si>
     <t>SVK 4551</t>
   </si>
   <si>
     <t>9999-0392</t>
   </si>
   <si>
     <t>Marynčák Miroslav</t>
   </si>
   <si>
-    <t xml:space="preserve">14 13 10 </t>
-[...23 lines deleted...]
-    <t xml:space="preserve">11 15 14 </t>
+    <t xml:space="preserve">14 13 10 DNC* DNC DNC DNC </t>
+  </si>
+  <si>
+    <t>GER 4077</t>
+  </si>
+  <si>
+    <t>9903-0393</t>
+  </si>
+  <si>
+    <t>Kowatsch Saskia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17 24 20 DNC* DNC DNC 13 </t>
   </si>
   <si>
     <t>CZE 1162</t>
   </si>
   <si>
     <t>1607-0301</t>
   </si>
   <si>
     <t>Mrázová Sylvia</t>
   </si>
   <si>
-    <t xml:space="preserve">19 9 13 </t>
-[...23 lines deleted...]
-    <t xml:space="preserve">10 16 18 </t>
+    <t xml:space="preserve">19 9 13 DNC* DNC DNC DNC </t>
   </si>
   <si>
     <t>GER 4341</t>
   </si>
   <si>
     <t>9903-0394</t>
   </si>
   <si>
     <t>Wittmann Juergen</t>
   </si>
   <si>
-    <t xml:space="preserve">21 8 19 </t>
-[...44 lines deleted...]
-    <t xml:space="preserve">15 23 15 </t>
+    <t xml:space="preserve">21 8 19 DNC* DNC DNC DNC </t>
   </si>
   <si>
     <t>GER 1721</t>
   </si>
   <si>
     <t>9903-0386</t>
   </si>
   <si>
     <t>Frenzel Kirstin</t>
   </si>
   <si>
-    <t xml:space="preserve">25 19 17 </t>
-[...35 lines deleted...]
-    <t xml:space="preserve">28 17 26 </t>
+    <t xml:space="preserve">25 19 17 DNC* DNC DNC DNC </t>
   </si>
   <si>
     <t>GER 2850</t>
   </si>
   <si>
     <t>9903-0388</t>
   </si>
   <si>
     <t>Bohner Florian</t>
   </si>
   <si>
-    <t xml:space="preserve">24 25 23 </t>
+    <t xml:space="preserve">24 25 23 DNC* DNC DNC DNC </t>
+  </si>
+  <si>
+    <t>CZE 6</t>
+  </si>
+  <si>
+    <t>1607-0313</t>
+  </si>
+  <si>
+    <t>Bryxová Pavla</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26 22 25 DNC* DNC DNC DNC </t>
+  </si>
+  <si>
+    <t>GER 1145</t>
+  </si>
+  <si>
+    <t>9903-0389</t>
+  </si>
+  <si>
+    <t>Grobholz Boris</t>
+  </si>
+  <si>
+    <t xml:space="preserve">27 26 24 DNC* DNC DNC DNC </t>
+  </si>
+  <si>
+    <t>CZE 2626</t>
+  </si>
+  <si>
+    <t>1149-7887</t>
+  </si>
+  <si>
+    <t>Nejedlá Jana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">29 27 DNS* DNC DNC DNC DNC </t>
+  </si>
+  <si>
+    <t>CZE 2132</t>
+  </si>
+  <si>
+    <t>9999-0043</t>
+  </si>
+  <si>
+    <t>Kovaříková Marie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">30 28 DNC* DNC DNC DNC DNC </t>
+  </si>
+  <si>
+    <t>EST 4234</t>
+  </si>
+  <si>
+    <t>9936-0037</t>
+  </si>
+  <si>
+    <t>Haavel Andres</t>
+  </si>
+  <si>
+    <t xml:space="preserve">23 DNC* DNC DNC DNC DNC DNC </t>
+  </si>
+  <si>
+    <t>CZE 1484</t>
+  </si>
+  <si>
+    <t>9999-0083</t>
+  </si>
+  <si>
+    <t>Schmiedová Petra</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNC* DNC DNC DNC DNC DNC DNC </t>
+  </si>
+  <si>
+    <t>GER 1909</t>
+  </si>
+  <si>
+    <t>9903-0366</t>
+  </si>
+  <si>
+    <t>Domres Jörn</t>
+  </si>
+  <si>
+    <t>CZE 2056</t>
+  </si>
+  <si>
+    <t>1130-1655</t>
+  </si>
+  <si>
+    <t>Janovský Tomáš</t>
+  </si>
+  <si>
+    <t>EST 2257</t>
+  </si>
+  <si>
+    <t>9936-0036</t>
+  </si>
+  <si>
+    <t>Rohtla Andres</t>
+  </si>
+  <si>
+    <t>49erFX</t>
+  </si>
+  <si>
+    <t>DEN 11</t>
+  </si>
+  <si>
+    <t>1401-0485</t>
+  </si>
+  <si>
+    <t>Pelnář Petr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 1 1 2 3* </t>
+  </si>
+  <si>
+    <t>1130-0984</t>
+  </si>
+  <si>
+    <t>Bezušek Kristian</t>
+  </si>
+  <si>
+    <t>CZE 131</t>
+  </si>
+  <si>
+    <t>1901-0415</t>
+  </si>
+  <si>
+    <t>Čermák Jaroslav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3* 2 2 3 1 </t>
+  </si>
+  <si>
+    <t>2101-0617</t>
+  </si>
+  <si>
+    <t>Mareček Šimon</t>
+  </si>
+  <si>
+    <t>HUN 115</t>
+  </si>
+  <si>
+    <t>9905-0161</t>
+  </si>
+  <si>
+    <t>Attila Svastits</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 3* 3 1 2 </t>
+  </si>
+  <si>
+    <t>9905-0162</t>
+  </si>
+  <si>
+    <t>Attila Sághy</t>
+  </si>
+  <si>
+    <t>CZE 667</t>
+  </si>
+  <si>
+    <t>2101-0650</t>
+  </si>
+  <si>
+    <t>Ott Adam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNC* DNC DNC 4 4 </t>
+  </si>
+  <si>
+    <t>1130-1000</t>
+  </si>
+  <si>
+    <t>Michalčín Šimon</t>
   </si>
   <si>
     <t>CZE 8</t>
   </si>
   <si>
-    <t>1607-0313</t>
-[...139 lines deleted...]
-  <si>
     <t>1130-0003</t>
   </si>
   <si>
     <t>Bauerová Markéta</t>
   </si>
   <si>
+    <t xml:space="preserve">DNC* DNC DNC DNC DNC </t>
+  </si>
+  <si>
     <t>1130-0002</t>
   </si>
   <si>
     <t>Bauer František</t>
   </si>
   <si>
+    <t>CZE 24</t>
+  </si>
+  <si>
+    <t>2103-0795</t>
+  </si>
+  <si>
+    <t>Viščorová Nela</t>
+  </si>
+  <si>
+    <t>2103-0794</t>
+  </si>
+  <si>
+    <t>Viščor Dan</t>
+  </si>
+  <si>
     <t>CHI 251</t>
   </si>
   <si>
     <t>1401-0494</t>
   </si>
   <si>
     <t>Šimánek Jiří</t>
   </si>
   <si>
     <t>CZE 600</t>
   </si>
   <si>
     <t>1103-0008</t>
   </si>
   <si>
     <t>Jurečka Matěj</t>
   </si>
   <si>
     <t>1103-0010</t>
   </si>
   <si>
     <t>Jurečka Šimon</t>
-  </si>
-[...43 lines deleted...]
-    <t>Viščor Dan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1156,447 +1174,447 @@
       </c>
       <c r="F3" t="s">
         <v>6</v>
       </c>
       <c r="G3" t="s">
         <v>7</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4">
-        <v>1997</v>
+        <v>1974</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4">
-        <v>6.0</v>
+        <v>11.0</v>
       </c>
       <c r="H4">
         <v>9136</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
       <c r="E5">
-        <v>1982</v>
+        <v>1997</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
       <c r="G5">
-        <v>9.0</v>
+        <v>20.0</v>
       </c>
       <c r="H5">
         <v>7029</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6">
-        <v>1969</v>
+        <v>1998</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
       <c r="G6">
-        <v>9.0</v>
+        <v>20.0</v>
       </c>
       <c r="H6">
         <v>5796</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>21</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
       </c>
       <c r="E7">
-        <v>1974</v>
+        <v>1969</v>
       </c>
       <c r="F7" t="s">
         <v>24</v>
       </c>
       <c r="G7">
-        <v>9.0</v>
+        <v>29.0</v>
       </c>
       <c r="H7">
         <v>4921</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>25</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8" t="s">
         <v>27</v>
       </c>
       <c r="E8">
-        <v>1998</v>
+        <v>1974</v>
       </c>
       <c r="F8" t="s">
         <v>28</v>
       </c>
       <c r="G8">
-        <v>10.0</v>
+        <v>30.0</v>
       </c>
       <c r="H8">
         <v>4243</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" t="s">
         <v>31</v>
       </c>
       <c r="E9">
-        <v>1974</v>
+        <v>1964</v>
       </c>
       <c r="F9" t="s">
         <v>32</v>
       </c>
       <c r="G9">
-        <v>13.0</v>
+        <v>37.0</v>
       </c>
       <c r="H9">
         <v>3689</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>33</v>
       </c>
       <c r="C10" t="s">
         <v>34</v>
       </c>
       <c r="D10" t="s">
         <v>35</v>
       </c>
       <c r="E10">
-        <v>1964</v>
+        <v>1982</v>
       </c>
       <c r="F10" t="s">
         <v>36</v>
       </c>
       <c r="G10">
-        <v>14.0</v>
+        <v>39.0</v>
       </c>
       <c r="H10">
         <v>3220</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>37</v>
       </c>
       <c r="C11" t="s">
         <v>38</v>
       </c>
       <c r="D11" t="s">
         <v>39</v>
       </c>
       <c r="E11">
-        <v>1978</v>
+        <v>1973</v>
       </c>
       <c r="F11" t="s">
         <v>40</v>
       </c>
       <c r="G11">
-        <v>24.0</v>
+        <v>46.0</v>
       </c>
       <c r="H11">
         <v>2814</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>41</v>
       </c>
       <c r="C12" t="s">
         <v>42</v>
       </c>
       <c r="D12" t="s">
         <v>43</v>
       </c>
       <c r="E12">
-        <v>1973</v>
+        <v>1978</v>
       </c>
       <c r="F12" t="s">
         <v>44</v>
       </c>
       <c r="G12">
-        <v>26.0</v>
+        <v>71.0</v>
       </c>
       <c r="H12">
         <v>2456</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
         <v>45</v>
       </c>
       <c r="C13" t="s">
         <v>46</v>
       </c>
       <c r="D13" t="s">
         <v>47</v>
       </c>
       <c r="E13">
-        <v>2002</v>
+        <v>1984</v>
       </c>
       <c r="F13" t="s">
         <v>48</v>
       </c>
       <c r="G13">
-        <v>28.0</v>
+        <v>91.0</v>
       </c>
       <c r="H13">
         <v>2136</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14" t="s">
         <v>50</v>
       </c>
       <c r="D14" t="s">
         <v>51</v>
       </c>
       <c r="E14">
-        <v>1980</v>
+        <v>2002</v>
       </c>
       <c r="F14" t="s">
         <v>52</v>
       </c>
       <c r="G14">
-        <v>31.0</v>
+        <v>92.0</v>
       </c>
       <c r="H14">
         <v>1846</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15" t="s">
         <v>53</v>
       </c>
       <c r="C15" t="s">
         <v>54</v>
       </c>
       <c r="D15" t="s">
         <v>55</v>
       </c>
       <c r="E15">
-        <v>1984</v>
+        <v>1980</v>
       </c>
       <c r="F15" t="s">
         <v>56</v>
       </c>
       <c r="G15">
-        <v>34.0</v>
+        <v>96.0</v>
       </c>
       <c r="H15">
         <v>1582</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" t="s">
         <v>58</v>
       </c>
       <c r="D16" t="s">
         <v>59</v>
       </c>
       <c r="E16">
         <v>1998</v>
       </c>
       <c r="F16" t="s">
         <v>60</v>
       </c>
       <c r="G16">
-        <v>36.0</v>
+        <v>96.0</v>
       </c>
       <c r="H16">
         <v>1338</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" t="s">
         <v>62</v>
       </c>
       <c r="D17" t="s">
         <v>63</v>
       </c>
       <c r="E17">
         <v>1975</v>
       </c>
       <c r="F17" t="s">
         <v>64</v>
       </c>
       <c r="G17">
-        <v>41.0</v>
+        <v>101.0</v>
       </c>
       <c r="H17">
         <v>1113</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" t="s">
         <v>66</v>
       </c>
       <c r="D18" t="s">
         <v>67</v>
       </c>
       <c r="E18">
         <v>2009</v>
       </c>
       <c r="F18" t="s">
         <v>68</v>
       </c>
       <c r="G18">
-        <v>42.0</v>
+        <v>109.0</v>
       </c>
       <c r="H18">
         <v>903</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19" t="s">
         <v>69</v>
       </c>
       <c r="C19" t="s">
         <v>70</v>
       </c>
       <c r="D19" t="s">
         <v>71</v>
       </c>
       <c r="E19">
         <v>2005</v>
       </c>
       <c r="F19" t="s">
         <v>72</v>
       </c>
       <c r="G19">
-        <v>43.0</v>
+        <v>111.0</v>
       </c>
       <c r="H19">
         <v>707</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>1</v>
       </c>
       <c r="B22" t="s">
         <v>2</v>
       </c>
       <c r="C22" t="s">
         <v>3</v>
       </c>
       <c r="D22" t="s">
         <v>4</v>
       </c>
       <c r="E22" t="s">
         <v>5</v>
@@ -1609,1311 +1627,1356 @@
       </c>
       <c r="H22" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>1</v>
       </c>
       <c r="B23" t="s">
         <v>74</v>
       </c>
       <c r="C23" t="s">
         <v>75</v>
       </c>
       <c r="D23" t="s">
         <v>76</v>
       </c>
       <c r="E23">
         <v>1971</v>
       </c>
       <c r="F23" t="s">
         <v>77</v>
       </c>
       <c r="G23">
-        <v>4.0</v>
+        <v>8.0</v>
       </c>
       <c r="H23">
-        <v>18937</v>
+        <v>19108</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>2</v>
       </c>
       <c r="B24" t="s">
         <v>78</v>
       </c>
       <c r="C24" t="s">
         <v>79</v>
       </c>
       <c r="D24" t="s">
         <v>80</v>
       </c>
       <c r="E24">
         <v>1970</v>
       </c>
       <c r="F24" t="s">
         <v>81</v>
       </c>
       <c r="G24">
-        <v>11.0</v>
+        <v>14.0</v>
       </c>
       <c r="H24">
-        <v>15325</v>
+        <v>15496</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>3</v>
       </c>
       <c r="B25" t="s">
         <v>82</v>
       </c>
       <c r="C25" t="s">
         <v>83</v>
       </c>
       <c r="D25" t="s">
         <v>84</v>
       </c>
       <c r="E25">
-        <v>1974</v>
+        <v>1963</v>
       </c>
       <c r="F25" t="s">
         <v>85</v>
       </c>
       <c r="G25">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="H25">
-        <v>13212</v>
+        <v>13383</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>4</v>
       </c>
       <c r="B26" t="s">
         <v>86</v>
       </c>
       <c r="C26" t="s">
         <v>87</v>
       </c>
       <c r="D26" t="s">
         <v>88</v>
       </c>
       <c r="E26">
-        <v>1963</v>
+        <v>1974</v>
       </c>
       <c r="F26" t="s">
         <v>89</v>
       </c>
       <c r="G26">
-        <v>15.0</v>
+        <v>23.0</v>
       </c>
       <c r="H26">
-        <v>11713</v>
+        <v>11884</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>5</v>
       </c>
       <c r="B27" t="s">
         <v>90</v>
       </c>
       <c r="C27" t="s">
         <v>91</v>
       </c>
       <c r="D27" t="s">
         <v>92</v>
       </c>
       <c r="E27">
-        <v>1962</v>
+        <v>1970</v>
       </c>
       <c r="F27" t="s">
         <v>93</v>
       </c>
       <c r="G27">
-        <v>18.0</v>
+        <v>26.0</v>
       </c>
       <c r="H27">
-        <v>10550</v>
+        <v>10721</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>6</v>
       </c>
       <c r="B28" t="s">
         <v>94</v>
       </c>
       <c r="C28" t="s">
         <v>95</v>
       </c>
       <c r="D28" t="s">
         <v>96</v>
       </c>
       <c r="E28">
-        <v>1968</v>
+        <v>1962</v>
       </c>
       <c r="F28" t="s">
         <v>97</v>
       </c>
       <c r="G28">
-        <v>23.0</v>
+        <v>43.0</v>
       </c>
       <c r="H28">
-        <v>9600</v>
+        <v>9771</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>7</v>
       </c>
       <c r="B29" t="s">
         <v>98</v>
       </c>
       <c r="C29" t="s">
         <v>99</v>
       </c>
       <c r="D29" t="s">
         <v>100</v>
       </c>
       <c r="E29">
-        <v>1971</v>
+        <v>2008</v>
       </c>
       <c r="F29" t="s">
         <v>101</v>
       </c>
       <c r="G29">
-        <v>24.0</v>
+        <v>57.0</v>
       </c>
       <c r="H29">
-        <v>8796</v>
+        <v>8967</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>8</v>
       </c>
       <c r="B30" t="s">
         <v>102</v>
       </c>
       <c r="C30" t="s">
         <v>103</v>
       </c>
       <c r="D30" t="s">
         <v>104</v>
       </c>
       <c r="E30">
-        <v>1972</v>
+        <v>1978</v>
       </c>
       <c r="F30" t="s">
         <v>105</v>
       </c>
       <c r="G30">
-        <v>35.0</v>
+        <v>61.0</v>
       </c>
       <c r="H30">
-        <v>8100</v>
+        <v>8271</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>106</v>
       </c>
       <c r="C31" t="s">
         <v>107</v>
       </c>
       <c r="D31" t="s">
         <v>108</v>
       </c>
       <c r="E31">
-        <v>2000</v>
+        <v>2011</v>
       </c>
       <c r="F31" t="s">
         <v>109</v>
       </c>
       <c r="G31">
-        <v>37.0</v>
+        <v>63.0</v>
       </c>
       <c r="H31">
-        <v>7487</v>
+        <v>7657</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>10</v>
       </c>
       <c r="B32" t="s">
         <v>110</v>
       </c>
       <c r="C32" t="s">
         <v>111</v>
       </c>
       <c r="D32" t="s">
         <v>112</v>
       </c>
       <c r="E32">
-        <v>1959</v>
+        <v>1967</v>
       </c>
       <c r="F32" t="s">
         <v>113</v>
       </c>
       <c r="G32">
-        <v>37.0</v>
+        <v>80.0</v>
       </c>
       <c r="H32">
-        <v>6937</v>
+        <v>7108</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>11</v>
       </c>
       <c r="B33" t="s">
         <v>114</v>
       </c>
       <c r="C33" t="s">
         <v>115</v>
       </c>
       <c r="D33" t="s">
         <v>116</v>
       </c>
       <c r="E33">
-        <v>1970</v>
+        <v>1969</v>
       </c>
       <c r="F33" t="s">
         <v>117</v>
       </c>
       <c r="G33">
-        <v>40.0</v>
+        <v>85.0</v>
       </c>
       <c r="H33">
-        <v>6441</v>
+        <v>6612</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>12</v>
       </c>
       <c r="B34" t="s">
         <v>118</v>
       </c>
       <c r="C34" t="s">
         <v>119</v>
       </c>
       <c r="D34" t="s">
         <v>120</v>
       </c>
       <c r="E34">
-        <v>2011</v>
+        <v>1989</v>
       </c>
       <c r="F34" t="s">
         <v>121</v>
       </c>
       <c r="G34">
-        <v>40.0</v>
+        <v>86.0</v>
       </c>
       <c r="H34">
-        <v>5987</v>
+        <v>6158</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>13</v>
       </c>
       <c r="B35" t="s">
         <v>122</v>
       </c>
       <c r="C35" t="s">
         <v>123</v>
       </c>
       <c r="D35" t="s">
+        <v>39</v>
+      </c>
+      <c r="E35">
+        <v>2002</v>
+      </c>
+      <c r="F35" t="s">
         <v>124</v>
       </c>
-      <c r="E35">
-[...4 lines deleted...]
-      </c>
       <c r="G35">
-        <v>41.0</v>
+        <v>87.0</v>
       </c>
       <c r="H35">
-        <v>5570</v>
+        <v>5741</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>14</v>
       </c>
       <c r="B36" t="s">
+        <v>125</v>
+      </c>
+      <c r="C36" t="s">
         <v>126</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>127</v>
       </c>
-      <c r="D36" t="s">
+      <c r="E36">
+        <v>1971</v>
+      </c>
+      <c r="F36" t="s">
         <v>128</v>
       </c>
-      <c r="E36">
-[...4 lines deleted...]
-      </c>
       <c r="G36">
-        <v>42.0</v>
+        <v>92.0</v>
       </c>
       <c r="H36">
-        <v>5184</v>
+        <v>5355</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>15</v>
       </c>
       <c r="B37" t="s">
+        <v>129</v>
+      </c>
+      <c r="C37" t="s">
         <v>130</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37" t="s">
         <v>131</v>
       </c>
-      <c r="D37" t="s">
+      <c r="E37">
+        <v>1974</v>
+      </c>
+      <c r="F37" t="s">
         <v>132</v>
       </c>
-      <c r="E37">
-[...4 lines deleted...]
-      </c>
       <c r="G37">
-        <v>44.0</v>
+        <v>96.0</v>
       </c>
       <c r="H37">
-        <v>4824</v>
+        <v>4995</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>16</v>
       </c>
       <c r="B38" t="s">
+        <v>133</v>
+      </c>
+      <c r="C38" t="s">
         <v>134</v>
       </c>
-      <c r="C38" t="s">
+      <c r="D38" t="s">
         <v>135</v>
       </c>
-      <c r="D38" t="s">
+      <c r="E38">
+        <v>1993</v>
+      </c>
+      <c r="F38" t="s">
         <v>136</v>
       </c>
-      <c r="E38">
-[...4 lines deleted...]
-      </c>
       <c r="G38">
-        <v>48.0</v>
+        <v>102.0</v>
       </c>
       <c r="H38">
-        <v>4488</v>
+        <v>4659</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>17</v>
       </c>
       <c r="B39" t="s">
+        <v>137</v>
+      </c>
+      <c r="C39" t="s">
         <v>138</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39" t="s">
         <v>139</v>
       </c>
-      <c r="D39" t="s">
+      <c r="E39">
+        <v>2000</v>
+      </c>
+      <c r="F39" t="s">
         <v>140</v>
       </c>
-      <c r="E39">
-[...4 lines deleted...]
-      </c>
       <c r="G39">
-        <v>49.0</v>
+        <v>124.0</v>
       </c>
       <c r="H39">
-        <v>4172</v>
+        <v>4343</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>18</v>
       </c>
       <c r="B40" t="s">
+        <v>141</v>
+      </c>
+      <c r="C40" t="s">
         <v>142</v>
       </c>
-      <c r="C40" t="s">
+      <c r="D40" t="s">
         <v>143</v>
       </c>
-      <c r="D40" t="s">
+      <c r="E40">
+        <v>1968</v>
+      </c>
+      <c r="F40" t="s">
         <v>144</v>
       </c>
-      <c r="E40">
-[...4 lines deleted...]
-      </c>
       <c r="G40">
-        <v>50.0</v>
+        <v>131.0</v>
       </c>
       <c r="H40">
-        <v>3874</v>
+        <v>4045</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>19</v>
       </c>
       <c r="B41" t="s">
+        <v>145</v>
+      </c>
+      <c r="C41" t="s">
         <v>146</v>
       </c>
-      <c r="C41" t="s">
+      <c r="D41" t="s">
         <v>147</v>
       </c>
-      <c r="D41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E41">
-        <v>2002</v>
+        <v>1971</v>
       </c>
       <c r="F41" t="s">
         <v>148</v>
       </c>
       <c r="G41">
-        <v>53.0</v>
+        <v>138.0</v>
       </c>
       <c r="H41">
-        <v>3592</v>
+        <v>3763</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>20</v>
       </c>
       <c r="B42" t="s">
         <v>149</v>
       </c>
       <c r="C42" t="s">
         <v>150</v>
       </c>
       <c r="D42" t="s">
         <v>151</v>
       </c>
       <c r="E42">
-        <v>1967</v>
+        <v>1972</v>
       </c>
       <c r="F42" t="s">
         <v>152</v>
       </c>
       <c r="G42">
-        <v>53.0</v>
+        <v>143.0</v>
       </c>
       <c r="H42">
-        <v>3325</v>
+        <v>3496</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>21</v>
       </c>
       <c r="B43" t="s">
         <v>153</v>
       </c>
       <c r="C43" t="s">
         <v>154</v>
       </c>
       <c r="D43" t="s">
         <v>155</v>
       </c>
       <c r="E43">
-        <v>1976</v>
+        <v>1959</v>
       </c>
       <c r="F43" t="s">
         <v>156</v>
       </c>
       <c r="G43">
-        <v>61.0</v>
+        <v>145.0</v>
       </c>
       <c r="H43">
-        <v>3071</v>
+        <v>3242</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>22</v>
       </c>
       <c r="B44" t="s">
         <v>157</v>
       </c>
       <c r="C44" t="s">
         <v>158</v>
       </c>
       <c r="D44" t="s">
         <v>159</v>
       </c>
       <c r="E44">
         <v>1997</v>
       </c>
       <c r="F44" t="s">
         <v>160</v>
       </c>
       <c r="G44">
-        <v>61.0</v>
+        <v>146.0</v>
       </c>
       <c r="H44">
-        <v>2828</v>
+        <v>2999</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>23</v>
       </c>
       <c r="B45" t="s">
         <v>161</v>
       </c>
       <c r="C45" t="s">
         <v>162</v>
       </c>
       <c r="D45" t="s">
         <v>163</v>
       </c>
       <c r="E45">
-        <v>1969</v>
+        <v>1973</v>
       </c>
       <c r="F45" t="s">
         <v>164</v>
       </c>
       <c r="G45">
-        <v>64.0</v>
+        <v>149.0</v>
       </c>
       <c r="H45">
-        <v>2597</v>
+        <v>2768</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>24</v>
       </c>
       <c r="B46" t="s">
         <v>165</v>
       </c>
       <c r="C46" t="s">
         <v>166</v>
       </c>
       <c r="D46" t="s">
         <v>167</v>
       </c>
       <c r="E46">
-        <v>1993</v>
+        <v>1981</v>
       </c>
       <c r="F46" t="s">
         <v>168</v>
       </c>
       <c r="G46">
-        <v>71.0</v>
+        <v>156.0</v>
       </c>
       <c r="H46">
-        <v>2375</v>
+        <v>2546</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>25</v>
       </c>
       <c r="B47" t="s">
         <v>169</v>
       </c>
       <c r="C47" t="s">
         <v>170</v>
       </c>
       <c r="D47" t="s">
         <v>171</v>
       </c>
       <c r="E47">
-        <v>1979</v>
+        <v>1976</v>
       </c>
       <c r="F47" t="s">
         <v>172</v>
       </c>
       <c r="G47">
-        <v>72.0</v>
+        <v>169.0</v>
       </c>
       <c r="H47">
-        <v>2162</v>
+        <v>2333</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>26</v>
       </c>
       <c r="B48" t="s">
         <v>173</v>
       </c>
       <c r="C48" t="s">
         <v>174</v>
       </c>
       <c r="D48" t="s">
         <v>175</v>
       </c>
       <c r="E48">
-        <v>1993</v>
+        <v>1979</v>
       </c>
       <c r="F48" t="s">
         <v>176</v>
       </c>
       <c r="G48">
-        <v>73.0</v>
+        <v>180.0</v>
       </c>
       <c r="H48">
-        <v>1958</v>
+        <v>2129</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>27</v>
       </c>
       <c r="B49" t="s">
         <v>177</v>
       </c>
       <c r="C49" t="s">
         <v>178</v>
       </c>
       <c r="D49" t="s">
         <v>179</v>
       </c>
       <c r="E49">
-        <v>1974</v>
+        <v>1993</v>
       </c>
       <c r="F49" t="s">
         <v>180</v>
       </c>
       <c r="G49">
-        <v>77.0</v>
+        <v>181.0</v>
       </c>
       <c r="H49">
-        <v>1761</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>28</v>
       </c>
       <c r="B50" t="s">
         <v>181</v>
       </c>
       <c r="C50" t="s">
         <v>182</v>
       </c>
       <c r="D50" t="s">
         <v>183</v>
       </c>
       <c r="E50">
-        <v>1978</v>
+        <v>1974</v>
       </c>
       <c r="F50" t="s">
         <v>184</v>
       </c>
       <c r="G50">
-        <v>92.0</v>
+        <v>185.0</v>
       </c>
       <c r="H50">
-        <v>1572</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>29</v>
       </c>
       <c r="B51" t="s">
         <v>185</v>
       </c>
       <c r="C51" t="s">
         <v>186</v>
       </c>
       <c r="D51" t="s">
         <v>187</v>
       </c>
       <c r="E51">
-        <v>1975</v>
+        <v>1978</v>
       </c>
       <c r="F51" t="s">
         <v>188</v>
       </c>
       <c r="G51">
-        <v>94.0</v>
+        <v>200.0</v>
       </c>
       <c r="H51">
-        <v>1389</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>30</v>
       </c>
       <c r="B52" t="s">
         <v>189</v>
       </c>
       <c r="C52" t="s">
         <v>190</v>
       </c>
       <c r="D52" t="s">
         <v>191</v>
       </c>
       <c r="E52">
-        <v>1965</v>
+        <v>1975</v>
       </c>
       <c r="F52" t="s">
         <v>192</v>
       </c>
       <c r="G52">
-        <v>95.0</v>
+        <v>202.0</v>
       </c>
       <c r="H52">
-        <v>1212</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>31</v>
       </c>
       <c r="B53" t="s">
         <v>193</v>
       </c>
       <c r="C53" t="s">
         <v>194</v>
       </c>
       <c r="D53" t="s">
         <v>195</v>
       </c>
       <c r="E53">
-        <v>1985</v>
+        <v>1965</v>
       </c>
       <c r="F53" t="s">
         <v>196</v>
       </c>
       <c r="G53">
-        <v>108.0</v>
+        <v>203.0</v>
       </c>
       <c r="H53">
-        <v>0</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B54" t="s">
         <v>197</v>
       </c>
       <c r="C54" t="s">
         <v>198</v>
       </c>
       <c r="D54" t="s">
         <v>199</v>
       </c>
       <c r="E54">
-        <v>1984</v>
+        <v>1985</v>
       </c>
       <c r="F54" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="G54">
-        <v>108.0</v>
+        <v>216.0</v>
       </c>
       <c r="H54">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B55" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C55" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D55" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E55">
         <v>1963</v>
       </c>
       <c r="F55" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="G55">
-        <v>108.0</v>
+        <v>216.0</v>
       </c>
       <c r="H55">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B56" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C56" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D56" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E56">
-        <v>1971</v>
+        <v>1984</v>
       </c>
       <c r="F56" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="G56">
-        <v>108.0</v>
+        <v>216.0</v>
       </c>
       <c r="H56">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B57" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C57" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D57" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E57">
-        <v>1989</v>
+        <v>1971</v>
       </c>
       <c r="F57" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="G57">
-        <v>108.0</v>
+        <v>216.0</v>
       </c>
       <c r="H57">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
         <v>1</v>
       </c>
       <c r="B60" t="s">
         <v>2</v>
       </c>
       <c r="C60" t="s">
         <v>3</v>
       </c>
       <c r="D60" t="s">
         <v>4</v>
       </c>
       <c r="E60" t="s">
         <v>5</v>
       </c>
       <c r="F60" t="s">
         <v>6</v>
       </c>
       <c r="G60" t="s">
         <v>7</v>
       </c>
       <c r="H60" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>1</v>
       </c>
       <c r="B61" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C61" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D61" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="E61">
         <v>2008</v>
       </c>
+      <c r="F61" t="s">
+        <v>214</v>
+      </c>
       <c r="G61">
-        <v>0.0</v>
+        <v>5.0</v>
       </c>
       <c r="H61">
-        <v>0</v>
+        <v>703</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>1</v>
       </c>
       <c r="B62" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C62" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="D62" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E62">
         <v>2009</v>
       </c>
+      <c r="F62" t="s">
+        <v>214</v>
+      </c>
       <c r="G62">
-        <v>0.0</v>
+        <v>5.0</v>
       </c>
       <c r="H62">
-        <v>0</v>
+        <v>703</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B63" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C63" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="D63" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E63">
         <v>2001</v>
       </c>
+      <c r="F63" t="s">
+        <v>220</v>
+      </c>
       <c r="G63">
-        <v>0.0</v>
+        <v>8.0</v>
       </c>
       <c r="H63">
-        <v>0</v>
+        <v>402</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B64" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C64" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="D64" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="E64">
         <v>1999</v>
       </c>
+      <c r="F64" t="s">
+        <v>220</v>
+      </c>
       <c r="G64">
-        <v>0.0</v>
+        <v>8.0</v>
       </c>
       <c r="H64">
-        <v>0</v>
+        <v>402</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B65" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C65" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="D65" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="E65">
-        <v>2003</v>
+        <v>2004</v>
+      </c>
+      <c r="F65" t="s">
+        <v>226</v>
       </c>
       <c r="G65">
-        <v>0.0</v>
+        <v>8.0</v>
       </c>
       <c r="H65">
-        <v>0</v>
+        <v>226</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C66" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="D66" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="E66">
-        <v>1983</v>
+        <v>2007</v>
+      </c>
+      <c r="F66" t="s">
+        <v>226</v>
       </c>
       <c r="G66">
-        <v>0.0</v>
+        <v>8.0</v>
       </c>
       <c r="H66">
-        <v>0</v>
+        <v>226</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="C67" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="D67" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="E67">
-        <v>2010</v>
+        <v>2001</v>
+      </c>
+      <c r="F67" t="s">
+        <v>232</v>
       </c>
       <c r="G67">
-        <v>0.0</v>
+        <v>26.0</v>
       </c>
       <c r="H67">
-        <v>0</v>
+        <v>101</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B68" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C68" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="D68" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="E68">
-        <v>2001</v>
+        <v>2010</v>
+      </c>
+      <c r="F68" t="s">
+        <v>232</v>
       </c>
       <c r="G68">
-        <v>0.0</v>
+        <v>26.0</v>
       </c>
       <c r="H68">
-        <v>0</v>
+        <v>101</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B69" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="C69" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="D69" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="E69">
         <v>2003</v>
       </c>
+      <c r="F69" t="s">
+        <v>238</v>
+      </c>
       <c r="G69">
-        <v>0.0</v>
+        <v>36.0</v>
       </c>
       <c r="H69">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B70" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C70" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="D70" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="E70">
-        <v>2001</v>
+        <v>1983</v>
+      </c>
+      <c r="F70" t="s">
+        <v>238</v>
       </c>
       <c r="G70">
-        <v>0.0</v>
+        <v>36.0</v>
       </c>
       <c r="H70">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B71" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
       <c r="C71" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="D71" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="E71">
-        <v>2010</v>
+        <v>2006</v>
+      </c>
+      <c r="F71" t="s">
+        <v>238</v>
       </c>
       <c r="G71">
-        <v>0.0</v>
+        <v>36.0</v>
       </c>
       <c r="H71">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B72" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="C72" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="D72" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="E72">
         <v>2004</v>
       </c>
+      <c r="F72" t="s">
+        <v>238</v>
+      </c>
       <c r="G72">
-        <v>0.0</v>
+        <v>36.0</v>
       </c>
       <c r="H72">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B73" t="s">
+        <v>246</v>
+      </c>
+      <c r="C73" t="s">
+        <v>247</v>
+      </c>
+      <c r="D73" t="s">
+        <v>248</v>
+      </c>
+      <c r="E73">
+        <v>2010</v>
+      </c>
+      <c r="F73" t="s">
         <v>238</v>
       </c>
-      <c r="C73" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G73">
-        <v>0.0</v>
+        <v>36.0</v>
       </c>
       <c r="H73">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B74" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="C74" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="D74" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="E74">
-        <v>2006</v>
+        <v>2001</v>
+      </c>
+      <c r="F74" t="s">
+        <v>238</v>
       </c>
       <c r="G74">
-        <v>0.0</v>
+        <v>36.0</v>
       </c>
       <c r="H74">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B75" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="C75" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="D75" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="E75">
-        <v>2004</v>
+        <v>2003</v>
+      </c>
+      <c r="F75" t="s">
+        <v>238</v>
       </c>
       <c r="G75">
-        <v>0.0</v>
+        <v>36.0</v>
       </c>
       <c r="H75">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>