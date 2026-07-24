--- v0 (2026-05-23)
+++ v1 (2026-07-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="252">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="249">
   <si>
     <t>Optimist</t>
   </si>
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Boat</t>
   </si>
   <si>
     <t>License Nr.</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Year of Birth</t>
   </si>
   <si>
     <t>Race Results</t>
   </si>
   <si>
     <t>Points</t>
   </si>
   <si>
@@ -273,59 +273,50 @@
     <t>CZE 854</t>
   </si>
   <si>
     <t>9999-0580</t>
   </si>
   <si>
     <t>Has Michael</t>
   </si>
   <si>
     <t>CZE 861</t>
   </si>
   <si>
     <t>1604-0302</t>
   </si>
   <si>
     <t>Kunca David</t>
   </si>
   <si>
     <t>CZE 863</t>
   </si>
   <si>
     <t>1604-0275</t>
   </si>
   <si>
     <t>Pinc Martin</t>
-  </si>
-[...7 lines deleted...]
-    <t>Šílený Jáchym</t>
   </si>
   <si>
     <t>CZE 868</t>
   </si>
   <si>
     <t>2101-0819</t>
   </si>
   <si>
     <t>Balzerová Veronika</t>
   </si>
   <si>
     <t>CZE 878</t>
   </si>
   <si>
     <t>2205-0316</t>
   </si>
   <si>
     <t>Otta Filip</t>
   </si>
   <si>
     <t>CZE 880</t>
   </si>
   <si>
     <t>2205-0308</t>
   </si>
@@ -1115,51 +1106,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H87"/>
+  <dimension ref="A1:H86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
@@ -1766,327 +1757,327 @@
       </c>
       <c r="E29">
         <v>2012</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>1</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" t="s">
         <v>88</v>
       </c>
       <c r="D30" t="s">
         <v>89</v>
       </c>
       <c r="E30">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="G30">
         <v>0.0</v>
       </c>
       <c r="H30">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>1</v>
       </c>
       <c r="B31" t="s">
         <v>90</v>
       </c>
       <c r="C31" t="s">
         <v>91</v>
       </c>
       <c r="D31" t="s">
         <v>92</v>
       </c>
       <c r="E31">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="G31">
         <v>0.0</v>
       </c>
       <c r="H31">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>1</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" t="s">
         <v>94</v>
       </c>
       <c r="D32" t="s">
         <v>95</v>
       </c>
       <c r="E32">
         <v>2012</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>1</v>
       </c>
       <c r="B33" t="s">
         <v>96</v>
       </c>
       <c r="C33" t="s">
         <v>97</v>
       </c>
       <c r="D33" t="s">
         <v>98</v>
       </c>
       <c r="E33">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="G33">
         <v>0.0</v>
       </c>
       <c r="H33">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>1</v>
       </c>
       <c r="B34" t="s">
         <v>99</v>
       </c>
       <c r="C34" t="s">
         <v>100</v>
       </c>
       <c r="D34" t="s">
         <v>101</v>
       </c>
       <c r="E34">
         <v>2014</v>
       </c>
       <c r="G34">
         <v>0.0</v>
       </c>
       <c r="H34">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>1</v>
       </c>
       <c r="B35" t="s">
         <v>102</v>
       </c>
       <c r="C35" t="s">
         <v>103</v>
       </c>
       <c r="D35" t="s">
         <v>104</v>
       </c>
       <c r="E35">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="G35">
         <v>0.0</v>
       </c>
       <c r="H35">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>1</v>
       </c>
       <c r="B36" t="s">
         <v>105</v>
       </c>
       <c r="C36" t="s">
         <v>106</v>
       </c>
       <c r="D36" t="s">
         <v>107</v>
       </c>
       <c r="E36">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="G36">
         <v>0.0</v>
       </c>
       <c r="H36">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>1</v>
       </c>
       <c r="B37" t="s">
         <v>108</v>
       </c>
       <c r="C37" t="s">
         <v>109</v>
       </c>
       <c r="D37" t="s">
         <v>110</v>
       </c>
       <c r="E37">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="G37">
         <v>0.0</v>
       </c>
       <c r="H37">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>1</v>
       </c>
       <c r="B38" t="s">
         <v>111</v>
       </c>
       <c r="C38" t="s">
         <v>112</v>
       </c>
       <c r="D38" t="s">
         <v>113</v>
       </c>
       <c r="E38">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="G38">
         <v>0.0</v>
       </c>
       <c r="H38">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>1</v>
       </c>
       <c r="B39" t="s">
         <v>114</v>
       </c>
       <c r="C39" t="s">
         <v>115</v>
       </c>
       <c r="D39" t="s">
         <v>116</v>
       </c>
       <c r="E39">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="G39">
         <v>0.0</v>
       </c>
       <c r="H39">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
         <v>117</v>
       </c>
       <c r="C40" t="s">
         <v>118</v>
       </c>
       <c r="D40" t="s">
         <v>119</v>
       </c>
       <c r="E40">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="G40">
         <v>0.0</v>
       </c>
       <c r="H40">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>1</v>
       </c>
       <c r="B41" t="s">
         <v>120</v>
       </c>
       <c r="C41" t="s">
         <v>121</v>
       </c>
       <c r="D41" t="s">
         <v>122</v>
       </c>
       <c r="E41">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="G41">
         <v>0.0</v>
       </c>
       <c r="H41">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>1</v>
       </c>
       <c r="B42" t="s">
         <v>123</v>
       </c>
       <c r="C42" t="s">
         <v>124</v>
       </c>
       <c r="D42" t="s">
         <v>125</v>
       </c>
       <c r="E42">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="G42">
         <v>0.0</v>
       </c>
       <c r="H42">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>1</v>
       </c>
       <c r="B43" t="s">
         <v>126</v>
       </c>
       <c r="C43" t="s">
         <v>127</v>
       </c>
       <c r="D43" t="s">
         <v>128</v>
       </c>
       <c r="E43">
         <v>2015</v>
       </c>
       <c r="G43">
@@ -2111,984 +2102,961 @@
       </c>
       <c r="E44">
         <v>2015</v>
       </c>
       <c r="G44">
         <v>0.0</v>
       </c>
       <c r="H44">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>1</v>
       </c>
       <c r="B45" t="s">
         <v>132</v>
       </c>
       <c r="C45" t="s">
         <v>133</v>
       </c>
       <c r="D45" t="s">
         <v>134</v>
       </c>
       <c r="E45">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="G45">
         <v>0.0</v>
       </c>
       <c r="H45">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>1</v>
       </c>
       <c r="B46" t="s">
         <v>135</v>
       </c>
       <c r="C46" t="s">
         <v>136</v>
       </c>
       <c r="D46" t="s">
         <v>137</v>
       </c>
       <c r="E46">
         <v>2013</v>
       </c>
       <c r="G46">
         <v>0.0</v>
       </c>
       <c r="H46">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>1</v>
       </c>
       <c r="B47" t="s">
         <v>138</v>
       </c>
       <c r="C47" t="s">
         <v>139</v>
       </c>
       <c r="D47" t="s">
         <v>140</v>
       </c>
       <c r="E47">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="G47">
         <v>0.0</v>
       </c>
       <c r="H47">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>1</v>
       </c>
       <c r="B48" t="s">
         <v>141</v>
       </c>
       <c r="C48" t="s">
         <v>142</v>
       </c>
       <c r="D48" t="s">
         <v>143</v>
       </c>
       <c r="E48">
         <v>2012</v>
       </c>
       <c r="G48">
         <v>0.0</v>
       </c>
       <c r="H48">
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:8">
-[...3 lines deleted...]
-      <c r="B49" t="s">
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
         <v>144</v>
-      </c>
-[...13 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>147</v>
+        <v>1</v>
+      </c>
+      <c r="B51" t="s">
+        <v>2</v>
+      </c>
+      <c r="C51" t="s">
+        <v>3</v>
+      </c>
+      <c r="D51" t="s">
+        <v>4</v>
+      </c>
+      <c r="E51" t="s">
+        <v>5</v>
+      </c>
+      <c r="F51" t="s">
+        <v>6</v>
+      </c>
+      <c r="G51" t="s">
+        <v>7</v>
+      </c>
+      <c r="H51" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="52" spans="1:8">
-      <c r="A52" t="s">
+      <c r="A52">
         <v>1</v>
       </c>
       <c r="B52" t="s">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="C52" t="s">
-        <v>3</v>
+        <v>145</v>
       </c>
       <c r="D52" t="s">
-        <v>4</v>
-[...11 lines deleted...]
-        <v>8</v>
+        <v>146</v>
+      </c>
+      <c r="E52">
+        <v>2011</v>
+      </c>
+      <c r="G52">
+        <v>0.0</v>
+      </c>
+      <c r="H52">
+        <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>1</v>
       </c>
       <c r="B53" t="s">
-        <v>12</v>
+        <v>147</v>
       </c>
       <c r="C53" t="s">
         <v>148</v>
       </c>
       <c r="D53" t="s">
         <v>149</v>
       </c>
       <c r="E53">
         <v>2011</v>
       </c>
       <c r="G53">
         <v>0.0</v>
       </c>
       <c r="H53">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>1</v>
       </c>
       <c r="B54" t="s">
         <v>150</v>
       </c>
       <c r="C54" t="s">
         <v>151</v>
       </c>
       <c r="D54" t="s">
         <v>152</v>
       </c>
       <c r="E54">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="G54">
         <v>0.0</v>
       </c>
       <c r="H54">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>1</v>
       </c>
       <c r="B55" t="s">
         <v>153</v>
       </c>
       <c r="C55" t="s">
         <v>154</v>
       </c>
       <c r="D55" t="s">
         <v>155</v>
       </c>
       <c r="E55">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="G55">
         <v>0.0</v>
       </c>
       <c r="H55">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>1</v>
       </c>
       <c r="B56" t="s">
         <v>156</v>
       </c>
       <c r="C56" t="s">
         <v>157</v>
       </c>
       <c r="D56" t="s">
         <v>158</v>
       </c>
       <c r="E56">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="G56">
         <v>0.0</v>
       </c>
       <c r="H56">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>1</v>
       </c>
       <c r="B57" t="s">
         <v>159</v>
       </c>
       <c r="C57" t="s">
         <v>160</v>
       </c>
       <c r="D57" t="s">
         <v>161</v>
       </c>
       <c r="E57">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="G57">
         <v>0.0</v>
       </c>
       <c r="H57">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>1</v>
       </c>
       <c r="B58" t="s">
         <v>162</v>
       </c>
       <c r="C58" t="s">
         <v>163</v>
       </c>
       <c r="D58" t="s">
         <v>164</v>
       </c>
       <c r="E58">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="G58">
         <v>0.0</v>
       </c>
       <c r="H58">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
         <v>165</v>
       </c>
       <c r="C59" t="s">
         <v>166</v>
       </c>
       <c r="D59" t="s">
         <v>167</v>
       </c>
       <c r="E59">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="G59">
         <v>0.0</v>
       </c>
       <c r="H59">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>1</v>
       </c>
       <c r="B60" t="s">
         <v>168</v>
       </c>
       <c r="C60" t="s">
         <v>169</v>
       </c>
       <c r="D60" t="s">
         <v>170</v>
       </c>
       <c r="E60">
         <v>2010</v>
       </c>
       <c r="G60">
         <v>0.0</v>
       </c>
       <c r="H60">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>1</v>
       </c>
       <c r="B61" t="s">
         <v>171</v>
       </c>
       <c r="C61" t="s">
         <v>172</v>
       </c>
       <c r="D61" t="s">
         <v>173</v>
       </c>
       <c r="E61">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="G61">
         <v>0.0</v>
       </c>
       <c r="H61">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>1</v>
       </c>
       <c r="B62" t="s">
         <v>174</v>
       </c>
       <c r="C62" t="s">
         <v>175</v>
       </c>
       <c r="D62" t="s">
         <v>176</v>
       </c>
       <c r="E62">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="G62">
         <v>0.0</v>
       </c>
       <c r="H62">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>1</v>
       </c>
       <c r="B63" t="s">
         <v>177</v>
       </c>
       <c r="C63" t="s">
         <v>178</v>
       </c>
       <c r="D63" t="s">
         <v>179</v>
       </c>
       <c r="E63">
         <v>2010</v>
       </c>
       <c r="G63">
         <v>0.0</v>
       </c>
       <c r="H63">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
         <v>180</v>
       </c>
       <c r="C64" t="s">
         <v>181</v>
       </c>
       <c r="D64" t="s">
         <v>182</v>
       </c>
       <c r="E64">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="G64">
         <v>0.0</v>
       </c>
       <c r="H64">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>1</v>
       </c>
       <c r="B65" t="s">
         <v>183</v>
       </c>
       <c r="C65" t="s">
         <v>184</v>
       </c>
       <c r="D65" t="s">
         <v>185</v>
       </c>
       <c r="E65">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="G65">
         <v>0.0</v>
       </c>
       <c r="H65">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>1</v>
       </c>
       <c r="B66" t="s">
         <v>186</v>
       </c>
       <c r="C66" t="s">
         <v>187</v>
       </c>
       <c r="D66" t="s">
         <v>188</v>
       </c>
       <c r="E66">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="G66">
         <v>0.0</v>
       </c>
       <c r="H66">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>1</v>
       </c>
       <c r="B67" t="s">
         <v>189</v>
       </c>
       <c r="C67" t="s">
         <v>190</v>
       </c>
       <c r="D67" t="s">
         <v>191</v>
       </c>
       <c r="E67">
         <v>2011</v>
       </c>
       <c r="G67">
         <v>0.0</v>
       </c>
       <c r="H67">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>1</v>
       </c>
       <c r="B68" t="s">
         <v>192</v>
       </c>
       <c r="C68" t="s">
         <v>193</v>
       </c>
       <c r="D68" t="s">
         <v>194</v>
       </c>
       <c r="E68">
-        <v>2011</v>
+        <v>2007</v>
       </c>
       <c r="G68">
         <v>0.0</v>
       </c>
       <c r="H68">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>1</v>
       </c>
       <c r="B69" t="s">
         <v>195</v>
       </c>
       <c r="C69" t="s">
         <v>196</v>
       </c>
       <c r="D69" t="s">
         <v>197</v>
       </c>
       <c r="E69">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="G69">
         <v>0.0</v>
       </c>
       <c r="H69">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>1</v>
       </c>
       <c r="B70" t="s">
         <v>198</v>
       </c>
       <c r="C70" t="s">
         <v>199</v>
       </c>
       <c r="D70" t="s">
         <v>200</v>
       </c>
       <c r="E70">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="G70">
         <v>0.0</v>
       </c>
       <c r="H70">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
         <v>1</v>
       </c>
       <c r="B71" t="s">
         <v>201</v>
       </c>
       <c r="C71" t="s">
         <v>202</v>
       </c>
       <c r="D71" t="s">
         <v>203</v>
       </c>
       <c r="E71">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="G71">
         <v>0.0</v>
       </c>
       <c r="H71">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
         <v>1</v>
       </c>
       <c r="B72" t="s">
         <v>204</v>
       </c>
       <c r="C72" t="s">
         <v>205</v>
       </c>
       <c r="D72" t="s">
         <v>206</v>
       </c>
       <c r="E72">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="G72">
         <v>0.0</v>
       </c>
       <c r="H72">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
         <v>1</v>
       </c>
       <c r="B73" t="s">
         <v>207</v>
       </c>
       <c r="C73" t="s">
         <v>208</v>
       </c>
       <c r="D73" t="s">
         <v>209</v>
       </c>
       <c r="E73">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="G73">
         <v>0.0</v>
       </c>
       <c r="H73">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>1</v>
       </c>
       <c r="B74" t="s">
         <v>210</v>
       </c>
       <c r="C74" t="s">
         <v>211</v>
       </c>
       <c r="D74" t="s">
         <v>212</v>
       </c>
       <c r="E74">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="G74">
         <v>0.0</v>
       </c>
       <c r="H74">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>1</v>
       </c>
       <c r="B75" t="s">
         <v>213</v>
       </c>
       <c r="C75" t="s">
         <v>214</v>
       </c>
       <c r="D75" t="s">
         <v>215</v>
       </c>
       <c r="E75">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="G75">
         <v>0.0</v>
       </c>
       <c r="H75">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>1</v>
       </c>
       <c r="B76" t="s">
         <v>216</v>
       </c>
       <c r="C76" t="s">
         <v>217</v>
       </c>
       <c r="D76" t="s">
         <v>218</v>
       </c>
       <c r="E76">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="G76">
         <v>0.0</v>
       </c>
       <c r="H76">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>1</v>
       </c>
       <c r="B77" t="s">
         <v>219</v>
       </c>
       <c r="C77" t="s">
         <v>220</v>
       </c>
       <c r="D77" t="s">
         <v>221</v>
       </c>
       <c r="E77">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="G77">
         <v>0.0</v>
       </c>
       <c r="H77">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
         <v>1</v>
       </c>
       <c r="B78" t="s">
         <v>222</v>
       </c>
       <c r="C78" t="s">
         <v>223</v>
       </c>
       <c r="D78" t="s">
         <v>224</v>
       </c>
       <c r="E78">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="G78">
         <v>0.0</v>
       </c>
       <c r="H78">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
         <v>1</v>
       </c>
       <c r="B79" t="s">
         <v>225</v>
       </c>
       <c r="C79" t="s">
         <v>226</v>
       </c>
       <c r="D79" t="s">
         <v>227</v>
       </c>
       <c r="E79">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="G79">
         <v>0.0</v>
       </c>
       <c r="H79">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
         <v>1</v>
       </c>
       <c r="B80" t="s">
         <v>228</v>
       </c>
       <c r="C80" t="s">
         <v>229</v>
       </c>
       <c r="D80" t="s">
         <v>230</v>
       </c>
       <c r="E80">
         <v>2012</v>
       </c>
       <c r="G80">
         <v>0.0</v>
       </c>
       <c r="H80">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
         <v>1</v>
       </c>
       <c r="B81" t="s">
         <v>231</v>
       </c>
       <c r="C81" t="s">
         <v>232</v>
       </c>
       <c r="D81" t="s">
         <v>233</v>
       </c>
       <c r="E81">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="G81">
         <v>0.0</v>
       </c>
       <c r="H81">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
         <v>1</v>
       </c>
       <c r="B82" t="s">
         <v>234</v>
       </c>
       <c r="C82" t="s">
         <v>235</v>
       </c>
       <c r="D82" t="s">
         <v>236</v>
       </c>
       <c r="E82">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="G82">
         <v>0.0</v>
       </c>
       <c r="H82">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
         <v>1</v>
       </c>
       <c r="B83" t="s">
         <v>237</v>
       </c>
       <c r="C83" t="s">
         <v>238</v>
       </c>
       <c r="D83" t="s">
         <v>239</v>
       </c>
       <c r="E83">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="G83">
         <v>0.0</v>
       </c>
       <c r="H83">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
         <v>1</v>
       </c>
       <c r="B84" t="s">
         <v>240</v>
       </c>
       <c r="C84" t="s">
         <v>241</v>
       </c>
       <c r="D84" t="s">
         <v>242</v>
       </c>
       <c r="E84">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="G84">
         <v>0.0</v>
       </c>
       <c r="H84">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
         <v>1</v>
       </c>
       <c r="B85" t="s">
         <v>243</v>
       </c>
       <c r="C85" t="s">
         <v>244</v>
       </c>
       <c r="D85" t="s">
         <v>245</v>
       </c>
       <c r="E85">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="G85">
         <v>0.0</v>
       </c>
       <c r="H85">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
         <v>1</v>
       </c>
       <c r="B86" t="s">
         <v>246</v>
       </c>
       <c r="C86" t="s">
         <v>247</v>
       </c>
       <c r="D86" t="s">
         <v>248</v>
       </c>
       <c r="E86">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="G86">
         <v>0.0</v>
       </c>
       <c r="H86">
-        <v>0</v>
-[...21 lines deleted...]
-      <c r="H87">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>