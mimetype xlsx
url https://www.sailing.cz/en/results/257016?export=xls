--- v0 (2026-06-20)
+++ v1 (2026-08-19)
@@ -149,51 +149,51 @@
   <si>
     <t>CZE 135</t>
   </si>
   <si>
     <t>1402-0507</t>
   </si>
   <si>
     <t>Loužek Albert</t>
   </si>
   <si>
     <t xml:space="preserve">DNS* DNS DNC DNC DNC DNC </t>
   </si>
   <si>
     <t>CZE 152</t>
   </si>
   <si>
     <t>1130-2147</t>
   </si>
   <si>
     <t>Jiřička Tomáš</t>
   </si>
   <si>
     <t xml:space="preserve">DNC* DNC DNC DNS DNC DNC </t>
   </si>
   <si>
-    <t>Formule Foil</t>
+    <t>Formula Windsurfing</t>
   </si>
   <si>
     <t>CZE 781</t>
   </si>
   <si>
     <t>2110-0178</t>
   </si>
   <si>
     <t>Skřepek Šimon</t>
   </si>
   <si>
     <t xml:space="preserve">3* 1 1 1 1 1 4* 1 </t>
   </si>
   <si>
     <t>CZE 777</t>
   </si>
   <si>
     <t>7019-0303</t>
   </si>
   <si>
     <t>Zíma Jakub</t>
   </si>
   <si>
     <t xml:space="preserve">1 4* 2 3* 2 3 1 2 </t>
   </si>