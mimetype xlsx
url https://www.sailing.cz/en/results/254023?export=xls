--- v0 (2026-05-30)
+++ v1 (2026-09-29)
@@ -230,51 +230,51 @@
   <si>
     <t>1101-0571</t>
   </si>
   <si>
     <t>Košík Benjamín</t>
   </si>
   <si>
     <t>CZE 879</t>
   </si>
   <si>
     <t>2404-0491</t>
   </si>
   <si>
     <t>Grácz Šimon</t>
   </si>
   <si>
     <t>CZE 916</t>
   </si>
   <si>
     <t>1101-0617</t>
   </si>
   <si>
     <t>Česaný Prokop</t>
   </si>
   <si>
-    <t>Optimist - mladší žactvo</t>
+    <t>Optimist - mladší</t>
   </si>
   <si>
     <t>CZE 859</t>
   </si>
   <si>
     <t>1101-0662</t>
   </si>
   <si>
     <t>Zákoucký František</t>
   </si>
   <si>
     <t>CZE 886</t>
   </si>
   <si>
     <t>1702-0277</t>
   </si>
   <si>
     <t>Mahr Tobias</t>
   </si>
   <si>
     <t>CZE 895</t>
   </si>
   <si>
     <t>1101-0726</t>
   </si>