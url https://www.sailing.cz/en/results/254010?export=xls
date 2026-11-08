--- v0 (2026-05-10)
+++ v1 (2026-11-08)
@@ -248,51 +248,51 @@
   <si>
     <t>1101-0662</t>
   </si>
   <si>
     <t>Zákoucký František</t>
   </si>
   <si>
     <t>CZE 879</t>
   </si>
   <si>
     <t>2404-0491</t>
   </si>
   <si>
     <t>Grácz Šimon</t>
   </si>
   <si>
     <t>CZE 886</t>
   </si>
   <si>
     <t>1702-0277</t>
   </si>
   <si>
     <t>Mahr Tobias</t>
   </si>
   <si>
-    <t>Optimist - mladší žactvo</t>
+    <t>Optimist - mladší</t>
   </si>
   <si>
     <t>CZE 594</t>
   </si>
   <si>
     <t>1101-0661</t>
   </si>
   <si>
     <t>Hubáčková Linda</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>