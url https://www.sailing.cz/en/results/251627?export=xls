--- v0 (2026-06-20)
+++ v1 (2026-08-19)
@@ -320,51 +320,51 @@
   <si>
     <t>CZE 135</t>
   </si>
   <si>
     <t>1402-0507</t>
   </si>
   <si>
     <t>Loužek Albert</t>
   </si>
   <si>
     <t xml:space="preserve">3 6 5 DNC* 5 5 </t>
   </si>
   <si>
     <t>CZE 89</t>
   </si>
   <si>
     <t>1705-0241</t>
   </si>
   <si>
     <t>Černý Oskar</t>
   </si>
   <si>
     <t xml:space="preserve">5 4 DNC* DNC DNC DNC </t>
   </si>
   <si>
-    <t>Formule Foil</t>
+    <t>Formula Windsurfing</t>
   </si>
   <si>
     <t>CZE 777</t>
   </si>
   <si>
     <t>7019-0303</t>
   </si>
   <si>
     <t>Zíma Jakub</t>
   </si>
   <si>
     <t xml:space="preserve">1 1 1 </t>
   </si>
   <si>
     <t>CZE 134</t>
   </si>
   <si>
     <t>1402-0460</t>
   </si>
   <si>
     <t>Loužek Štěpán</t>
   </si>
   <si>
     <t xml:space="preserve">2 2 2 </t>
   </si>