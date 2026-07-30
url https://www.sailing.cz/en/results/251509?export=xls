--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -530,51 +530,51 @@
   <si>
     <t>CZE 35</t>
   </si>
   <si>
     <t>1705-0209</t>
   </si>
   <si>
     <t>Michalík Daniel</t>
   </si>
   <si>
     <t xml:space="preserve">7 8* 7 7 5 </t>
   </si>
   <si>
     <t>CZE 135</t>
   </si>
   <si>
     <t>1402-0507</t>
   </si>
   <si>
     <t>Loužek Albert</t>
   </si>
   <si>
     <t xml:space="preserve">8* 7 8 6 6 </t>
   </si>
   <si>
-    <t>Formule Foil</t>
+    <t>Formula Windsurfing</t>
   </si>
   <si>
     <t>CZE 7</t>
   </si>
   <si>
     <t>7019-0309</t>
   </si>
   <si>
     <t>Tóth Martin</t>
   </si>
   <si>
     <t>CZE 11</t>
   </si>
   <si>
     <t>1401-0459</t>
   </si>
   <si>
     <t>Altmannová Kateřina</t>
   </si>
   <si>
     <t>CZE 34</t>
   </si>
   <si>
     <t>1402-0398</t>
   </si>