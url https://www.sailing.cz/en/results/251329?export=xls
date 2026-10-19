--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -398,75 +398,75 @@
   <si>
     <t xml:space="preserve">11 </t>
   </si>
   <si>
     <t>1109-0035</t>
   </si>
   <si>
     <t>Culek Jindřich</t>
   </si>
   <si>
     <t>1109-0134</t>
   </si>
   <si>
     <t>Lehovcová Martina</t>
   </si>
   <si>
     <t>1109-0037</t>
   </si>
   <si>
     <t>Novotný Michal</t>
   </si>
   <si>
     <t>CZE 25</t>
   </si>
   <si>
+    <t>1145-0031</t>
+  </si>
+  <si>
+    <t>Plášil Roman</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12 </t>
+  </si>
+  <si>
+    <t>1145-0472</t>
+  </si>
+  <si>
+    <t>Kraus Petr</t>
+  </si>
+  <si>
     <t>1145-0068</t>
   </si>
   <si>
     <t>Vika Tomáš</t>
   </si>
   <si>
-    <t xml:space="preserve">12 </t>
-[...1 lines deleted...]
-  <si>
     <t>1145-0107</t>
   </si>
   <si>
     <t>Kučera Tomáš</t>
-  </si>
-[...10 lines deleted...]
-    <t>Kraus Petr</t>
   </si>
   <si>
     <t>CZE 333</t>
   </si>
   <si>
     <t>2101-0577</t>
   </si>
   <si>
     <t>Audy Dan</t>
   </si>
   <si>
     <t xml:space="preserve">13 </t>
   </si>
   <si>
     <t>2101-0814</t>
   </si>
   <si>
     <t>Willmann Nicol</t>
   </si>
   <si>
     <t>2101-0810</t>
   </si>
   <si>
     <t>Toušová Dana</t>
   </si>
@@ -2137,129 +2137,129 @@
       </c>
       <c r="F51" t="s">
         <v>120</v>
       </c>
       <c r="G51">
         <v>11.0</v>
       </c>
       <c r="H51">
         <v>1440</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>12</v>
       </c>
       <c r="B52" t="s">
         <v>127</v>
       </c>
       <c r="C52" t="s">
         <v>128</v>
       </c>
       <c r="D52" t="s">
         <v>129</v>
       </c>
       <c r="E52">
-        <v>1988</v>
+        <v>1975</v>
       </c>
       <c r="F52" t="s">
         <v>130</v>
       </c>
       <c r="G52">
         <v>12.0</v>
       </c>
       <c r="H52">
         <v>1176</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>12</v>
       </c>
       <c r="B53" t="s">
         <v>127</v>
       </c>
       <c r="C53" t="s">
         <v>131</v>
       </c>
       <c r="D53" t="s">
         <v>132</v>
       </c>
       <c r="E53">
-        <v>1972</v>
+        <v>2001</v>
       </c>
       <c r="F53" t="s">
         <v>130</v>
       </c>
       <c r="G53">
         <v>12.0</v>
       </c>
       <c r="H53">
         <v>1176</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>12</v>
       </c>
       <c r="B54" t="s">
         <v>127</v>
       </c>
       <c r="C54" t="s">
         <v>133</v>
       </c>
       <c r="D54" t="s">
         <v>134</v>
       </c>
       <c r="E54">
-        <v>1975</v>
+        <v>1988</v>
       </c>
       <c r="F54" t="s">
         <v>130</v>
       </c>
       <c r="G54">
         <v>12.0</v>
       </c>
       <c r="H54">
         <v>1176</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>12</v>
       </c>
       <c r="B55" t="s">
         <v>127</v>
       </c>
       <c r="C55" t="s">
         <v>135</v>
       </c>
       <c r="D55" t="s">
         <v>136</v>
       </c>
       <c r="E55">
-        <v>2001</v>
+        <v>1972</v>
       </c>
       <c r="F55" t="s">
         <v>130</v>
       </c>
       <c r="G55">
         <v>12.0</v>
       </c>
       <c r="H55">
         <v>1176</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>13</v>
       </c>
       <c r="B56" t="s">
         <v>137</v>
       </c>
       <c r="C56" t="s">
         <v>138</v>
       </c>
       <c r="D56" t="s">
         <v>139</v>
       </c>
       <c r="E56">