--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -44,77 +44,77 @@
   <si>
     <t>Boat</t>
   </si>
   <si>
     <t>License Nr.</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Year of Birth</t>
   </si>
   <si>
     <t>Race Results</t>
   </si>
   <si>
     <t>Points</t>
   </si>
   <si>
     <t>L.Points</t>
   </si>
   <si>
     <t>CZE 5</t>
   </si>
   <si>
+    <t>1126-0007</t>
+  </si>
+  <si>
+    <t>Musil Tomáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 </t>
+  </si>
+  <si>
     <t>1126-0001</t>
   </si>
   <si>
     <t>Kulík Martin</t>
   </si>
   <si>
-    <t xml:space="preserve">1 </t>
-[...1 lines deleted...]
-  <si>
     <t>1126-0086</t>
   </si>
   <si>
     <t>Koutná Martina</t>
   </si>
   <si>
     <t>1126-0005</t>
   </si>
   <si>
     <t>Neumann Lukáš</t>
   </si>
   <si>
-    <t>1126-0007</t>
-[...4 lines deleted...]
-  <si>
     <t>CZE 4</t>
   </si>
   <si>
     <t>2103-0874</t>
   </si>
   <si>
     <t>Kubeš Fedor</t>
   </si>
   <si>
     <t xml:space="preserve">2 </t>
   </si>
   <si>
     <t>2103-0804</t>
   </si>
   <si>
     <t>Daněk Jan</t>
   </si>
   <si>
     <t>2103-0221</t>
   </si>
   <si>
     <t>Fanta Miroslav</t>
   </si>
   <si>
     <t>2103-0873</t>
@@ -206,65 +206,65 @@
   <si>
     <t xml:space="preserve">5 </t>
   </si>
   <si>
     <t>1504-0301</t>
   </si>
   <si>
     <t>Černý Matěj</t>
   </si>
   <si>
     <t>1504-0997</t>
   </si>
   <si>
     <t>Kokeš Petr</t>
   </si>
   <si>
     <t>1504-0145</t>
   </si>
   <si>
     <t>Kubeš Filip</t>
   </si>
   <si>
     <t>CZE 99</t>
   </si>
   <si>
+    <t>1103-0008</t>
+  </si>
+  <si>
+    <t>Jurečka Matěj</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 </t>
+  </si>
+  <si>
     <t>1103-0277</t>
   </si>
   <si>
     <t>Löwit Harry</t>
   </si>
   <si>
-    <t xml:space="preserve">6 </t>
-[...7 lines deleted...]
-  <si>
     <t>1103-0010</t>
   </si>
   <si>
     <t>Jurečka Šimon</t>
   </si>
   <si>
     <t>1103-0317</t>
   </si>
   <si>
     <t>Sušil Jan</t>
   </si>
   <si>
     <t>1103-0322</t>
   </si>
   <si>
     <t>Vavřina Bronislav</t>
   </si>
   <si>
     <t>CZE 7303</t>
   </si>
   <si>
     <t>1214-0095</t>
   </si>
   <si>
     <t>Kubový Martin</t>
@@ -368,75 +368,75 @@
   <si>
     <t xml:space="preserve">10 </t>
   </si>
   <si>
     <t>1702-0288</t>
   </si>
   <si>
     <t>Veselý Štěpán</t>
   </si>
   <si>
     <t>1702-0289</t>
   </si>
   <si>
     <t>Daniel Elena</t>
   </si>
   <si>
     <t>1702-0287</t>
   </si>
   <si>
     <t>Hrabalová Veronika</t>
   </si>
   <si>
     <t>CZE 6</t>
   </si>
   <si>
+    <t>1145-0031</t>
+  </si>
+  <si>
+    <t>Plášil Roman</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11 </t>
+  </si>
+  <si>
+    <t>1145-0107</t>
+  </si>
+  <si>
+    <t>Kučera Tomáš</t>
+  </si>
+  <si>
+    <t>1145-0264</t>
+  </si>
+  <si>
+    <t>Šikner Jiří</t>
+  </si>
+  <si>
     <t>1145-0079</t>
   </si>
   <si>
     <t>Staniek Štěpán</t>
-  </si>
-[...19 lines deleted...]
-    <t>Šikner Jiří</t>
   </si>
   <si>
     <t>CZE 17</t>
   </si>
   <si>
     <t>2101-0281</t>
   </si>
   <si>
     <t>Marečková Renata</t>
   </si>
   <si>
     <t xml:space="preserve">12 </t>
   </si>
   <si>
     <t>2101-0736</t>
   </si>
   <si>
     <t>Šmídová Pavla</t>
   </si>
   <si>
     <t>2101-0762</t>
   </si>
   <si>
     <t>Svanovská Helena</t>
   </si>
@@ -901,129 +901,129 @@
       </c>
       <c r="F3" t="s">
         <v>6</v>
       </c>
       <c r="G3" t="s">
         <v>7</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4">
-        <v>1967</v>
+        <v>1976</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4">
         <v>8730</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5">
-        <v>1986</v>
+        <v>1967</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5">
         <v>8730</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6" t="s">
         <v>16</v>
       </c>
       <c r="E6">
-        <v>1972</v>
+        <v>1986</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6">
         <v>8730</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
         <v>18</v>
       </c>
       <c r="E7">
-        <v>1976</v>
+        <v>1972</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7">
         <v>8730</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8">
@@ -1473,77 +1473,77 @@
       </c>
       <c r="F25" t="s">
         <v>56</v>
       </c>
       <c r="G25">
         <v>5.0</v>
       </c>
       <c r="H25">
         <v>3837</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>6</v>
       </c>
       <c r="B26" t="s">
         <v>63</v>
       </c>
       <c r="C26" t="s">
         <v>64</v>
       </c>
       <c r="D26" t="s">
         <v>65</v>
       </c>
       <c r="E26">
-        <v>1985</v>
+        <v>2001</v>
       </c>
       <c r="F26" t="s">
         <v>66</v>
       </c>
       <c r="G26">
         <v>6.0</v>
       </c>
       <c r="H26">
         <v>3283</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>6</v>
       </c>
       <c r="B27" t="s">
         <v>63</v>
       </c>
       <c r="C27" t="s">
         <v>67</v>
       </c>
       <c r="D27" t="s">
         <v>68</v>
       </c>
       <c r="E27">
-        <v>2001</v>
+        <v>1985</v>
       </c>
       <c r="F27" t="s">
         <v>66</v>
       </c>
       <c r="G27">
         <v>6.0</v>
       </c>
       <c r="H27">
         <v>3283</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>6</v>
       </c>
       <c r="B28" t="s">
         <v>63</v>
       </c>
       <c r="C28" t="s">
         <v>69</v>
       </c>
       <c r="D28" t="s">
         <v>70</v>
       </c>
       <c r="E28">
@@ -2045,129 +2045,129 @@
       </c>
       <c r="F47" t="s">
         <v>110</v>
       </c>
       <c r="G47">
         <v>10.0</v>
       </c>
       <c r="H47">
         <v>1730</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>11</v>
       </c>
       <c r="B48" t="s">
         <v>117</v>
       </c>
       <c r="C48" t="s">
         <v>118</v>
       </c>
       <c r="D48" t="s">
         <v>119</v>
       </c>
       <c r="E48">
-        <v>1992</v>
+        <v>1975</v>
       </c>
       <c r="F48" t="s">
         <v>120</v>
       </c>
       <c r="G48">
         <v>11.0</v>
       </c>
       <c r="H48">
         <v>1440</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>11</v>
       </c>
       <c r="B49" t="s">
         <v>117</v>
       </c>
       <c r="C49" t="s">
         <v>121</v>
       </c>
       <c r="D49" t="s">
         <v>122</v>
       </c>
       <c r="E49">
-        <v>1975</v>
+        <v>1972</v>
       </c>
       <c r="F49" t="s">
         <v>120</v>
       </c>
       <c r="G49">
         <v>11.0</v>
       </c>
       <c r="H49">
         <v>1440</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>11</v>
       </c>
       <c r="B50" t="s">
         <v>117</v>
       </c>
       <c r="C50" t="s">
         <v>123</v>
       </c>
       <c r="D50" t="s">
         <v>124</v>
       </c>
       <c r="E50">
-        <v>1972</v>
+        <v>1973</v>
       </c>
       <c r="F50" t="s">
         <v>120</v>
       </c>
       <c r="G50">
         <v>11.0</v>
       </c>
       <c r="H50">
         <v>1440</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>11</v>
       </c>
       <c r="B51" t="s">
         <v>117</v>
       </c>
       <c r="C51" t="s">
         <v>125</v>
       </c>
       <c r="D51" t="s">
         <v>126</v>
       </c>
       <c r="E51">
-        <v>1973</v>
+        <v>1992</v>
       </c>
       <c r="F51" t="s">
         <v>120</v>
       </c>
       <c r="G51">
         <v>11.0</v>
       </c>
       <c r="H51">
         <v>1440</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>12</v>
       </c>
       <c r="B52" t="s">
         <v>127</v>
       </c>
       <c r="C52" t="s">
         <v>128</v>
       </c>
       <c r="D52" t="s">
         <v>129</v>
       </c>
       <c r="E52">