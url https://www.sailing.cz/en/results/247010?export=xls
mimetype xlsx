--- v0 (2026-06-20)
+++ v1 (2026-08-19)
@@ -128,51 +128,51 @@
   <si>
     <t>1705-0206</t>
   </si>
   <si>
     <t>Hegrová Julie</t>
   </si>
   <si>
     <t>CZE 108</t>
   </si>
   <si>
     <t>1705-0208</t>
   </si>
   <si>
     <t>Štěpánek Jakub</t>
   </si>
   <si>
     <t>CZE 117</t>
   </si>
   <si>
     <t>1705-0219</t>
   </si>
   <si>
     <t>Quittnerová Natálie</t>
   </si>
   <si>
-    <t>Formule Foil</t>
+    <t>Formula Windsurfing</t>
   </si>
   <si>
     <t>CZE 63</t>
   </si>
   <si>
     <t>1705-0090</t>
   </si>
   <si>
     <t>Drda David</t>
   </si>
   <si>
     <t xml:space="preserve">1* 1 1 2* 1 1 1 1 </t>
   </si>
   <si>
     <t>CZE 777</t>
   </si>
   <si>
     <t>7019-0303</t>
   </si>
   <si>
     <t>Zíma Jakub</t>
   </si>
   <si>
     <t xml:space="preserve">2 2 2 3* 2 2 2 3* </t>
   </si>