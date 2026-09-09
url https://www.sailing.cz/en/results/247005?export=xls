--- v0 (2026-05-11)
+++ v1 (2026-09-09)
@@ -422,51 +422,51 @@
   <si>
     <t xml:space="preserve">DNF DNF* DNC DNC </t>
   </si>
   <si>
     <t>CZE 103</t>
   </si>
   <si>
     <t>1705-0203</t>
   </si>
   <si>
     <t>Štěpánková Jana</t>
   </si>
   <si>
     <t xml:space="preserve">DNC DNC* DNC DNC </t>
   </si>
   <si>
     <t>CZE 708</t>
   </si>
   <si>
     <t>1402-0507</t>
   </si>
   <si>
     <t>Loužek Albert</t>
   </si>
   <si>
-    <t>Formule Foil</t>
+    <t>Formula Windsurfing</t>
   </si>
   <si>
     <t>CZE 34</t>
   </si>
   <si>
     <t>1402-0398</t>
   </si>
   <si>
     <t>Loužek Karel</t>
   </si>
   <si>
     <t>CZE 49</t>
   </si>
   <si>
     <t>1705-0085</t>
   </si>
   <si>
     <t>Sadílek Adam</t>
   </si>
   <si>
     <t>CZE 63</t>
   </si>
   <si>
     <t>1705-0090</t>
   </si>