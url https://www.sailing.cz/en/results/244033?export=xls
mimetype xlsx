--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -329,51 +329,51 @@
   <si>
     <t>1902-0224</t>
   </si>
   <si>
     <t>Šulc Jan</t>
   </si>
   <si>
     <t>CZE 859</t>
   </si>
   <si>
     <t>1101-0662</t>
   </si>
   <si>
     <t>Zákoucký František</t>
   </si>
   <si>
     <t>CZE 41</t>
   </si>
   <si>
     <t>1702-0277</t>
   </si>
   <si>
     <t>Mahr Tobias</t>
   </si>
   <si>
-    <t>Optimist - mladší žactvo</t>
+    <t>Optimist - mladší</t>
   </si>
   <si>
     <t>CZE 915</t>
   </si>
   <si>
     <t>1101-0618</t>
   </si>
   <si>
     <t>Česaný Antonín</t>
   </si>
   <si>
     <t>CZE 594</t>
   </si>
   <si>
     <t>1101-0661</t>
   </si>
   <si>
     <t>Hubáčková Linda</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>