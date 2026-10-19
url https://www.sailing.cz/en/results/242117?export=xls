--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -911,51 +911,51 @@
   <si>
     <t>1203-0591</t>
   </si>
   <si>
     <t>Dítětová Tereza</t>
   </si>
   <si>
     <t>CZE 1376</t>
   </si>
   <si>
     <t>1130-0992</t>
   </si>
   <si>
     <t>Doležel Ondřej</t>
   </si>
   <si>
     <t xml:space="preserve">11 12* 11 11 10 9 11 </t>
   </si>
   <si>
     <t>1130-0960</t>
   </si>
   <si>
     <t>Krása Štěpán</t>
   </si>
   <si>
-    <t>Optimist - starší žactvo</t>
+    <t>Optimist - starší</t>
   </si>
   <si>
     <t>CZE 881</t>
   </si>
   <si>
     <t>1101-0507</t>
   </si>
   <si>
     <t>Skořepová Anna</t>
   </si>
   <si>
     <t xml:space="preserve">5 1 6 14* 1 </t>
   </si>
   <si>
     <t>CZE 883</t>
   </si>
   <si>
     <t>1305-0328</t>
   </si>
   <si>
     <t>Lojka Jakub</t>
   </si>
   <si>
     <t xml:space="preserve">1 16 24* 3 4 </t>
   </si>
@@ -1598,51 +1598,51 @@
   <si>
     <t>CZE 289</t>
   </si>
   <si>
     <t>2402-0001</t>
   </si>
   <si>
     <t>Čudková Josefína</t>
   </si>
   <si>
     <t xml:space="preserve">54 53 54 DNF* 55 </t>
   </si>
   <si>
     <t>POL 743</t>
   </si>
   <si>
     <t>1130-1829</t>
   </si>
   <si>
     <t>Matas Robert</t>
   </si>
   <si>
     <t xml:space="preserve">55 52 52 DNF* DNF </t>
   </si>
   <si>
-    <t>Optimist - mladší žactvo</t>
+    <t>Optimist - mladší</t>
   </si>
   <si>
     <t>CZE 11</t>
   </si>
   <si>
     <t>2201-0092</t>
   </si>
   <si>
     <t>Směšný Marek</t>
   </si>
   <si>
     <t xml:space="preserve">2 4 2 12* 1 </t>
   </si>
   <si>
     <t>SVK 256</t>
   </si>
   <si>
     <t>9901-0089</t>
   </si>
   <si>
     <t>Kolenčiak Gregor</t>
   </si>
   <si>
     <t xml:space="preserve">3 10* 7 1 3 </t>
   </si>