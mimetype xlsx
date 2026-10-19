--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -473,51 +473,51 @@
   <si>
     <t>CZE 1</t>
   </si>
   <si>
     <t>1130-1917</t>
   </si>
   <si>
     <t>Kalina Kryštof</t>
   </si>
   <si>
     <t xml:space="preserve">35 </t>
   </si>
   <si>
     <t>CZE 216519</t>
   </si>
   <si>
     <t>2404-0450</t>
   </si>
   <si>
     <t>Hejnová Karolina</t>
   </si>
   <si>
     <t xml:space="preserve">BFD </t>
   </si>
   <si>
-    <t>Optimist - starší žactvo</t>
+    <t>Optimist - starší</t>
   </si>
   <si>
     <t>CZE 881</t>
   </si>
   <si>
     <t>1101-0507</t>
   </si>
   <si>
     <t>Skořepová Anna</t>
   </si>
   <si>
     <t>CZE 882</t>
   </si>
   <si>
     <t>1702-0205</t>
   </si>
   <si>
     <t>Chlumská Tereza</t>
   </si>
   <si>
     <t>CZE 866</t>
   </si>
   <si>
     <t>1607-0299</t>
   </si>
@@ -1118,51 +1118,51 @@
   <si>
     <t>Matas Robert</t>
   </si>
   <si>
     <t>CZE 775</t>
   </si>
   <si>
     <t>1901-0484</t>
   </si>
   <si>
     <t>Satranská Zuzana</t>
   </si>
   <si>
     <t>CZE 21</t>
   </si>
   <si>
     <t>1801-0216</t>
   </si>
   <si>
     <t>Žáková Kateřina</t>
   </si>
   <si>
     <t xml:space="preserve">DNC </t>
   </si>
   <si>
-    <t>Optimist - mladší žactvo</t>
+    <t>Optimist - mladší</t>
   </si>
   <si>
     <t>CZE 11</t>
   </si>
   <si>
     <t>2201-0092</t>
   </si>
   <si>
     <t>Směšný Marek</t>
   </si>
   <si>
     <t>CZE 879</t>
   </si>
   <si>
     <t>2404-0491</t>
   </si>
   <si>
     <t>Grácz Šimon</t>
   </si>
   <si>
     <t>CZE 714</t>
   </si>
   <si>
     <t>1130-1882</t>
   </si>