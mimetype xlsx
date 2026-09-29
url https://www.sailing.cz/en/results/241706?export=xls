--- v0 (2026-05-30)
+++ v1 (2026-09-29)
@@ -395,63 +395,63 @@
   <si>
     <t>1703-0229</t>
   </si>
   <si>
     <t>Rameš Ivan</t>
   </si>
   <si>
     <t xml:space="preserve">DNF DNC DNC </t>
   </si>
   <si>
     <t>1702-0184</t>
   </si>
   <si>
     <t>Zbořil Vladimír</t>
   </si>
   <si>
     <t>CZE 8478</t>
   </si>
   <si>
     <t>1703-0132</t>
   </si>
   <si>
     <t>Kramář Tomáš</t>
   </si>
   <si>
+    <t>1702-0232</t>
+  </si>
+  <si>
+    <t>Zanker Zbyněk</t>
+  </si>
+  <si>
     <t>SUI 8478</t>
   </si>
   <si>
     <t>1703-0072</t>
   </si>
   <si>
     <t>Kramář Petr</t>
-  </si>
-[...4 lines deleted...]
-    <t>Zanker Zbyněk</t>
   </si>
   <si>
     <t>1607-0163</t>
   </si>
   <si>
     <t>Záluský Kamil</t>
   </si>
   <si>
     <t>Optimist</t>
   </si>
   <si>
     <t>CZE 744</t>
   </si>
   <si>
     <t>1609-0274</t>
   </si>
   <si>
     <t>Vaszi Victoria</t>
   </si>
   <si>
     <t>CZE 787</t>
   </si>
   <si>
     <t>1609-0307</t>
   </si>
@@ -1898,103 +1898,103 @@
       </c>
       <c r="C45" t="s">
         <v>125</v>
       </c>
       <c r="D45" t="s">
         <v>126</v>
       </c>
       <c r="E45">
         <v>1971</v>
       </c>
       <c r="F45" t="s">
         <v>121</v>
       </c>
       <c r="G45">
         <v>30.0</v>
       </c>
       <c r="H45">
         <v>1081</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>7</v>
       </c>
       <c r="B46" t="s">
+        <v>124</v>
+      </c>
+      <c r="C46" t="s">
         <v>127</v>
       </c>
-      <c r="C46" t="s">
+      <c r="D46" t="s">
         <v>128</v>
       </c>
-      <c r="D46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E46">
-        <v>1963</v>
+        <v>1972</v>
       </c>
       <c r="F46" t="s">
         <v>121</v>
       </c>
       <c r="G46">
         <v>30.0</v>
       </c>
       <c r="H46">
         <v>1081</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>7</v>
       </c>
       <c r="B47" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="C47" t="s">
         <v>130</v>
       </c>
       <c r="D47" t="s">
         <v>131</v>
       </c>
       <c r="E47">
-        <v>1972</v>
+        <v>1963</v>
       </c>
       <c r="F47" t="s">
         <v>121</v>
       </c>
       <c r="G47">
         <v>30.0</v>
       </c>
       <c r="H47">
         <v>1081</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>7</v>
       </c>
       <c r="B48" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C48" t="s">
         <v>132</v>
       </c>
       <c r="D48" t="s">
         <v>133</v>
       </c>
       <c r="E48">
         <v>1979</v>
       </c>
       <c r="F48" t="s">
         <v>121</v>
       </c>
       <c r="G48">
         <v>30.0</v>
       </c>
       <c r="H48">
         <v>1081</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>134</v>
       </c>
     </row>